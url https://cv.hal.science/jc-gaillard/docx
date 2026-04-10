--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -352,330 +352,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04959989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tourism Platforms and the Digital Biopolitics of Nature: An Interface Analysis of TripAdvisor in Patagonia-Aysén, Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Astaburuaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Leszczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of the American Association of Geographers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 114 (7), pp.1443-1463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/24694452.2024.2354503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04828994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Disaster risk reduction as an illusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">southasiadisasters.net</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 211, pp.4-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04829009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to the rhythm: On the potential of music in fostering relations in the classroom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gampell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Joe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zara Skuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caitlin Young</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Zealand Geographer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 80 (2), pp.100-108. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nzg.12395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nzg.12395⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04828992v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">halshs-04828994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postcolonial futures for disaster risk reduction in South Asia</w:t>
               </w:r>
@@ -756,51 +756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facets of Faces: Arnel David GarciaFacets of Faces: Arnel David GarciaEdgar Allan M.Sembrano, Foreign Service Institute Cultural Heritage Series, Vol. 9. Pasay, Philippines: Department of Foreign Affairs, 2023. 220 pp., colored illustrations. PHP5,000.00 cloth (ISBN 978-971-552-172-7).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The AAG Review of Books</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (4), pp.32-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -906,330 +906,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04486403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Participatory research in practice: Understandings of power and embodied methodologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Hore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Kearns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Zealand Geographer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77 (3), pp.221-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nzg.12308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04486408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The multiple environmentalities of conservation mapping in Patagonia-Aysén</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Astaburuaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Leszczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environment and Planning E: Nature and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (3), pp.1940-1965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/25148486221125228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04486267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ang paglikha ng kalamidad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 34 (2), pp.41-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04486416v1</w:t>
-              </w:r>
-[...232 lines deleted...]
-                <w:t xml:space="preserve">halshs-04486408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The epistemological non-sense of disaster studies and some more sensible prospects</w:t>
               </w:r>
@@ -1278,9771 +1278,9771 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04486418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maps, volunteered geographic information (VGI) and the spatio-discursive construction of nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Astaburuaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Leszczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Geography and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.100029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diggeo.2022.100029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04486406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On the production of hybrid urban space(s) in post -colonial cities: Manila in the music of Eraserheads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geografiska Annaler: Series B, Human Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 105 (3), pp.305-320. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/04353684.2022.2146523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04486402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...58 lines deleted...]
-                <w:t xml:space="preserve">Jc Gaillard</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Researching the capabilities of people with disabilities: would a critical realist methodology help?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khanh That Ton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Adamson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caglar Akgungor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Geography and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diggeo.2022.100029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Critical Realism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (2), pp.181-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14767430.2021.1885907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04486424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A critical realist explanation for the capabilities of people with disabilities in dealing with disasters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khanh That Ton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Adamson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caglar Akgungor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Thanh Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Social Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (3), pp.233-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13645579.2021.1982629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04486420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Academic publishing in disaster risk reduction: past, present, and future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Kelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Marincioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmund Penning‐rowsell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Disasters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (1), pp.5-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/disa.12432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human agency in disaster risk reduction: theoretical foundations and empirical evidence from people with disabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khanh That Ton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Elizabeth Adamson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caglar Akgungor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Thanh Ho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental hazards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 20 (5), pp.514-532. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17477891.2021.1887798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04486425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A transdisciplinary engagement with Australian Aboriginal water and the hydrology of a small bedrock island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasunori Hayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Christie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddie Banks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okke Batelaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Social Research Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13645579.2021.1982629⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (13), pp.1845-1856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2021.1974025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04486422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fostering Children’s Participation in Disaster Risk Reduction Through Play: A Case Study of LEGO and Minecraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Dé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gampell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nickola Loodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Hinchliffe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (6), pp.867-878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13753-021-00375-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04486419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring the use of the Quake Safe House video game to foster disaster and disaster risk reduction awareness in museum visitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Viennaminovich Gampell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meg Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Dé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2020.101670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fostering student participation in disaster risk reduction through disaster video games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Viennaminovich Gampell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meg Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Dé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Australian Journal of Emergency Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participatory mapping 2.0: new ways for children's participation in disaster risk reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Dé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Viennaminovich Gampell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nickola Loodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jake Rom Cadag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Australian Journal of Emergency Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">People’s Participation in Disaster-Risk Reduction: Recentering Power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Hore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Kearns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natural Hazards Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (2), pp.04020009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)NH.1527-6996.0000353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Empirical Exploration of the Capabilities of People with Disabilities in Coping with Disasters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khanh That Ton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Adamson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caglar Akgungor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04486420v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">David Alexander</w:t>
+                <w:t xml:space="preserve">Ha Thanh Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (5), pp.602-614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13753-020-00287-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Serious’ Disaster Video Games: An Innovative Approach to Teaching and Learning about Disasters and Disaster Risk Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gampell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meg Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Dé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 119 (5), pp.159-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00221341.2020.1795225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Persistent Precarity and the Disaster of Everyday Life: Homeless People’s Experiences of Natural and Other Hazards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicky Walters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Rickerby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (3), pp.332-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13753-019-00228-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disaster studies inside out</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Disasters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 45 (1), pp.5-18. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/disa.12432⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 43 (S1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/disa.12323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">People’s capacities in facing hazards and disasters: an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jake Rom D. Cadag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercy Rampengan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02626667.2021.1974025⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 95 (3), pp.863-876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-018-3519-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Caglar Akgungor</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the use of participatory methodologies for video game research: Exploring disaster risk reduction in video games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Viennaminovich Gampell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meg Parsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Critical Realism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14767430.2021.1885907⟩</w:t>
+              <w:t xml:space="preserve">Methodological Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (3), pp.205979911988427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2059799119884277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expanding the capabilities of people with disabilities in disaster risk reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khanh That Ton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Elizabeth Adamson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caglar Akgungor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13753-021-00375-1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33, pp.55-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2018.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disaster-zone research needs a code of conduct</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Loïc Le Dé</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lori Peek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 575 (7783), pp.440-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/d41586-019-03534-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wildlife hazards and disaster risk reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dewald van Niekerk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesego Shoroma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christo Coetzee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33, pp.55-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2018.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du désastre au développement : les enjeux de la reconstruction post-catastrophe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Moatty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 714 (2), pp.169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.714.0169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The development of aquaculture on the northern coast of Manila Bay (Philippines): an analysis of long-term land-use changes and their causes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mialhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">June Gonzales Coloma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Land Use Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), pp.236-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1747423X.2015.1057245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01339045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The 21 February 2005, catastrophic waste avalanche at Leuwigajah dumpsite, Bandung, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wassmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thimoty A. Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darang Sri Hadmoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geoenvironmental Disasters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (10), p.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40677-014-0010-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01262274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cartographie Participative En 3 Dimensions (CP3D) Comme Outil Au Service d'une Gestion Partagée Des Risques ?: Intérêts et Limites de La Méthode à l'épreuve de l'expérience Menée à Fogo (Cap-Vert) Sur Le Risque Volcanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Texier-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Chouraqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jake Rom Cadag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 91 (3), pp.309--324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bagf.1631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From knowledge to action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Mercer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Human Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 1 (n°1), pp.93-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Disaster Prevention and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (1), pp.4-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remittances and disaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le De</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Friesen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.n.c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the diffusion of the Kapanguluan language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">eK! A Journal of Kapampangan Ideas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.n.c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participatory 3-dimension mapping : a tool for encouraging multi-caste collaboration to climate change adaptation and disaster risk reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perrillat-Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chaudhary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chaudary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45, pp.158-166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Warias of Indonesia in disaster risk reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benigno Balgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristinne Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gender and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (2), pp.337-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13552074.2012.687218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indigenous knowledge and disaster risk reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Kelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Mercer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 97 (1), pp.12-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foreword</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Kelman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100 (1), pp.n.c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plus haut &amp;quot;sommet&amp;quot; de la moitié sud de l'atoll de Tarawa a Kiribati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.n.c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrating knowledge and actions in disaster risk reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jake Rom Cadag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Area</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (1), pp.100-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kapampangan vs Kapanguluan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">eK! A Journal of Kapampangan Ideas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.n.c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prisons, prisoners and disaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Navizet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (1), pp.33-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foreword</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philippine Journal of Social Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (1-4), pp.n.c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The climate gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climate and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (4), pp.261-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17565529.2012.742846⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultural awareness in disaster risk reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Mercer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Donovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Shannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (2), pp.74-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participatory action research for dealing with disasters on Small Island Developing States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Kelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Mercer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Island Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (1), pp.59-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazards and the built environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Disaster Prevention and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.215-216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réaction des populations en cas d'alerte sur les flancs des volcans actifs tropicaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Gouzillon de Bélizal De</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1, pp.56-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamamrisk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jake Rom Cadag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tao Shelter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (9), pp.10-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulnerability, capacity, and resilience: perspectives for climate and development policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of International Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (2), pp.218-232</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00439122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alternatives for Sustained Disaster Risk Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wisner Ben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benouar Djillali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cannon Terry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Creton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (1), pp.66-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/194277861000300106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00983661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participatory mapping for raising disaster risk awareness among the youth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Raymon Pangilinan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Contingencies and Crisis Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (3), pp.175-179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alternatives pour une réduction durable des risques de catastrophe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Wisner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Benouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Creton-Cazanave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (1), pp.66-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religions, natural hazards and disasters: An introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (2), pp.81-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01228000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religions, natural hazards, and disasters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (2), pp.81-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulnerability, capacity, and resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of International Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (2), pp.218-232</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sustainable livelihoods and people's vulnerability in the face of coastal hazards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel A. Maceda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Stasiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma. Victoria Espaldon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Coastal Conservation: planning and management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (2-3), pp.119-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11852-009-0054-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental use of participatory 3-dimensional models in island community-based disaster risk management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maceda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Stasiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shima : The International Journal of Research into Island Cultures.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (1), pp.72-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00388568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From marginality to further marginalization: Experiences from the victims of the July 2000 Payatas trashslide in the Philippines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jake Rom Cadag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jàmbá: Journal of Disaster Risk Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (3), pp.195-213</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00439117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: Islands of risk, islands of hope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Kelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shima : The International Journal of Research into Island Cultures.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (1), pp.1-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00388569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sustainable livelihoods and people's vulnerability in the face of coastal hazards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maceda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Stasiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma. Victoria Espaldon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Coastal Conservation: planning and management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (2-3), pp.119-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00389000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An introduction to neglected disasters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Wisner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jàmbá: Journal of Disaster Risk Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (3), pp.151-158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Kelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shima : The International Journal of Research into Island Cultures.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (1), pp.1-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The 1991 Mt Pinatubo eruption and the US-Republic of the Philippines military relations: A disaster diplomacy perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Kelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma. Florina Orillos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of East Asian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8 (2), pp.301-330</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00439114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disaster risk reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Tiers Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.932-934</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">US-Philippines military relations after the Mt Pinatubo eruption in 1991</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Kelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Orillos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of East Asian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8 (2), pp.299-328</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Challenges and opportunities of disaster-related public anthropology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Kelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asian Journal of Environment and Disaster Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (2), pp.117-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00439116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normal o abnormal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sunstar Pampanga</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.n.c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participatory 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel A. Maceda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Participatory Learning and Action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60, pp.109-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An introduction to neglected disasters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Wisner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jàmbá: Journal of Disaster Risk Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (3), pp.151-158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00439118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participatory 3-dimensional mapping for disaster risk reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maceda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Participatory Learning and Action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60, pp.109-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00439115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental use of Participatory 3-Dimensional Models in island community-based disaster risk management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel A. Maceda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Stasiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shima : The International Journal of Research into Island Cultures.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (1), pp.46-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Challenges and opportunities of disaster-related public anthropology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Kelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asian Journal of Environment and Disaster Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (2), pp.117-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volcanic risk perception and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J.L. Dibben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 172 (3-4), pp.163-169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02910454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wave of peace? Tsunami disaster diplomacy in Aceh, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Clavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Kelman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geoforum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39 (1), pp.511-526</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00179105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alternative paradigms of volcanic risk perception: The case of Mt Pinatubo in the Philippines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 172 (3-4), pp.315-328</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00204562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J.L. Dibben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 172 (3-4), pp.163-169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques grammes d'histoire pour des tonnes de riz: Produire plus suffira-t-il à éradiquer la faim dans le monde?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Wisner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, http://developpementdurable.revues.org/document6663.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00329513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial: Volcanic risk perception and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Dibben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 172 (3-4), pp.163-169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00204559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placing climate change within disaster risk reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Kelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Disaster Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 (3), pp.3-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guest editorial: Social perspectives on disasters in Southeast Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Disaster Prevention and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (3), pp.346-349</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00270576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catastrophes dites “naturelles” et développement: Réflexions sur l'origine des désastres aux Philippines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Liamzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maceda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Tiers Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 194, pp.371-390</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00192431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differentiated adjustment to the 1991 Mt Pinatubo resettlement program among lowland ethnic groups of the Philippines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Emergency Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2008, 23 (2), pp.31-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Loïc Le Dé</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Living with increasing floods: Insights from a rural Philippine community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Raymon Pangilinan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jake Rom Cadag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Le Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Disaster Prevention and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (3), pp.383-395</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Jake Rom Cadag</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00270575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">People's behaviour in the face of volcanic hazards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin de Coster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Juvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Flohic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 172 (3-4), pp.273-287</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differentiated adjustment to the 1991 Mt Pinatubo resettlement program among lowland ethnic groups of the Philippines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Emergency Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2008, 23 (2), pp.31-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Robin Kearns</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00266922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Living with increasing floods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Raymon Pangilinan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jake Rom Cadag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Le Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)NH.1527-6996.0000353⟩</w:t>
+              <w:t xml:space="preserve">Disaster Prevention and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (3), pp.383-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/09653560810887301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Ha Thanh Ho</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alternative paradigms of volcanic risk perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 172 (3-4), pp.315-328</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Loïc Le Dé</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extreme vs. quotidian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco G. Delfin Jr.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Public Administration and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (3), pp.190-199</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...368 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethnic groups' response to the 26 December 2004 earthquake and tsunami in Aceh, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Clavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Azhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Dedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 95 (3), pp.863-876. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 47 (1), pp.17-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00186381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catastrophes dites “naturelles” et développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Liamzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel A. Maceda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Tiers Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 194 (2), pp.371-390</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...56 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">People's behaviour in the face of volcanic hazards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin de Coster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Juvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Flohic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/d41586-019-03534-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 172 (3-4), pp.273-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2007.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00204561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extreme vs. quotidian: Addressing temporal dichotomies in Philippine disaster management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco G. Delfin Jr.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Public Administration and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (3), pp.190-199</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00260339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traditional societies' response to volcanic hazards: Some implications for community-based disaster recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Freddy Vinet</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Le Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mountain Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (4), pp.313-317</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00179103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natural' disaster? A retrospect into the causes of the late-2004 typhoon disaster in Eastern Luzon, Philippines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Liamzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Land Use Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (4), pp.257-270</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00179104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natural disaster ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Liamzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica D. Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (4), pp.257-270</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to get there? Assessing motorists' flash flood risk perception on daily itineraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lutoff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoenvironmental Disasters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (3), pp.235-244</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00179101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion des inondations au sein des quartiers informels de Jakarta: Politiques publiques et réponses des populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tadié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">E. Luna</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Préludes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11, pp.41-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00192957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resilience of traditional societies in facing natural hazards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Disaster Prevention and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 22 (1), pp.4-6</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 16 (4), pp.522-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/09653560710817011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to get there?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...1164 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lutoff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental hazards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 11 (2), pp.74-95</w:t>
+              <w:t xml:space="preserve">, 2007, 7 (3), pp.235-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Hazards and the built environment</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resilience of traditional societies in facing natural hazards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Disaster Prevention and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, pp.215-216</w:t>
+              <w:t xml:space="preserve">, 2007, 16 (4), pp.522-544</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00179098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur les causes d'une catastrophe : pourquoi plus de 1400 morts aux Philippines fin 2004 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jason Mercer</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Liamzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maceda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Island Studies Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (1), pp.59-86</w:t>
+              <w:t xml:space="preserve">Mondes en Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 137 (1), pp.35-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...4990 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00179095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disaster diplomacy in Aceh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilan Kelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanitarian Exchange</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 37, pp.37-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00179092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Retour sur les causes d'une catastrophe : pourquoi plus de 1400 morts aux Philippines fin 2004 ?</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'origine des catastrophes : phénomènes extrêmes ou âpreté du quotidien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Maceda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes en Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 137 (1), pp.35-50</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15 (1), pp.44-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00179097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disaster Diplomacy in the Asia-Pacific Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilan Kelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISDR Informs Asia &amp; Pacific</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3, pp.54-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00179102v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00179097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Was it a cultural disaster?</w:t>
               </w:r>
@@ -11436,346 +11436,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00179089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dimension anthropique de l’éruption du Mont Pinatubo (Philippines) entre 800 et 500 ans BP.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco G. Delfin Jr.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eusebio Z. Dizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A. Larkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor J. Paz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 109 (2), pp.249-266</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimension anthropique de l'éruption du Mont Pinatubo (Philippines) entre 800 et 500 ans BP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco G. Delfin Jr.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eusebio Z. Dizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A. Larkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor J. Paz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 109, pp.249-266</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00119456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A new &amp;quot;non-natural&amp;quot; disaster in the Philippines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">K Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 16, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00119477v1</w:t>
-              </w:r>
-[...248 lines deleted...]
-                <w:t xml:space="preserve">halshs-00119456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mt Pinatubo and the Kapampangan region before 1991</w:t>
               </w:r>
@@ -11981,64 +11981,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Act of Nature or Act of Man? Tracking the Root Causes of Increasing Disasters in the Philippines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Liamzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maceda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philippine Geographical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 49 (1-4), pp.45-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12158,77 +12158,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-economic impact of the c. 800-500 yr BP eruption of Mt. Pinatubo (Philippines): Hypotheses from the archaeological and geographical records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco G. Delfin Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eusebio Z. Dizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor J. Paz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel G. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12283,77 +12283,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-economic impact of the c. 800-500 yr BP. eruption of Mt. Pinatubo (Philippines) Hypotheses from the archaeological and geographical records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco G. Delfin Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel G. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor J. Paz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando P. Siringan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13512,51 +13512,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disaster risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Alcántara-Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenia Chmutina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13718,51 +13718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fordham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Wisner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilan Kelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13819,51 +13819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Wisner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilan Kelman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge, 875 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13956,51 +13956,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religions, Natural Hazards, and Disasters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier, In press, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14012,532 +14012,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00389574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Culture et développement : la durabilité renouvelée par l’approche interculturelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Giazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Esoh Elamé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publibook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-238, 2009, 9782748349214</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01577304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Culture et développement, la durabilité renouvelée par l'approche interculturelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-L Amilhat-Szary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-E Elame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Giazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publibook, 225 p., 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture et développement : la durabilité renouvelée par l'approche interculturelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A-L Amilhat-Szary</w:t>
+                <w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Esoh Elamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-E Elame</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Franck Giazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publibook, pp.228, 2009, Sciences Humaines &amp; Sociales</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00250120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islands of Risk, Islands of Hope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Publibook, 225 p., 2009</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Kelman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Macquarie University - Sidney, pp.99, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00389573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volcanic risk perception and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Publibook, pp.228, 2009, Sciences Humaines &amp; Sociales</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Dibben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsevier, pp.180, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00389572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social perspectives on disasters in Southeast Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...233 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emerald, pp.103, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14717,51 +14717,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of social work in enhancing disability inclusion in disaster policy and practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khanh That Ton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adamson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14944,50 +14944,154 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04486441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Oxford Research Encyclopedia of Natural Hazard Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditi Sharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oxford Research Encyclopedia of Natural Hazard Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/acrefore/9780199389407.013.412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04486434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Whose views matter? Navigating insiders’ and outsiders’ understanding of disasters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -14996,394 +15100,290 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Defining Disaster: Disciplines and Domains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9781839100291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04486435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foreword – On life, time and disaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxford Research Encyclopedia of Natural Hazard Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Disasters and life in anticipation of slow calamity: perspectives from the Colombian Andes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.viii-ix, 2021, 9780367255084</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04486442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing Diversity of Gender and Sexuality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire House</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Dwyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hester Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roadmap for research: a collaborative shelter and settlement assistance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InterAction, pp.1-10, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04486438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability, capacity, hazard and risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Wisner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilan Kelman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alejandro López-Carresi; Maureen Fordham; Ben Wisner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Disaster management : international lessons in risk reduction, response and recovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.n.c., 2014</w:t>
@@ -15552,277 +15552,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03056624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Océan de danger ou océan de richesses ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel A. Maceda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Stasiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma. Victoria Espaldon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Leone F.; Vinet F. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le littoral : caractérisation et gestion d'un espace à risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.41-48, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Océan de danger ou océan de richesse ? Accès aux ressources et aléas côtiers aux Philippines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maceda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Stasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.V.O Espaldon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leone Frédéric; Vinet Freddy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le littoral : caractérisation et gestion d'un espace à risque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, pp.41-48, 2013, Le littoral : caractérisation et gestion d'un espace à risque, 978-2-36781-002-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01273983v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-03056625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sa kandungan ng kalikasan</w:t>
               </w:r>
@@ -15920,51 +15920,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disaster research and policy paradigms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilan Kelman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bobrowsky. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopaedia of natural hazards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer; Verlag, 2013</w:t>
@@ -16073,238 +16073,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03056641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community action and disaster</w:t>
+                <w:t xml:space="preserve">Local government and disaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Delica-Willison</w:t>
+                <w:t xml:space="preserve">G. O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bhatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Saunders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Wisner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wisner B.; Gaillard J.-C.; Kelman I. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge handbook of hazards and disaster risk reduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, pp.711-722, 2012</w:t>
+              <w:t xml:space="preserve">, Routledge, pp.629-640, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03056630v1</w:t>
-[...41 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-03056632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Community action and disaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Saunders</w:t>
+                <w:t xml:space="preserve">Z. Delica-Willison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ben Wisner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wisner B.; Gaillard J.-C.; Kelman I. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge handbook of hazards and disaster risk reduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, pp.629-640, 2012</w:t>
+              <w:t xml:space="preserve">, Routledge, pp.711-722, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03056632v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahar hazard and livelihood strategies on the foot slopes of Mt Karthala volcano, Comoros</w:t>
               </w:r>
@@ -16562,51 +16562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Wisner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Saunders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wisner B.; Gaillard J.-C.; Kelman I. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge handbook of hazards and disaster risk reduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.617-628, 2012</w:t>
@@ -16775,57 +16775,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03056626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l’urgence à la reconstruction de Banda Aceh (2005-2006)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Cattedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Denain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franck Lavigne; Raphaël Paris. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tsunarisque : le tsunami du 26 décembre 2004 à Aceh, Indonésie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.213-231, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modalités spatiales et enjeux préventifs de la reconstruction post-tsunami à Banda Aceh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Denain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Clavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franck Lavigne; Raphaël Paris. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tsunarisque : le tsunami du 26 décembre 2004 à Aceh, Indonésie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.233-270, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Community response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilan Kelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16844,2440 +17085,2199 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bradley Penuel K.; Statler M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of disaster relief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sage Publications Ltd, pp.79-82, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03056635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross cultural interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilan Kelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mcadoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sudmeier-Rieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bradley Penuel K.; Statler M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of disaster relief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sage Publications Ltd, pp.91-94, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indian Ocean Tsunami, 2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bobrowsky Peter. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.529-534, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climate change adaptation as part of disaster risk reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Kelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-Discussion on Climate Change and Human Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asia-Pacific Human Development Report, pp.117-119, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Framing disaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Wisner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Kelman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wisner B.; Gaillard J.-C.; Kelman I. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Routledge handbook of hazards and distaster risk reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.18-33, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bost F.; Carroué L.; Colin S.; Girault C.; Humain-Lamour A.-L.; Radvanyi J.; Sanmartin O. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images économiques du monde 2012 : Géopolitique-Géoéconomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.388-389, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Embedding climate change adaptation within disaster risk reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Kelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Shaw R.; Pulhin J.; Pereira J. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climate change adaptation and disaster risk reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emerald Group, pp.23-46, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bost F.; Carroué L.; Colin S.; Girault C.; Le Goix R.; Radvanyi J.; Sanmartin O. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images économiques du monde 2011 : Géopolitique-Géoéconomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.387-388, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Missing the target: Western disaster management policies versus root causes of calamities in the developing world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Disaster risk management: Local, regional and international level cooperation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Concept Publisher, pp.Forthcoming, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00439120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aceh : Le complexe contexte de la reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Clavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03056634v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raffaele Cattedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Denain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Vinet</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franck Lavigne, Raphaël Paris. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tsunarisque : Le tsunami du 26 décembre 2004 à Aceh, Indonésie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.199-212, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00250118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sociétés d'Asie du Sud-Est face aux menaces volcaniques: Entre phénomènes extrêmes et contraintes quotidiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Texier</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Bertrand, Laurent Rieutort, Jean-Claude Thouret. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Villes et volcans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Blaise Pascal, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00182770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catastrophes dites &amp;quot;naturelles&amp;quot;, développement et dialogue interculturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amilhat-Szary A.-L.; Elamé J.E.; Gaillard J.-C.; Giazzi F. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture et développement, la durabilité renouvelée par l'approche interculturelle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publibook, pp.87-101, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ethnies d'Aceh face au séisme et au tsunami du 26 décembre 2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Clavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Azhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Dedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Franck Lavigne; Raphaël Paris. </w:t>
+              <w:t xml:space="preserve">Franck Lavigne, Raphaël Paris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tsunarisque : le tsunami du 26 décembre 2004 à Aceh, Indonésie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.233-270, 2011</w:t>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00381841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la gestion des risques dans les quartiers urbains informels: Les cas de Jakarta (Indonésie) et Angeles City (Philippines)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Bobrowsky Peter. </w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Becerra S. Peltier A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of Natural Hazards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.529-534, 2011</w:t>
+              <w:t xml:space="preserve">Risques et environnement: Recherches interdisciplinaires sur la vulnérabilité des sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.441-455, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...615 lines deleted...]
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00389583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images économiques du monde 20010 : Géopolitique-Géoéconomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.401-402, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00439111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">Franck Lavigne, Raphaël Paris. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Becerra S.; Peltier A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tsunarisque : le tsunami du 26 décembre 2004 à Aceh, Indonésie</w:t>
+              <w:t xml:space="preserve">Risques et environnement : recherches interdisciplinaires sur la vulnérabilité des sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'urgence à la reconstruction de Banda Aceh (2005-2006)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Cattedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Clavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Denain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franck Lavigne, Raphaël Paris. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tsunarisque : Le tsunami du 26 décembre 2004 à Aceh, Indonésie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de la Sorbonne, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00250117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux et modalités spatiales de la reconstruction post-tsunami à Banda Aceh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Denain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Clavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franck Lavigne, Raphaël Paris. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tsunarisque : Le tsunami du 26 décembre 2004 à Aceh, Indonésie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00250115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sociétés d'Asie du Sud-Est face aux menaces volcaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Le Masson</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand D.; Rieutort L.; Thouret J.-C. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Villes et volcans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp.71-95, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bost F.; Carroué L.; Colin S.; Girault C.; Le Goix R.; Radvanyi J.; Sanmartin O. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images économiques du monde 2010 : géoéconomie-géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.401-402, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'urgence à la reconstruction d'Aceh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Clavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Cattedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Denain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franck Lavigne, Raphaël Paris. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tsunarisque : Le tsunami du 26 décembre 2004 à Aceh, Indonésie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00381675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risques et environnement: Recherches interdisciplinaires sur la vulnérabilité des sociétés - Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Becerra S. Peltier A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques et environnement: Recherches interdisciplinaires sur la vulnérabilité des sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, pp.441-455, 2009</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, pp.9-20, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Denain</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00389581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une approche participative de la gestion des risques et des catastrophes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...145 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Texier</w:t>
-              </w:r>
-[...773 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Becerra S. Peltier A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques et environnement: Recherches interdisciplinaires sur la vulnérabilité des sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, pp.9-20, 2009</w:t>
-[...97 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.531-545, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00389584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -19536,90 +19536,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acihais, Minangkabaus et Simeulues: Trois ethnies face à la catastrophe du 26 décembre 2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Clavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Vibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Azhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Dedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franck Lavigne; Raphaël Paris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tsunarisque: Le tsunami du 26 décembre 2004 à Aceh, Indonésie</w:t>
@@ -19646,561 +19646,561 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00250114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Planning for the future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco G. Delfin Jr.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eusebio Z. Dizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor J. Paz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel G. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">John Grattan; Robin Torrence. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Living under the shadow: Cultural impact of volcanic eruptions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Left Coast Press, pp.225-252, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l'utilité des légendes et toponymes dans la reconstruction et l'anticipation de catastrophes: Le cas du Mont Pinatubo aux Philippines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelles archives aujourd'hui pour mieux gérer les risques demain?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de Montpellier III, pp.Forthcoming, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00182771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Planning for the future</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planning for the future: A multidisciplinary approach to reconstructing the Buag episode of Mt Pinatubo, Philippines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco G. Delfin Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eusebio Z. Dizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor J. Paz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel G. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living under the shadow: Cultural impact of volcanic eruptions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Left Coast Press, pp.225-252, 2007</w:t>
+              <w:t xml:space="preserve">, Left Coast Press, pp.225-252, 2007, One World Archaeology Series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Planning for the future: A multidisciplinary approach to reconstructing the Buag episode of Mt Pinatubo, Philippines</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00179099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture comme enjeu majeur de la gestion des catastrophes dites &amp;quot;naturelles&amp;quot; au sein des sociétés traditionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Living under the shadow: Cultural impact of volcanic eruptions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Left Coast Press, pp.225-252, 2007, One World Archaeology Series</w:t>
+              <w:t xml:space="preserve">La vulnérabilité des sociétés et des territoires face aux menaces naturelles: Analyses géographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de Montpellier III, pp.43-53, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00179083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Philippines - L'aménagement en archipel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Étude comparée des politiques d'aménagement du territoire et de développement régional dans les pays du Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère des Affaires étrangères., pp.123-133, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture comme enjeu majeur de la gestion des catastrophes dites &amp;quot;naturelles&amp;quot; au sein des sociétés traditionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Leone; Freddy Vinet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vulnérabilité des sociétés et des territoires face aux menaces naturelles : analyses géographiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Service des publications de Montpellier 3, pp.43-53, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055827v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-00179083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Philippines - L'aménagement en archipel: &amp;quot;Cities&amp;quot;, zones franches et régions autonomes</w:t>
               </w:r>
@@ -20424,51 +20424,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04959987v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditi Sharan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Gaillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13753-024-00612-3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04959989v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baumann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreen Sapalo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Dwyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17565529.2025.2451973" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829009v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828992v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gampell" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Joe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zara Skuse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Young" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nzg.12395" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828994v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Astaburuaga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Leszczynski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24694452.2024.2354503" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829014v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raju" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihir Bhatt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486448v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2325548X.2023.2240968" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486403v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4102/jamba.v15i1.1385" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486416v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25148486221125228" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486408v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Hore" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Davies" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kearns" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nzg.12308" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486418v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486402v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/04353684.2022.2146523" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486406v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diggeo.2022.100029" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486425v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh That Ton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Elizabeth Adamson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caglar Akgungor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Thanh Ho" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17477891.2021.1887798" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486420v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Adamson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13645579.2021.1982629" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138073v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alexander" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Kelman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Marincioni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Penning&#8208;rowsell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/disa.12432" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486422v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunori Hayashi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Christie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Banks" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okke Batelaan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2021.1974025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486424v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767430.2021.1885907" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486419v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le D&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickola Loodin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Hinchliffe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13753-021-00375-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138085v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Viennaminovich Gampell" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Parsons" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138069v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101670" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138086v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Rom Cadag" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138072v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)NH.1527-6996.0000353" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138068v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13753-020-00287-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138071v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221341.2020.1795225" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138066v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/disa.12323" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138080v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Walters" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Rickerby" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Shi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13753-019-00228-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138075v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2059799119884277" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138077v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Rom D. Cadag" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercy Rampengan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-018-3519-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138081v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gaillard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2018.11.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138076v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Peek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-019-03534-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138083v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewald van Niekerk" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesego Shoroma" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christo Coetzee" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2018.09.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518272v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gaillard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.714.0169" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339045v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mialhe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mering" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gaillard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=June Gonzales Coloma" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1747423X.2015.1057245" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476189v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Texier-Teixeira" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Chouraqui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.1631" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262274v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wassmer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gomez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoty A. Davies" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darang Sri Hadmoko" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40677-014-0010-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062395v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Luna" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062394v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Mercer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062463v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le De" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Friesen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077292v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397766v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Monteil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrillat-Collomb" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaudhary" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaudary" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062399v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062398v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062401v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876466v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benigno Balgos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristinne Sanz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13552074.2012.687218" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062400v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077294v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062396v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Navizet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067209v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Luna" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876465v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17565529.2012.742846" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062397v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Donovan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shannon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alexander" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077296v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062402v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lewis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062403v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Gouzillon de B&#233;lizal De" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983661v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisner Ben" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benouar Djillali" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannon Terry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Creton" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/194277861000300106" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439122v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062404v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Raymon Pangilinan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067211v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062405v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Wisner" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benouar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cannon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Creton-Cazanave" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228000v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Texier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062407v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062406v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Texier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389000v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maceda" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Stasiak" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma. Victoria Espaldon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067205v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067207v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439117v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388569v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062409v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Orillos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077297v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439114v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma. Florina Orillos" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876467v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel A. Maceda" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-009-0054-y" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J7L2GZ5H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388568v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Masson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439116v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077295v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439118v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062408v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439115v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061542v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067204v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204559v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dibben" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282616v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270576v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192431v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Liamzon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061546v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204562v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061557v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J.L. Dibben" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329513v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270575v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910454v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179105v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Clav&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061555v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Coster" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Juvin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Flohic" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186381v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Vibert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Azhari" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Dedi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204561v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.12.013" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFL6RTK9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266922v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061550v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061545v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco G. Delfin Jr." TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061543v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Liamzon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061544v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09653560810887301" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/73E40B557A91248488E72933B31236A0CE5F8B2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260339v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179101v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lutoff" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061559v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica D. Villanueva" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192957v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tadi&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061558v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061560v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09653560710817011" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/836FE40660A3604869F2476F637750C5343B4895/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179104v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Villanueva" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179103v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179098v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179092v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179095v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179102v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179097v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910460v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179076v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179088v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910461v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179081v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179089v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119477v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061563v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eusebio Z. Dizon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Larkin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor J. Paz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119456v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119478v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179112v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119463v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179111v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119458v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel P. Mallari" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119466v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel G. Ramos" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016978v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando P. Siringan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119479v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016977v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119467v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119480v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119461v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179109v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119468v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino Dizon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179106v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169334v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert d'Ercole" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2001.1103" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179107v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119469v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119436v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169313v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486428v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486431v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alc&#225;ntara-Ayala" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Chmutina" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486432v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051087v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez-Carresi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fordham" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938251v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050314v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389574v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051089v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Amilhat-Szary" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-E Elame" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giazzi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250120v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Esoh Elam&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giazzi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577304v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publibook.com/culture-et-developpement-la-durabilite-renouvelee-par-l-approche-interculturelle.html/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389573v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389572v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389571v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486433v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9106.ch10" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04850715v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ronoh" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486440v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486441v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486435v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486434v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780199389407.013.412" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486438v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire House" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hester Moore" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486442v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938250v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056642v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056624v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273983v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V.O Espaldon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056625v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938253v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056643v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056641v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mas" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056630v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Delica-Willison" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056632v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. O'Brien" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bhatt" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Saunders" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056566v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056627v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sudmeier-Rieux" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sharma" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubois" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaboyedoff" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2040-7262(2012)0000011013" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056631v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavell" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056628v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056626v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056635v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056634v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mcadoo" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055808v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Denain" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920948v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paris" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056633v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055807v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Cattedra" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056629v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056636v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056637v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056668v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439120v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439111v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381841v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389583v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250118v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056640v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182770v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056569v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cartier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250117v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250115v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056670v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056639v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381675v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389581v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cartier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389584v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250119v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735646v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323316v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250114v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182771v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055826v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179099v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055827v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055828v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179083v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119475v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04959987v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditi Sharan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Gaillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13753-024-00612-3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04959989v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baumann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreen Sapalo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Dwyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17565529.2025.2451973" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828994v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Astaburuaga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Leszczynski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24694452.2024.2354503" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829009v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828992v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gampell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Joe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zara Skuse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Young" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nzg.12395" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829014v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raju" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihir Bhatt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486448v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2325548X.2023.2240968" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486403v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4102/jamba.v15i1.1385" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486408v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Hore" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Davies" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kearns" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nzg.12308" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486267v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25148486221125228" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486416v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486418v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486406v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diggeo.2022.100029" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486402v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/04353684.2022.2146523" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486424v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh That Ton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Adamson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caglar Akgungor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767430.2021.1885907" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486420v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Thanh Ho" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13645579.2021.1982629" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138073v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alexander" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Kelman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Marincioni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Penning&#8208;rowsell" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/disa.12432" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486425v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Elizabeth Adamson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17477891.2021.1887798" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486422v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunori Hayashi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Christie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Banks" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okke Batelaan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2021.1974025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486419v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le D&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickola Loodin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Hinchliffe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13753-021-00375-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138069v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Viennaminovich Gampell" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Parsons" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101670" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138085v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138086v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Rom Cadag" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138072v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)NH.1527-6996.0000353" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138068v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13753-020-00287-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138071v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221341.2020.1795225" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138080v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Walters" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Rickerby" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Shi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13753-019-00228-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138066v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/disa.12323" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138077v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Rom D. Cadag" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercy Rampengan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-018-3519-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138075v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2059799119884277" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138081v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gaillard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2018.11.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138076v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Peek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-019-03534-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138083v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewald van Niekerk" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesego Shoroma" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christo Coetzee" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2018.09.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518272v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gaillard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.714.0169" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339045v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mialhe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mering" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gaillard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=June Gonzales Coloma" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1747423X.2015.1057245" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262274v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wassmer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gomez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoty A. Davies" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darang Sri Hadmoko" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40677-014-0010-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476189v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Texier-Teixeira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Chouraqui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.1631" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062394v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Mercer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062395v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Luna" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062463v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le De" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Friesen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077292v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397766v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Monteil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrillat-Collomb" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaudhary" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaudary" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876466v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benigno Balgos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristinne Sanz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13552074.2012.687218" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062399v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062398v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062401v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062400v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077294v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062396v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Navizet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067209v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Luna" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876465v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17565529.2012.742846" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062397v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Donovan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shannon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alexander" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062402v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lewis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077296v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062403v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Gouzillon de B&#233;lizal De" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067211v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439122v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983661v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisner Ben" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benouar Djillali" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannon Terry" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Creton" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/194277861000300106" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062404v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Raymon Pangilinan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062405v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Wisner" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benouar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cannon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Creton-Cazanave" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228000v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Texier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062406v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Texier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062407v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876467v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel A. Maceda" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Stasiak" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma. Victoria Espaldon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-009-0054-y" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J7L2GZ5H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388568v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maceda" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Masson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439117v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388569v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389000v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067205v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067207v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439114v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma. Florina Orillos" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077297v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062409v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Orillos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439116v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077295v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062408v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439118v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439115v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061542v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067204v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910454v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J.L. Dibben" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179105v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Clav&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204562v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061557v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329513v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204559v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dibben" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282616v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270576v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192431v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Liamzon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061546v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270575v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061555v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Coster" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Juvin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Flohic" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266922v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061544v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09653560810887301" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/73E40B557A91248488E72933B31236A0CE5F8B2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061550v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061545v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco G. Delfin Jr." TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186381v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Vibert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Azhari" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Dedi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061543v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Liamzon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204561v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.12.013" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFL6RTK9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260339v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179103v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179104v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Villanueva" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061559v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica D. Villanueva" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179101v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lutoff" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192957v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tadi&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061560v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09653560710817011" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/836FE40660A3604869F2476F637750C5343B4895/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061558v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179098v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179095v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179092v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179097v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179102v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910460v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179076v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179088v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910461v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179081v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179089v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061563v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eusebio Z. Dizon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Larkin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor J. Paz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119456v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119477v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119478v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179112v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119463v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179111v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119458v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel P. Mallari" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119466v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel G. Ramos" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016978v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando P. Siringan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119479v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016977v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119467v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119480v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119461v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179109v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119468v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino Dizon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179106v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169334v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert d'Ercole" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2001.1103" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179107v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119469v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119436v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169313v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486428v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486431v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alc&#225;ntara-Ayala" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Chmutina" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486432v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051087v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez-Carresi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fordham" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938251v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050314v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389574v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577304v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giazzi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Esoh Elam&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publibook.com/culture-et-developpement-la-durabilite-renouvelee-par-l-approche-interculturelle.html/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051089v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Amilhat-Szary" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-E Elame" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giazzi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250120v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389573v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389572v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389571v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486433v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9106.ch10" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04850715v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ronoh" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486440v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486441v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486434v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780199389407.013.412" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486435v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486442v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486438v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire House" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hester Moore" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938250v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056642v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056624v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056625v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273983v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V.O Espaldon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938253v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056643v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056641v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mas" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056632v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. O'Brien" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bhatt" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Saunders" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056630v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Delica-Willison" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056566v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056627v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sudmeier-Rieux" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sharma" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubois" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaboyedoff" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2040-7262(2012)0000011013" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056631v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavell" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056628v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056626v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055807v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Cattedra" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Denain" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055808v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056635v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056634v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mcadoo" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920948v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paris" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056633v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056629v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056636v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056637v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056668v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439120v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250118v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182770v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056640v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381841v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389583v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439111v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056569v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cartier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250117v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250115v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056639v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056670v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381675v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389581v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cartier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389584v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250119v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735646v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323316v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250114v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055826v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182771v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179099v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179083v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055828v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055827v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119475v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>