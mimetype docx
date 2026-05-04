--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -352,12491 +352,12491 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04959989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Disaster risk reduction as an illusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">southasiadisasters.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 211, pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04829009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning to the rhythm: On the potential of music in fostering relations in the classroom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gampell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Joe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zara Skuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caitlin Young</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Zealand Geographer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 80 (2), pp.100-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nzg.12395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04828992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tourism Platforms and the Digital Biopolitics of Nature: An Interface Analysis of TripAdvisor in Patagonia-Aysén, Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Astaburuaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Leszczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the American Association of Geographers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 114 (7), pp.1443-1463. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/24694452.2024.2354503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04828994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Disaster risk reduction as an illusion</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postcolonial futures for disaster risk reduction in South Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Raju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihir Bhatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">southasiadisasters.net</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 211, pp.4-5</w:t>
+              <w:t xml:space="preserve">, 2024, 211, pp.2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Learning to the rhythm: On the potential of music in fostering relations in the classroom</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04829014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facets of Faces: Arnel David GarciaFacets of Faces: Arnel David GarciaEdgar Allan M.Sembrano, Foreign Service Institute Cultural Heritage Series, Vol. 9. Pasay, Philippines: Department of Foreign Affairs, 2023. 220 pp., colored illustrations. PHP5,000.00 cloth (ISBN 978-971-552-172-7).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The AAG Review of Books</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (4), pp.32-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/2325548X.2023.2240968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04486448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Tout-Monde of disaster studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc Gaillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Caitlin Young</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jàmbá: Journal of Disaster Risk Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4102/jamba.v15i1.1385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04486403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participatory research in practice: Understandings of power and embodied methodologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Hore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Kearns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Zealand Geographer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 80 (2), pp.100-108. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nzg.12395⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 77 (3), pp.221-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nzg.12308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04486408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The multiple environmentalities of conservation mapping in Patagonia-Aysén</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Astaburuaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Leszczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc Gaillard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mihir Bhatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">southasiadisasters.net</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environment and Planning E: Nature and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (3), pp.1940-1965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/25148486221125228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">J. Gaillard</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04486267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ang paglikha ng kalamidad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The AAG Review of Books</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Malay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (2), pp.41-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Tout-Monde of disaster studies</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04486416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The epistemological non-sense of disaster studies and some more sensible prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Australian Journal of Emergency Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (1), pp.14-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04486418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maps, volunteered geographic information (VGI) and the spatio-discursive construction of nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Astaburuaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Leszczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Geography and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.100029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diggeo.2022.100029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04486406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the production of hybrid urban space(s) in post -colonial cities: Manila in the music of Eraserheads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geografiska Annaler: Series B, Human Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (3), pp.305-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/04353684.2022.2146523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04486402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Researching the capabilities of people with disabilities: would a critical realist methodology help?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khanh That Ton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Adamson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caglar Akgungor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Critical Realism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (2), pp.181-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14767430.2021.1885907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04486424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A transdisciplinary engagement with Australian Aboriginal water and the hydrology of a small bedrock island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasunori Hayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Christie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddie Banks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okke Batelaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (13), pp.1845-1856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2021.1974025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04486422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human agency in disaster risk reduction: theoretical foundations and empirical evidence from people with disabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khanh That Ton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Elizabeth Adamson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caglar Akgungor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Thanh Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (5), pp.514-532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17477891.2021.1887798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04486425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A critical realist explanation for the capabilities of people with disabilities in dealing with disasters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khanh That Ton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Adamson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caglar Akgungor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Thanh Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Social Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (3), pp.233-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13645579.2021.1982629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04486420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Academic publishing in disaster risk reduction: past, present, and future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Kelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Marincioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmund Penning‐rowsell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Disasters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (1), pp.5-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/disa.12432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fostering Children’s Participation in Disaster Risk Reduction Through Play: A Case Study of LEGO and Minecraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Dé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gampell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nickola Loodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Hinchliffe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (6), pp.867-878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13753-021-00375-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04486419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring the use of the Quake Safe House video game to foster disaster and disaster risk reduction awareness in museum visitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Viennaminovich Gampell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meg Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Dé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2020.101670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fostering student participation in disaster risk reduction through disaster video games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Viennaminovich Gampell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meg Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Dé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Australian Journal of Emergency Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">People’s Participation in Disaster-Risk Reduction: Recentering Power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Hore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Kearns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natural Hazards Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (2), pp.04020009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)NH.1527-6996.0000353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participatory mapping 2.0: new ways for children's participation in disaster risk reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Dé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Viennaminovich Gampell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nickola Loodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jake Rom Cadag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Australian Journal of Emergency Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Empirical Exploration of the Capabilities of People with Disabilities in Coping with Disasters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khanh That Ton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Adamson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caglar Akgungor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Thanh Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (5), pp.602-614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13753-020-00287-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Serious’ Disaster Video Games: An Innovative Approach to Teaching and Learning about Disasters and Disaster Risk Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gampell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meg Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Dé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 119 (5), pp.159-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00221341.2020.1795225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">People’s capacities in facing hazards and disasters: an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jake Rom D. Cadag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercy Rampengan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 95 (3), pp.863-876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-018-3519-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the use of participatory methodologies for video game research: Exploring disaster risk reduction in video games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Viennaminovich Gampell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meg Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Methodological Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (3), pp.205979911988427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2059799119884277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disaster studies inside out</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Disasters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (S1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/disa.12323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Persistent Precarity and the Disaster of Everyday Life: Homeless People’s Experiences of Natural and Other Hazards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicky Walters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Rickerby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (3), pp.332-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13753-019-00228-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expanding the capabilities of people with disabilities in disaster risk reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khanh That Ton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Elizabeth Adamson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caglar Akgungor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33, pp.55-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2018.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disaster-zone research needs a code of conduct</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lori Peek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 575 (7783), pp.440-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/d41586-019-03534-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wildlife hazards and disaster risk reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dewald van Niekerk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesego Shoroma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christo Coetzee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33, pp.55-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2018.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du désastre au développement : les enjeux de la reconstruction post-catastrophe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Moatty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 714 (2), pp.169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.714.0169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The development of aquaculture on the northern coast of Manila Bay (Philippines): an analysis of long-term land-use changes and their causes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mialhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">June Gonzales Coloma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Land Use Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), pp.236-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1747423X.2015.1057245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01339045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cartographie Participative En 3 Dimensions (CP3D) Comme Outil Au Service d'une Gestion Partagée Des Risques ?: Intérêts et Limites de La Méthode à l'épreuve de l'expérience Menée à Fogo (Cap-Vert) Sur Le Risque Volcanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Texier-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Chouraqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jake Rom Cadag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 91 (3), pp.309--324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bagf.1631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The 21 February 2005, catastrophic waste avalanche at Leuwigajah dumpsite, Bandung, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wassmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thimoty A. Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darang Sri Hadmoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geoenvironmental Disasters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (10), p.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40677-014-0010-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01262274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remittances and disaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le De</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Friesen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.n.c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Disaster Prevention and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (1), pp.4-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From knowledge to action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Mercer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Human Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 1 (n°1), pp.93-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the diffusion of the Kapanguluan language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">eK! A Journal of Kapampangan Ideas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.n.c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participatory 3-dimension mapping : a tool for encouraging multi-caste collaboration to climate change adaptation and disaster risk reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perrillat-Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chaudhary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chaudary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45, pp.158-166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indigenous knowledge and disaster risk reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Kelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Mercer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 97 (1), pp.12-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foreword</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Kelman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100 (1), pp.n.c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plus haut &amp;quot;sommet&amp;quot; de la moitié sud de l'atoll de Tarawa a Kiribati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.n.c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Warias of Indonesia in disaster risk reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benigno Balgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristinne Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gender and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (2), pp.337-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13552074.2012.687218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrating knowledge and actions in disaster risk reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jake Rom Cadag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Area</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (1), pp.100-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kapampangan vs Kapanguluan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">eK! A Journal of Kapampangan Ideas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.n.c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prisons, prisoners and disaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Navizet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (1), pp.33-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foreword</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philippine Journal of Social Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (1-4), pp.n.c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The climate gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climate and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (4), pp.261-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17565529.2012.742846⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultural awareness in disaster risk reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Mercer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Donovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Shannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (2), pp.74-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participatory action research for dealing with disasters on Small Island Developing States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Kelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Mercer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Island Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (1), pp.59-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazards and the built environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Disaster Prevention and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.215-216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réaction des populations en cas d'alerte sur les flancs des volcans actifs tropicaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Gouzillon de Bélizal De</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1, pp.56-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamamrisk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jake Rom Cadag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tao Shelter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (9), pp.10-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participatory mapping for raising disaster risk awareness among the youth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Raymon Pangilinan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Contingencies and Crisis Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (3), pp.175-179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulnerability, capacity, and resilience: perspectives for climate and development policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of International Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (2), pp.218-232</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00439122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alternatives for Sustained Disaster Risk Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wisner Ben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benouar Djillali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cannon Terry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Creton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (1), pp.66-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/194277861000300106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00983661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alternatives pour une réduction durable des risques de catastrophe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Wisner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Benouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Creton-Cazanave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (1), pp.66-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religions, natural hazards and disasters: An introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (2), pp.81-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01228000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religions, natural hazards, and disasters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (2), pp.81-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulnerability, capacity, and resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of International Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (2), pp.218-232</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental use of participatory 3-dimensional models in island community-based disaster risk management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maceda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Stasiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shima : The International Journal of Research into Island Cultures.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (1), pp.72-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00388568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sustainable livelihoods and people's vulnerability in the face of coastal hazards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel A. Maceda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Stasiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma. Victoria Espaldon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Coastal Conservation: planning and management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (2-3), pp.119-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11852-009-0054-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The 1991 Mt Pinatubo eruption and the US-Republic of the Philippines military relations: A disaster diplomacy perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Kelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma. Florina Orillos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of East Asian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8 (2), pp.301-330</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00439114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disaster risk reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Tiers Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.932-934</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">US-Philippines military relations after the Mt Pinatubo eruption in 1991</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Kelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Orillos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of East Asian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8 (2), pp.299-328</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sustainable livelihoods and people's vulnerability in the face of coastal hazards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maceda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Stasiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma. Victoria Espaldon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Coastal Conservation: planning and management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (2-3), pp.119-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00389000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An introduction to neglected disasters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Wisner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jàmbá: Journal of Disaster Risk Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 15 (1), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 2 (3), pp.151-158</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Robin Kearns</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Kelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Zealand Geographer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Shima : The International Journal of Research into Island Cultures.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (1), pp.1-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Jc Gaillard</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From marginality to further marginalization: Experiences from the victims of the July 2000 Payatas trashslide in the Philippines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jake Rom Cadag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and Planning E: Nature and Space</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jàmbá: Journal of Disaster Risk Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (3), pp.195-213</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jc Gaillard</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00439117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: Islands of risk, islands of hope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Kelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (2), pp.41-51</w:t>
+              <w:t xml:space="preserve">Shima : The International Journal of Research into Island Cultures.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (1), pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jc Gaillard</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00388569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normal o abnormal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sunstar Pampanga</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.n.c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Challenges and opportunities of disaster-related public anthropology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Kelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asian Journal of Environment and Disaster Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (2), pp.117-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00439116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participatory 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel A. Maceda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Participatory Learning and Action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60, pp.109-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An introduction to neglected disasters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Wisner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jàmbá: Journal of Disaster Risk Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (3), pp.151-158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00439118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participatory 3-dimensional mapping for disaster risk reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maceda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Participatory Learning and Action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60, pp.109-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00439115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental use of Participatory 3-Dimensional Models in island community-based disaster risk management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel A. Maceda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Stasiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shima : The International Journal of Research into Island Cultures.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (1), pp.46-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Challenges and opportunities of disaster-related public anthropology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Kelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asian Journal of Environment and Disaster Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (2), pp.117-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volcanic risk perception and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J.L. Dibben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 172 (3-4), pp.163-169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02910454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wave of peace? Tsunami disaster diplomacy in Aceh, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Clavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Kelman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geoforum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39 (1), pp.511-526</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00179105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Living with increasing floods: Insights from a rural Philippine community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Raymon Pangilinan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jake Rom Cadag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Disaster Prevention and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (3), pp.383-395</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00270575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial: Volcanic risk perception and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Dibben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 172 (3-4), pp.163-169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00204559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placing climate change within disaster risk reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Kelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Disaster Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 (3), pp.3-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guest editorial: Social perspectives on disasters in Southeast Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Disaster Prevention and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (3), pp.346-349</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00270576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catastrophes dites “naturelles” et développement: Réflexions sur l'origine des désastres aux Philippines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Liamzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maceda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Tiers Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 194, pp.371-390</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00192431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differentiated adjustment to the 1991 Mt Pinatubo resettlement program among lowland ethnic groups of the Philippines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Emergency Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 37 (1), pp.14-15</w:t>
+              <w:t xml:space="preserve">, 2008, 23 (2), pp.31-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Jc Gaillard</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alternative paradigms of volcanic risk perception: The case of Mt Pinatubo in the Philippines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Geography and Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 172 (3-4), pp.315-328</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jc Gaillard</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00204562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J.L. Dibben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geografiska Annaler: Series B, Human Geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 172 (3-4), pp.163-169</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Caglar Akgungor</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques grammes d'histoire pour des tonnes de riz: Produire plus suffira-t-il à éradiquer la faim dans le monde?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Wisner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Critical Realism</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, http://developpementdurable.revues.org/document6663.html</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...95 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00329513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">People's behaviour in the face of volcanic hazards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin de Coster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Juvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Flohic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Social Research Methodology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 172 (3-4), pp.273-287</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differentiated adjustment to the 1991 Mt Pinatubo resettlement program among lowland ethnic groups of the Philippines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disasters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Australian Journal of Emergency Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (2), pp.31-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Ha Thanh Ho</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00266922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Living with increasing floods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Raymon Pangilinan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jake Rom Cadag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Disaster Prevention and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (3), pp.383-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/09653560810887301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alternative paradigms of volcanic risk perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 172 (3-4), pp.315-328</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extreme vs. quotidian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco G. Delfin Jr.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Public Administration and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (3), pp.190-199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethnic groups' response to the 26 December 2004 earthquake and tsunami in Aceh, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Clavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Azhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Dedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (1), pp.17-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00186381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catastrophes dites “naturelles” et développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Liamzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel A. Maceda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Tiers Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 194 (2), pp.371-390</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">People's behaviour in the face of volcanic hazards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin de Coster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Juvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Flohic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 172 (3-4), pp.273-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2007.12.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00204561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extreme vs. quotidian: Addressing temporal dichotomies in Philippine disaster management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco G. Delfin Jr.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Public Administration and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (3), pp.190-199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00260339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natural' disaster? A retrospect into the causes of the late-2004 typhoon disaster in Eastern Luzon, Philippines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Liamzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (4), pp.257-270</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00179104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traditional societies' response to volcanic hazards: Some implications for community-based disaster recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mountain Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (4), pp.313-317</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00179103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion des inondations au sein des quartiers informels de Jakarta: Politiques publiques et réponses des populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tadié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Préludes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11, pp.41-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00192957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resilience of traditional societies in facing natural hazards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Disaster Prevention and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (4), pp.522-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/09653560710817011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to get there?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lutoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental hazards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 20 (5), pp.514-532. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 7 (3), pp.235-244</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to get there? Assessing motorists' flash flood risk perception on daily itineraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lutoff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (3), pp.235-244</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Graham Hinchliffe</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00179101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natural disaster ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Liamzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica D. Villanueva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (4), pp.257-270</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Loïc Le Dé</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resilience of traditional societies in facing natural hazards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Disaster Prevention and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (4), pp.522-544</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Loïc Le Dé</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00179098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur les causes d'une catastrophe : pourquoi plus de 1400 morts aux Philippines fin 2004 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Liamzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maceda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Emergency Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Mondes en Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 137 (1), pp.35-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Jake Rom Cadag</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00179095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disaster diplomacy in Aceh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Kelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Emergency Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Humanitarian Exchange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 37, pp.37-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Robin Kearns</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00179092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'origine des catastrophes : phénomènes extrêmes ou âpreté du quotidien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15 (1), pp.44-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Ha Thanh Ho</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00179097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disaster Diplomacy in the Asia-Pacific Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Kelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISDR Informs Asia &amp; Pacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3, pp.54-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Loïc Le Dé</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00179102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Was it a cultural disaster? Aetas' resilience following the 1991 Mt Pinatubo eruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Philippine Quarterly of Culture and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 34 (4), pp.376-399</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Yu Shi</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00179076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Was it a cultural disaster?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Philippine quarterly of culture and society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 34 (4), pp.376-399</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jc Gaillard</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02910460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traditional societies in the face of natural hazards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disasters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Mass Emergencies and Disasters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24 (1), pp.5-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Mercy Rampengan</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00179088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traditional Societies in the Face of Natural Hazards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Mass Emergencies and Disasters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24 (1), pp.5-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Meg Parsons</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02910461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How traditional societies of the Philippines overcome natural hazards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methodological Innovations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Alaya: Kapampangan Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4, pp.65-84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00179089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naturelles&amp;quot;, les catastrophes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.118-119</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Lori Peek</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00179081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new &amp;quot;non-natural&amp;quot; disaster in the Philippines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">K Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16, pp.34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Christo Coetzee</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00119477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimension anthropique de l’éruption du Mont Pinatubo (Philippines) entre 800 et 500 ans BP.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco G. Delfin Jr.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eusebio Z. Dizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A. Larkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor J. Paz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 109 (2), pp.249-266</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimension anthropique de l'éruption du Mont Pinatubo (Philippines) entre 800 et 500 ans BP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Freddy Vinet</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco G. Delfin Jr.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eusebio Z. Dizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A. Larkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor J. Paz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 109, pp.249-266</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00119456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mt Pinatubo and the Kapampangan region before 1991</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">K Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16, pp.28-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00119478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial: The changing nature of disaster studies in the Philippines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philippine Geographical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 49 (1-4), pp.3-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00179112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catastrophe, développement et environnement en Asie du Sud-Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre de l'AFRASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 66, pp.17-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00119463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Act of Nature or Act of Man? Tracking the Root Causes of Increasing Disasters in the Philippines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Liamzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maceda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philippine Geographical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 49 (1-4), pp.45-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00179111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The peopling of the Philippines: A cartographic synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel P. Mallari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hukay: Journal of the University of the Philippines Archaeological Studies Program</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6, pp.1-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00119458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socio-economic impact of the c. 800-500 yr BP eruption of Mt. Pinatubo (Philippines): Hypotheses from the archaeological and geographical records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco G. Delfin Jr.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eusebio Z. Dizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor J. Paz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel G. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Society of Philippine Archaeologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2, pp.46-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00119466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socio-economic impact of the c. 800-500 yr BP. eruption of Mt. Pinatubo (Philippines) Hypotheses from the archaeological and geographical records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco G. Delfin Jr.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel G. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor J. Paz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando P. Siringan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Society of Philippine Archaeologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2, pp.46-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00016978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The peopling of the Philippines: A cartographic synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel P. Mallari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hukay : Journal of the University of the Philippines Archaeological Studies Program</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 6, pp.1-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00016977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The 1991 Mt. Pinatubo eruption and the Aetas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">K Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 9, pp.38-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00119479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territorial and ethno-cultural implications of a volcanic crisis: The case of the Mount Pinatubo eruption (Philippines)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alaya: Kapampangan Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1, pp.73-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00119467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territorial conflicts following volcanic disasters: The 1991 Mt. Pinatubo eruption (Philippines) and the Aetas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philippine Geographical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 46 (1-4), pp.3-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00179109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The two faces of the Kapampangan territory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">K Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 8, pp.38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00119480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implications territoriales et ethno-culturelles d'une crise volcanique: Le cas de l'éruption du Mont Pinatubo aux Philippines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 714 (2), pp.169. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002, 627-628, pp.574-591</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...8922 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00119461v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00179109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étude du concept d'île linguistique: Le cas de la langue Kapampangan (Central Luzon, Philippines)</w:t>
               </w:r>
@@ -13512,51 +13512,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disaster risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Alcántara-Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenia Chmutina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13718,51 +13718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fordham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Wisner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilan Kelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13819,51 +13819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Wisner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilan Kelman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge, 875 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14122,347 +14122,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01577304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Culture et développement : la durabilité renouvelée par l'approche interculturelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Esoh Elamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Giazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publibook, pp.228, 2009, Sciences Humaines &amp; Sociales</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00250120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Culture et développement, la durabilité renouvelée par l'approche interculturelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-L Amilhat-Szary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-E Elame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Giazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publibook, 225 p., 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A-L Amilhat-Szary</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-03051089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islands of Risk, Islands of Hope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Publibook, 225 p., 2009</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Kelman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Macquarie University - Sidney, pp.99, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00389573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volcanic risk perception and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...149 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Dibben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier, pp.180, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14626,51 +14626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jake Rom Cadag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vulnérabilité, territoire, population</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Group, pp.205-223, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14806,165 +14806,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04850715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Disaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GRRIPP lexicon: a collective vocabulary for liberation in darker times</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University College London, pp.33-34, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04486441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Preface – In heritage we see disaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routledge handbook on cultural heritage and disaster risk management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.xxi-xxii, 2023, 9781032274805</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04486440v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04486441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxford Research Encyclopedia of Natural Hazard Science</w:t>
               </w:r>
@@ -15339,51 +15339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Wisner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilan Kelman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alejandro López-Carresi; Maureen Fordham; Ben Wisner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Disaster management : international lessons in risk reduction, response and recovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.n.c., 2014</w:t>
@@ -15571,90 +15571,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océan de danger ou océan de richesses ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel A. Maceda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Stasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ma. Victoria Espaldon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leone F.; Vinet F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le littoral : caractérisation et gestion d'un espace à risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.41-48, 2013</w:t>
@@ -15696,77 +15696,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océan de danger ou océan de richesse ? Accès aux ressources et aléas côtiers aux Philippines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maceda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Stasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.V.O Espaldon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15821,51 +15821,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sa kandungan ng kalikasan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jake Rom Cadag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.M. Luna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15920,51 +15920,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disaster research and policy paradigms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilan Kelman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bobrowsky. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopaedia of natural hazards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer; Verlag, 2013</w:t>
@@ -16073,540 +16073,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03056641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local government and disaster</w:t>
+                <w:t xml:space="preserve">Lahar hazard and livelihood strategies on the foot slopes of Mt Karthala volcano, Comoros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. O'Brien</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">W. Saunders</w:t>
+                <w:t xml:space="preserve">Julie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ben Wisner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wisner B.; Gaillard J.-C.; Kelman I. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge handbook of hazards and disaster risk reduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, pp.629-640, 2012</w:t>
+              <w:t xml:space="preserve">, Routledge, pp.705-706, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03056632v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-03056566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floods, landslides and adapting to climate change in Nepal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sudmeier-Rieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jaboyedoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lamadrid A.; Kelman I. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Community, Environment and Disaster Risk Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emerald Group, pp.119-140, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/S2040-7262(2012)0000011013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community action and disaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Delica-Willison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wisner B.; Gaillard J.-C.; Kelman I. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge handbook of hazards and disaster risk reduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.711-722, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03056630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Julie Morin</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Local government and disaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bhatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Saunders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Wisner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wisner B.; Gaillard J.-C.; Kelman I. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge handbook of hazards and disaster risk reduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, pp.705-706, 2012</w:t>
+              <w:t xml:space="preserve">, Routledge, pp.629-640, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">K. Sudmeier-Rieux</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">National planning and disaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lavell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...50 lines deleted...]
-              <w:t xml:space="preserve">, Emerald Group, pp.119-140, 2012, </w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Wisner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
-              <w:r>
-[...105 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Saunders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wisner B.; Gaillard J.-C.; Kelman I. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge handbook of hazards and disaster risk reduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.617-628, 2012</w:t>
@@ -16887,50 +16887,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Indian Ocean Tsunami, 2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bobrowsky Peter. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.529-534, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climate change adaptation as part of disaster risk reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Kelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-Discussion on Climate Change and Human Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asia-Pacific Human Development Report, pp.117-119, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Community response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Kelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sudmeier-Rieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bradley Penuel K.; Statler M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of disaster relief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sage Publications Ltd, pp.79-82, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cross cultural interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Kelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mcadoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sudmeier-Rieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bradley Penuel K.; Statler M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of disaster relief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sage Publications Ltd, pp.91-94, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modalités spatiales et enjeux préventifs de la reconstruction post-tsunami à Banda Aceh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -16986,531 +17404,113 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franck Lavigne; Raphaël Paris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tsunarisque : le tsunami du 26 décembre 2004 à Aceh, Indonésie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de la Sorbonne, pp.233-270, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Ilan Kelman</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Framing disaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Wisner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...417 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilan Kelman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wisner B.; Gaillard J.-C.; Kelman I. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge handbook of hazards and distaster risk reduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.18-33, 2011</w:t>
@@ -17612,51 +17612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedding climate change adaptation within disaster risk reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilan Kelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17959,215 +17959,284 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00250118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Catastrophes dites &amp;quot;naturelles&amp;quot;, développement et dialogue interculturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amilhat-Szary A.-L.; Elamé J.E.; Gaillard J.-C.; Giazzi F. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture et développement, la durabilité renouvelée par l'approche interculturelle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publibook, pp.87-101, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les sociétés d'Asie du Sud-Est face aux menaces volcaniques: Entre phénomènes extrêmes et contraintes quotidiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Bertrand, Laurent Rieutort, Jean-Claude Thouret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes et volcans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université Blaise Pascal, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00182770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Catastrophes dites &amp;quot;naturelles&amp;quot;, développement et dialogue interculturel</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture et développement, la durabilité renouvelée par l'approche interculturelle ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Publibook, pp.87-101, 2009</w:t>
+              <w:t xml:space="preserve">Images économiques du monde 20010 : Géopolitique-Géoéconomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.401-402, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00439111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ethnies d'Aceh face au séisme et au tsunami du 26 décembre 2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18230,225 +18299,156 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franck Lavigne, Raphaël Paris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tsunarisque : le tsunami du 26 décembre 2004 à Aceh, Indonésie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de la Sorbonne, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00381841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la gestion des risques dans les quartiers urbains informels: Les cas de Jakarta (Indonésie) et Angeles City (Philippines)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Le Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Becerra S. Peltier A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques et environnement: Recherches interdisciplinaires sur la vulnérabilité des sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.441-455, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00389583v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00439111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -18813,51 +18813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertrand D.; Rieutort L.; Thouret J.-C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes et volcans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp.71-95, 2009</w:t>
@@ -19078,225 +19078,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00381675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques et environnement: Recherches interdisciplinaires sur la vulnérabilité des sociétés - Introduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Freddy Vinet</w:t>
+                <w:t xml:space="preserve">Pour une approche participative de la gestion des risques et des catastrophes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Becerra S. Peltier A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques et environnement: Recherches interdisciplinaires sur la vulnérabilité des sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, pp.9-20, 2009</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, pp.531-545, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00389581v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">halshs-00389584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risques et environnement: Recherches interdisciplinaires sur la vulnérabilité des sociétés - Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Virginie Le Masson</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Becerra S. Peltier A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques et environnement: Recherches interdisciplinaires sur la vulnérabilité des sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, pp.531-545, 2009</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, pp.9-20, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00389584v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00389581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catastrophes dites &amp;quot;naturelles&amp;quot;, développement et dialogue interculturel</w:t>
               </w:r>
@@ -19355,51 +19355,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maître du monde ou maître de soi ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19678,64 +19678,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco G. Delfin Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eusebio Z. Dizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor J. Paz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel G. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19876,64 +19876,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco G. Delfin Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eusebio Z. Dizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor J. Paz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel G. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20038,169 +20038,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00179083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La culture comme enjeu majeur de la gestion des catastrophes dites &amp;quot;naturelles&amp;quot; au sein des sociétés traditionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Leone; Freddy Vinet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vulnérabilité des sociétés et des territoires face aux menaces naturelles : analyses géographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service des publications de Montpellier 3, pp.43-53, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Philippines - L'aménagement en archipel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude comparée des politiques d'aménagement du territoire et de développement régional dans les pays du Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère des Affaires étrangères., pp.123-133, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055828v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03055827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Philippines - L'aménagement en archipel: &amp;quot;Cities&amp;quot;, zones franches et régions autonomes</w:t>
               </w:r>
@@ -20424,51 +20424,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04959987v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditi Sharan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Gaillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13753-024-00612-3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04959989v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baumann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreen Sapalo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Dwyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17565529.2025.2451973" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828994v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Astaburuaga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Leszczynski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24694452.2024.2354503" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829009v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828992v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gampell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Joe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zara Skuse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Young" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nzg.12395" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829014v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raju" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihir Bhatt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486448v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2325548X.2023.2240968" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486403v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4102/jamba.v15i1.1385" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486408v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Hore" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Davies" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kearns" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nzg.12308" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486267v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25148486221125228" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486416v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486418v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486406v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diggeo.2022.100029" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486402v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/04353684.2022.2146523" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486424v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh That Ton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Adamson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caglar Akgungor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767430.2021.1885907" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486420v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Thanh Ho" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13645579.2021.1982629" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138073v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alexander" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Kelman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Marincioni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Penning&#8208;rowsell" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/disa.12432" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486425v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Elizabeth Adamson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17477891.2021.1887798" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486422v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunori Hayashi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Christie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Banks" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okke Batelaan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2021.1974025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486419v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le D&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickola Loodin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Hinchliffe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13753-021-00375-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138069v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Viennaminovich Gampell" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Parsons" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101670" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138085v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138086v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Rom Cadag" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138072v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)NH.1527-6996.0000353" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138068v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13753-020-00287-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138071v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221341.2020.1795225" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138080v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Walters" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Rickerby" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Shi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13753-019-00228-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138066v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/disa.12323" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138077v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Rom D. Cadag" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercy Rampengan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-018-3519-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138075v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2059799119884277" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138081v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gaillard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2018.11.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138076v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Peek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-019-03534-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138083v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewald van Niekerk" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesego Shoroma" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christo Coetzee" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2018.09.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518272v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gaillard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.714.0169" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339045v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mialhe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mering" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gaillard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=June Gonzales Coloma" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1747423X.2015.1057245" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262274v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wassmer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gomez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoty A. Davies" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darang Sri Hadmoko" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40677-014-0010-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476189v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Texier-Teixeira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Chouraqui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.1631" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062394v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Mercer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062395v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Luna" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062463v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le De" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Friesen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077292v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397766v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Monteil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrillat-Collomb" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaudhary" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaudary" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876466v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benigno Balgos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristinne Sanz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13552074.2012.687218" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062399v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062398v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062401v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062400v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077294v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062396v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Navizet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067209v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Luna" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876465v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17565529.2012.742846" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062397v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Donovan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shannon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alexander" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062402v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lewis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077296v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062403v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Gouzillon de B&#233;lizal De" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067211v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439122v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983661v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisner Ben" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benouar Djillali" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannon Terry" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Creton" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/194277861000300106" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062404v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Raymon Pangilinan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062405v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Wisner" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benouar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cannon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Creton-Cazanave" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228000v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Texier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062406v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Texier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062407v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876467v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel A. Maceda" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Stasiak" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma. Victoria Espaldon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-009-0054-y" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J7L2GZ5H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388568v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maceda" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Masson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439117v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388569v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389000v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067205v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067207v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439114v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma. Florina Orillos" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077297v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062409v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Orillos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439116v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077295v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062408v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439118v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439115v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061542v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067204v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910454v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J.L. Dibben" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179105v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Clav&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204562v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061557v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329513v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204559v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dibben" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282616v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270576v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192431v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Liamzon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061546v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270575v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061555v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Coster" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Juvin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Flohic" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266922v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061544v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09653560810887301" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/73E40B557A91248488E72933B31236A0CE5F8B2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061550v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061545v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco G. Delfin Jr." TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186381v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Vibert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Azhari" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Dedi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061543v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Liamzon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204561v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.12.013" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFL6RTK9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260339v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179103v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179104v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Villanueva" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061559v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica D. Villanueva" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179101v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lutoff" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192957v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tadi&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061560v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09653560710817011" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/836FE40660A3604869F2476F637750C5343B4895/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061558v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179098v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179095v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179092v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179097v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179102v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910460v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179076v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179088v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910461v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179081v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179089v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061563v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eusebio Z. Dizon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Larkin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor J. Paz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119456v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119477v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119478v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179112v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119463v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179111v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119458v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel P. Mallari" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119466v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel G. Ramos" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016978v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando P. Siringan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119479v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016977v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119467v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119480v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119461v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179109v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119468v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino Dizon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179106v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169334v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert d'Ercole" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2001.1103" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179107v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119469v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119436v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169313v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486428v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486431v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alc&#225;ntara-Ayala" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Chmutina" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486432v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051087v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez-Carresi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fordham" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938251v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050314v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389574v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577304v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giazzi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Esoh Elam&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publibook.com/culture-et-developpement-la-durabilite-renouvelee-par-l-approche-interculturelle.html/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051089v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Amilhat-Szary" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-E Elame" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giazzi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250120v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389573v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389572v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389571v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486433v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9106.ch10" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04850715v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ronoh" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486440v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486441v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486434v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780199389407.013.412" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486435v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486442v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486438v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire House" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hester Moore" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938250v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056642v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056624v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056625v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273983v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V.O Espaldon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938253v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056643v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056641v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mas" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056632v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. O'Brien" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bhatt" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Saunders" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056630v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Delica-Willison" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056566v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056627v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sudmeier-Rieux" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sharma" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubois" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaboyedoff" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2040-7262(2012)0000011013" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056631v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavell" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056628v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056626v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055807v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Cattedra" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Denain" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055808v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056635v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056634v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mcadoo" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920948v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paris" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056633v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056629v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056636v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056637v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056668v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439120v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250118v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182770v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056640v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381841v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389583v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439111v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056569v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cartier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250117v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250115v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056639v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056670v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381675v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389581v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cartier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389584v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250119v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735646v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323316v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250114v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055826v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182771v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179099v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179083v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055828v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055827v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119475v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04959987v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditi Sharan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Gaillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13753-024-00612-3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04959989v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baumann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreen Sapalo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Dwyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17565529.2025.2451973" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829009v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828992v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gampell" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Joe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zara Skuse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Young" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nzg.12395" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828994v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Astaburuaga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Leszczynski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24694452.2024.2354503" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829014v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raju" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihir Bhatt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486448v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2325548X.2023.2240968" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486403v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4102/jamba.v15i1.1385" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486408v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Hore" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Davies" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kearns" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nzg.12308" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486267v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25148486221125228" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486416v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486418v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486406v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diggeo.2022.100029" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486402v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/04353684.2022.2146523" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486424v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh That Ton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Adamson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caglar Akgungor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767430.2021.1885907" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486422v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunori Hayashi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Christie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Banks" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okke Batelaan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2021.1974025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486425v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Elizabeth Adamson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Thanh Ho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17477891.2021.1887798" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486420v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13645579.2021.1982629" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138073v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alexander" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Kelman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Marincioni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Penning&#8208;rowsell" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/disa.12432" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486419v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le D&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickola Loodin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Hinchliffe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13753-021-00375-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138069v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Viennaminovich Gampell" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Parsons" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101670" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138085v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138072v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)NH.1527-6996.0000353" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138086v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Rom Cadag" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138068v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13753-020-00287-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138071v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221341.2020.1795225" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138077v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Rom D. Cadag" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercy Rampengan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-018-3519-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138075v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2059799119884277" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138066v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/disa.12323" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138080v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Walters" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Rickerby" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Shi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13753-019-00228-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138081v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gaillard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2018.11.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138076v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Peek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-019-03534-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138083v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewald van Niekerk" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesego Shoroma" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christo Coetzee" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2018.09.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518272v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gaillard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.714.0169" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339045v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mialhe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mering" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gaillard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=June Gonzales Coloma" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1747423X.2015.1057245" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476189v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Texier-Teixeira" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Chouraqui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.1631" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262274v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wassmer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gomez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoty A. Davies" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darang Sri Hadmoko" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40677-014-0010-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062463v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le De" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Friesen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062395v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Luna" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062394v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Mercer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077292v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397766v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Monteil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrillat-Collomb" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaudhary" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaudary" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062399v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062398v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062401v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876466v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benigno Balgos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristinne Sanz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13552074.2012.687218" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062400v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077294v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062396v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Navizet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067209v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Luna" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876465v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17565529.2012.742846" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062397v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Donovan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shannon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alexander" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062402v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lewis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077296v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062403v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Gouzillon de B&#233;lizal De" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067211v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062404v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Raymon Pangilinan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439122v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983661v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisner Ben" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benouar Djillali" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannon Terry" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Creton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/194277861000300106" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062405v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Wisner" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benouar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cannon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Creton-Cazanave" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228000v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Texier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062406v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Texier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062407v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388568v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maceda" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Stasiak" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Masson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876467v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel A. Maceda" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma. Victoria Espaldon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-009-0054-y" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J7L2GZ5H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439114v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma. Florina Orillos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077297v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062409v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Orillos" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389000v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067205v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067207v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439117v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388569v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077295v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439116v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062408v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439118v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439115v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061542v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067204v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910454v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J.L. Dibben" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179105v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Clav&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270575v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204559v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dibben" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282616v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270576v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192431v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Liamzon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061546v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204562v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061557v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329513v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061555v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Coster" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Juvin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Flohic" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266922v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061544v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09653560810887301" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/73E40B557A91248488E72933B31236A0CE5F8B2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061550v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061545v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco G. Delfin Jr." TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186381v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Vibert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Azhari" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Dedi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061543v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Liamzon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204561v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.12.013" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFL6RTK9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260339v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179104v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Villanueva" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179103v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192957v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tadi&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061560v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09653560710817011" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/836FE40660A3604869F2476F637750C5343B4895/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061558v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lutoff" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179101v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061559v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica D. Villanueva" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179098v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179095v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179092v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179097v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179102v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179076v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910460v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179088v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910461v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179089v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179081v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119477v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061563v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eusebio Z. Dizon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Larkin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor J. Paz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119456v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119478v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179112v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119463v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179111v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119458v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel P. Mallari" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119466v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel G. Ramos" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016978v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando P. Siringan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016977v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119479v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119467v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179109v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119480v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119461v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119468v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino Dizon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179106v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169334v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert d'Ercole" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2001.1103" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179107v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119469v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119436v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169313v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486428v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486431v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alc&#225;ntara-Ayala" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Chmutina" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486432v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051087v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez-Carresi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fordham" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938251v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050314v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389574v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577304v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giazzi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Esoh Elam&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publibook.com/culture-et-developpement-la-durabilite-renouvelee-par-l-approche-interculturelle.html/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250120v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051089v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Amilhat-Szary" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-E Elame" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giazzi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389573v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389572v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389571v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486433v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9106.ch10" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04850715v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ronoh" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486441v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486440v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486434v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780199389407.013.412" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486435v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486442v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486438v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire House" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hester Moore" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938250v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056642v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056624v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056625v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273983v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V.O Espaldon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938253v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056643v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056641v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mas" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056566v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056627v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sudmeier-Rieux" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sharma" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubois" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaboyedoff" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2040-7262(2012)0000011013" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056630v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Delica-Willison" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056632v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. O'Brien" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bhatt" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Saunders" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056631v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavell" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056628v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056626v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055807v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Cattedra" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Denain" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920948v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paris" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056633v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056635v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056634v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mcadoo" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055808v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056629v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056636v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056637v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056668v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439120v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250118v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056640v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182770v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439111v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381841v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389583v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056569v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cartier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250117v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250115v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056639v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056670v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381675v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389584v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389581v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cartier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250119v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735646v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323316v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250114v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055826v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182771v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179099v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179083v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055827v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055828v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119475v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>