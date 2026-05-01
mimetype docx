--- v0 (2026-03-23)
+++ v1 (2026-05-01)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -579,4150 +579,4232 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'ENFANT ET LA PENSÉE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Envie d’école. Journal des rééducateurs de l’Éducation nationale </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 86, pp.9-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05530379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La problématique adolescente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologues &amp; psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01973451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">LA CULPABILITÉ CHEZ L'ENFANT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le journal des professionnels de l'enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 101, pp.44-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05530411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DU SOCIAL ET DE L'ETHIQUE, DE LA POLITIQUE ET DE LA MORALE AU REGARD DE LA THEORIE DE LA MEDIATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gaborieau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tétralogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Politique et morale, 20, pp.21-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 86, pp.9-11</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05355551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’adolescent aux sources du lien intersubjectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions d'orientation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Questions d'orientation</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01973466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du social et de l’éthique, de la politique et de la morale au regard de la théorie de la médiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gaborieau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tétralogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Du social et de l’éthique, de la politique et de la morale au regard de la théorie de la médiation</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01973430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TOUS PARENTS ! À PROPOS DE L'HOMOPARENTALITÉ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Gaborieau</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dartiguenave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Debat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.130-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05548202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enfant, le langage et l'école. Les nouveaux défis du clinicien I-La mystification des dys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie et Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02358144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autonomie de l'enfant en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01973420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enfant, le langage et l'école. Les nouveaux défis des cliniciens II-Un travail de déconstruction clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie et Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02358146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fondements anthropologiques de l’autorité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inflexions. Civils et militaires : pouvoir dire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02291734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ANTHROPOLOGICAL BASIS OF AUTHORITY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inflexions. Civils et militaires : pouvoir dire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24, pp.15-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05499062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropological basisof authority</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inflexions. Civils et militaires : pouvoir dire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, L'autorité en question. Obéir, désobéir, 24, pp.205-215</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01316420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dyslexie, préoccupation sociale ou scientifique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le français dans le mille, Les Miscellanées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01973364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche anthropologique de l'adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Adolescence et famille, 198, pp.9-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01522243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enfant et la sexualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Champ psy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Le corps sexuel de l’enfant, 61, pp.123 - 123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cpsy.061.0123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01522272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cahier de formation continue Information et vécu parental du diagnostic de l'autisme II. Effets des troubles et qualité de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Beaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2010.12.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Information et vécu parental du diagnostic de l'autisme. II. Effets des troubles et qualité de vie parentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Beaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (169), pp.132-139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00631212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Information et vécu parental du diagnostic de l'autisme. I. Premières identifications et nature des premières inquiétudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Beaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 169 (1), pp.54-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00631210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grammaticalité et langue maternelle : du nourrisson à l'enfant psychotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tétralogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2010, 18, pp.177-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">DU SOCIAL ET DE L'ETHIQUE, DE LA POLITIQUE ET DE LA MORALE AU REGARD DE LA THEORIE DE LA MEDIATION</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00950745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La parentalité et ses enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Gaborieau</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dartiguenave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Parents d'élèves, 163, pp.32-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01316388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plus qu’un corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inflexions. Civils et militaires : pouvoir dire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Le corps guerrier, 12, pp.13-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02291700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La déconstruction du langage à travers la théorie de la médiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Beaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Al-Lisaniyyat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14-15, pp.25-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00909090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adolescence : une nouvelle place à définir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'école des parents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Adolescents - Parents. Quelle rencontre possible ?, 573, hors série, pp.6-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01522236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enfant et la Raison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles d'Archimède : la revue culturelle de l'Université de Lille 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01973341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un enfant s'éduque-t-il ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cosmopolitiques. Cahiers théoriques pour l'écologie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01972967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adolescence et ses fondements anthropologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comprendre - Revue annuelle de philosophie et de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Les jeunes, 5, pp.25-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01522229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autisme au regard de la théorie de la médiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Acquisition et de Pathologie du Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Sémiologie des expressions autistiques, 23, pp.65-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01522226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA BI-AXIALITÉ OU L'HÉRITAGE DE SAUSSURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tétralogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Politique et morale, 20, pp.21-50</w:t>
+              <w:t xml:space="preserve">, 2002, 15, pp.5-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05541329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MALAISE DES JEUNES, MALAISE DES PARENTS ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Carnets de Parentel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 17, pp.21-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05540873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le trouble et sa provenance en clinique psychiatrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tétralogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01973330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel dialogue avec l’adolescent ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Carnets de Parentel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 15, pp.9-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Armel Huet</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05540864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la responsabilité à la culpabilité. L’exemple des parents d’enfants handicapés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards cliniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 33, pp.1-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01316389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LE « SUIVI » PSYCHOLOGIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers pratiques de psychologie en milieu éducatif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 3, pp.55-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05541308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La paternité en question A propos d'un cas de paranoïa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tétralogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01973498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question de la culpabilité chez les parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Carnets de Parentel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 12, pp.21-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05540853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un cas clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Carnets de Parentel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 6, pp.21-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05540841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LE TRAVAIL D'ACCOMPAGNEMENT PARENTAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 2, pp.135-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05529978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’un enfant à l’autre ou les risques du métier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropo-logiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01973124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux et problématique de l’autisme. Un nouveau questionnement à partir des notions de soma et d’incorporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Quimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflexions. Civils et militaires : pouvoir dire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Perspectives psychiatriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Armel Huet</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01973094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il ne leur manque que la parole ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2013, L'autorité en question. Obéir, désobéir, 24, pp.205-215</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences et Avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 103, pp.46-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Armel Huet</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00909118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de la culpabilité : le cas des parents ayant un enfant handicapé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tétralogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01973082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;faute&amp;quot; et sa logique dans le langage de l'enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 39, pp.4-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00950742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enfant dans son rapport à l'altérité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychoanalyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Psychoses, 9, pp.35-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01228854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand parler ne peut être que montrer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 24, pp.15-26</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Guyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean Giot</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01973014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enfant I.M.C. et le langage. Quand dire, c’est faire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Deneuville</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Guyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le français dans le mille, Les Miscellanées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Tétralogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01973490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dessin chez l'enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tétralogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 7, pp.81-97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Adolescence et famille, 198, pp.9-18</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00949614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmission et répétition dans la relation clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropo-logiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 3, pp.39-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Laurence Beaud</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00932900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept de concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rebonds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01973417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept d'enfant ou l'enfant, dimension de la personne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'Institut de Linguistique de Louvain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 46 (2), pp.261-272</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00959807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les psychoses infantiles : du langage à l'incorporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thérapie psychomotrice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, Psychoses, 84, pp.3-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01228852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de “l’acquisition du langage” : rétrospective bibliographique et perspectives théoriques et cliniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tétralogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01973056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La débilité mentale : de l'exclusion pour l'intégration à l'intégration pour une exclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01973048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accès au langage envisagé à partir de la pathologie. Deux cas de forclusion du signe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Guyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2 (169), pp.132-139</w:t>
+              <w:t xml:space="preserve">Tétralogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 169 (1), pp.54-62</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01973078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un nouvel abord des déficiences de l'élaboration du langage chez l'enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1980, XXXIII (347), pp.923-934</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00942416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rétrospective bibliographique et critique de l’acquisition du langage chez l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société de Neuropsychologie de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1980</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 18, pp.177-194</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’action de l’entourage sur le développement du langage de l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1977</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...2669 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01973472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4732,1435 +4814,1435 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUE SUPPOSE LE FAIT D’ÊTRE PARENT ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parentalité et surdité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNAPEDA (Union nationale des associations de parents d’enfants déficients auditifs), Oct 2019, Paris, France. pp.15-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05541551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES DROITS CULTURELS ET LE PROBLÈME DU SINGULIER ET DE L'UNIVERSEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èe Rencontres Internationales du Patrimoine Culturel Immatériel en Bretagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BCD/ Sevenaduriou, Dec 2016, Rennes, France. pp.179-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05541545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRÉSERVER À L'ENFANT SON ENFANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’enfant entre rêve et réalité(s</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFPEN, Sep 2015, Angers, France. pp.57-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05541542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La créativité dans le langage. De l'enfance à l'adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des Journées d’étude des Ateliers Claude Chassagny</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Paris, France. pp.6-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01522273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langage et sciences humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude "Science et pratique orthophonique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Paris, France. pp.140-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02291464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PARENTS -PROFESSIONNELS : DE L'IMPORTANCE DE LA DÉNOMINATION DU TROUBLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « L’éducation aux limites du soin »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREAI Poitou-Charentes, Nov 2006, La Rochelle, France. pp.8-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05541536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résidence alternée. Quels constats ? Quels enjeux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La parole de l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Rennes, France. pp.42-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00949058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parole de l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résidence alternée. Quels constats ? Quels enjeux ? </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CAF d'Ille et Vilaine, Nov 2005, Rennes, France. pp.42-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01522271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Rennes, France. pp.42-62</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grammaire, langue et bilinguisme chez l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In mehreren Sprachen leben. Literaturwissenschaftliche, sprachdidaktische und sprachwissenschaftliche Aspekte der Mehrsprachigkeit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CREAI Poitou-Charentes, Nov 2006, La Rochelle, France. pp.8-28</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01973310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La statut de l'enfant et la responsabilité du parent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parents en prison, parents quand même</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, RENNES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02291503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ADOLESCENT ET LA QUESTION DES ORIGINES ET DES SECRETS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adolescence et origines… secrets et mensonges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation de France et Association Squiggle, Mar 2001, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, RENNES, France</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05529542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’adolescent et la question des origines et des secrets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adolescence et origines… secrets et mensonges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2001, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fondation de France et Association Squiggle, Mar 2001, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02291692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LE PSYCHOLOGUE EN MILIEU SCOLAIRE ET LA DIMENSION INSTITUTIONNELLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du Colloque International de psychologie scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISPA - AFPS ANPEC, Jul 2001, Dinan, France. pp.134-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2001, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05541528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux de rôles ou la dialectique de la personne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Être acteur de son devenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1998, France. pp.33-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ISPA - AFPS ANPEC, Jul 2001, Dinan, France. pp.134-135</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00903318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parents - professionnels : termes et enjeux d'un contrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque sur la parentalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1998, St Amand-Montrond, France. pp.84-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1998, France. pp.33-51</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00909109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CE QUE SUPPOSE LA RECONNAISSANCE DE LA VALEUR HUMAINE DE LA FOLIE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">X° journées nationales de Psychothérapie institutionnelle sur le thème de « La valeur humaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association psychotérapie institutionnelle, 1997, Landerneau, France. pp.17-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1998, St Amand-Montrond, France. pp.84-96</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05530019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA LOGIQUE CHEZ L'ENFANT INFIRME MOTEUR CÉRÉBRAL AU TRAVERS DES TABLEAUX DE COMMUNICATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Guyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handicap de parole : une autre communication…</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNFLRH, Nov 1994, Paris, France. pp.191-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association psychotérapie institutionnelle, 1997, Landerneau, France. pp.17-21</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05541513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enfant et le conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducations et Littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1994, RENNES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1994, RENNES, France</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02291507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ENFANT -SYMPTOME&amp;quot; ET PARENTS EMPECHÉS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’enfant malade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Regards Cliniques (C.H.S., 229 bd. Paul Lintier, 53100 Mayenne), 1993, Mayenne, France. pp.85-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, CNFLRH, Nov 1994, Paris, France. pp.191-206</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05541359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoire et apprentissage ou de la mémoire à l'incorporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mémoire et l’enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1987, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02291511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6170,895 +6252,1210 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enfant n'est pas une &amp;quot;personne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yapaka.be, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transmission du point de vue des sciences humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres internationales du patrimoine culturel immatériel en Bretagne </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bretagne Culture Diversité et Dastum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-2-85485113-0-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bretagne Culture Diversité et Dastum</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 978-2-85485113-0-3</w:t>
+                <w:t xml:space="preserve">halshs-01522247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dette et rupture ou ce qu'une génération doit à une autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment faire famille aujourd’hui ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.53-77, 2011, Publications de Parentel, 978-2-9534364-5-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, , pp.53-77, 2011, Publications de Parentel, 978-2-9534364-5-7</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01522245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théorie de la Médiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.1169-1170, 2006, Quadrige. Dicos poche, 2 13 055710 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Théorie de la Médiation</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00949041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ENFANT (STATUT DE L')</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUF. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dictionnaire des sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUF, pp.1169-1170, 2006, Quadrige. Dicos poche, 2 13 055710 4</w:t>
+              <w:t xml:space="preserve">, PUF, pp.374-375, 2006, Quadrige, 2 13 055710 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05548270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours et éthique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surdité, différences, écritures. Apports de l'anthropologie clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Université, pp.61-76, 1997, Raisonnances, 2-8041-2512-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00949031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. de Fallois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La psychologie et ses applications pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Livre de Poche, pp.77 - 117, 1995, Références, 2-253-90522-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00959803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">2014, pp.130-138</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PRÉFACE À L'OUVRAGE DE GRÉGORY GOASMAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue des signes et malaise du sujet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.Préface</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05549002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.R. DE M. GODELIER &amp;quot;LES FONDAMENTAUX DE LA VIE SOCIALE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.219-228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05552247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de l'ouvrage de Daniel Coum, Paternités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, pp.138-141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05551954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PENSER L’ADOLESCENCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05530355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES ENJEUX DE LA PARENTALITE ET LA QUESTION DE L'AUTORITE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’autorité en questions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.28-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05546315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">POUR UNE APPROCHE ANTHROPOLOGIQUE DE LA TRADUCTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05549038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CRITIQUE DE L'OUVRAGE de B. ROBINSON</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.167 - 168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05551553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du patrimoine aux patrimoines, question d'héritages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dartiguenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Savina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Conseil Régional de Bretagne - Service de Valorisation du patrimoine de la Région Bretagne. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01228772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId118"/>
+      <w:footerReference w:type="default" r:id="rId124"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7205,51 +7602,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05503789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Quentel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541349v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368483v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05503849v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541333v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02865316v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Coq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#233;onard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dartiguenave" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Quimbert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530411v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973451v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530379v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973466v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973430v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gaborieau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355551v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358144v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973420v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358146v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291734v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Huet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316420v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499062v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973364v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Giot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deneuville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522272v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpsy.061.0123" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522243v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631212v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631210v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727596v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2010.12.010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950745v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316388v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291700v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909090v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522236v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973341v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972967v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522229v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522226v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541329v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05540873v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973330v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05540864v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316389v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541308v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973498v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05540853v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05540841v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05529978v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973124v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973094v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909118v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Vidal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973082v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228854v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950742v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973014v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Guyard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973490v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949614v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00932900v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973417v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959807v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228852v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973078v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973056v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973048v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942416v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983754v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973472v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541551v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541545v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541542v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522273v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291464v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522271v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949058v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541536v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973310v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291503v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05529542v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291692v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541528v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903318v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909109v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530019v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291507v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541513v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541359v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291511v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983773v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522247v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Bretagne Culture Diversit&#233; et Dastum" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522245v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949041v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949031v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959803v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05548202v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530355v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546315v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228772v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dubois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Savina" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05503789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Quentel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541349v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368483v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05503849v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541333v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02865316v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Coq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#233;onard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dartiguenave" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Quimbert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530379v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973451v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530411v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355551v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gaborieau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973466v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973430v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05548202v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358144v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973420v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358146v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291734v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Huet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499062v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316420v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973364v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Giot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deneuville" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522243v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522272v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpsy.061.0123" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727596v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2010.12.010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631212v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631210v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950745v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316388v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291700v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909090v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522236v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973341v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972967v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522229v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522226v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541329v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05540873v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973330v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05540864v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316389v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541308v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973498v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05540853v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05540841v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05529978v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973124v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973094v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909118v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Vidal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973082v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950742v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228854v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973014v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Guyard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973490v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949614v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00932900v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973417v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959807v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228852v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973056v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973048v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973078v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942416v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983754v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973472v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541551v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541545v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541542v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522273v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291464v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541536v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949058v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522271v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973310v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291503v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05529542v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291692v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541528v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903318v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909109v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530019v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541513v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291507v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541359v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291511v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983773v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522247v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Bretagne Culture Diversit&#233; et Dastum" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522245v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949041v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05548270v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949031v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959803v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05549002v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05552247v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551954v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530355v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546315v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05549038v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551553v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228772v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dubois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Savina" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>