--- v1 (2026-05-01)
+++ v2 (2026-05-21)
@@ -579,4169 +579,4169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">LA CULPABILITÉ CHEZ L'ENFANT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le journal des professionnels de l'enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 101, pp.44-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05530411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La problématique adolescente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologues &amp; psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01973451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'ENFANT ET LA PENSÉE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Envie d’école. Journal des rééducateurs de l’Éducation nationale </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 86, pp.9-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05530379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’adolescent aux sources du lien intersubjectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions d'orientation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 101, pp.44-46</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01973466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du social et de l’éthique, de la politique et de la morale au regard de la théorie de la médiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gaborieau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tétralogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01973430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DU SOCIAL ET DE L'ETHIQUE, DE LA POLITIQUE ET DE LA MORALE AU REGARD DE LA THEORIE DE LA MEDIATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gaborieau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tétralogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Politique et morale, 20, pp.21-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05355551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enfant, le langage et l'école. Les nouveaux défis du clinicien I-La mystification des dys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie et Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Du social et de l’éthique, de la politique et de la morale au regard de la théorie de la médiation</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02358144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autonomie de l'enfant en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01973420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enfant, le langage et l'école. Les nouveaux défis des cliniciens II-Un travail de déconstruction clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie et Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02358146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TOUS PARENTS ! À PROPOS DE L'HOMOPARENTALITÉ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Gaborieau</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dartiguenave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Debat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.130-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05548202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fondements anthropologiques de l’autorité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inflexions. Civils et militaires : pouvoir dire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02291734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropological basisof authority</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inflexions. Civils et militaires : pouvoir dire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, L'autorité en question. Obéir, désobéir, 24, pp.205-215</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01316420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ANTHROPOLOGICAL BASIS OF AUTHORITY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inflexions. Civils et militaires : pouvoir dire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24, pp.15-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05499062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dyslexie, préoccupation sociale ou scientifique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le français dans le mille, Les Miscellanées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01973364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enfant et la sexualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Champ psy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Le corps sexuel de l’enfant, 61, pp.123 - 123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cpsy.061.0123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01522272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche anthropologique de l'adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Adolescence et famille, 198, pp.9-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01522243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cahier de formation continue Information et vécu parental du diagnostic de l'autisme II. Effets des troubles et qualité de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Beaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2010.12.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Information et vécu parental du diagnostic de l'autisme. II. Effets des troubles et qualité de vie parentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Beaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (169), pp.132-139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00631212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Information et vécu parental du diagnostic de l'autisme. I. Premières identifications et nature des premières inquiétudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Beaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 169 (1), pp.54-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00631210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grammaticalité et langue maternelle : du nourrisson à l'enfant psychotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tétralogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2010, 18, pp.177-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">TOUS PARENTS ! À PROPOS DE L'HOMOPARENTALITÉ</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00950745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La parentalité et ses enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dartiguenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Debat </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.130-138</w:t>
+              <w:t xml:space="preserve">Diversités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Parents d'élèves, 163, pp.32-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01316388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plus qu’un corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inflexions. Civils et militaires : pouvoir dire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Le corps guerrier, 12, pp.13-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02291700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La déconstruction du langage à travers la théorie de la médiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Beaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Al-Lisaniyyat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14-15, pp.25-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00909090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adolescence : une nouvelle place à définir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'école des parents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Adolescents - Parents. Quelle rencontre possible ?, 573, hors série, pp.6-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Armel Huet</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01522236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enfant et la Raison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles d'Archimède : la revue culturelle de l'Université de Lille 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01973341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un enfant s'éduque-t-il ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cosmopolitiques. Cahiers théoriques pour l'écologie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01972967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adolescence et ses fondements anthropologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comprendre - Revue annuelle de philosophie et de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Les jeunes, 5, pp.25-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01522229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autisme au regard de la théorie de la médiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Acquisition et de Pathologie du Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Sémiologie des expressions autistiques, 23, pp.65-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01522226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA BI-AXIALITÉ OU L'HÉRITAGE DE SAUSSURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tétralogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 15, pp.5-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05541329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MALAISE DES JEUNES, MALAISE DES PARENTS ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Carnets de Parentel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 17, pp.21-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05540873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le trouble et sa provenance en clinique psychiatrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tétralogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01973330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel dialogue avec l’adolescent ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Carnets de Parentel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 15, pp.9-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05540864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LE « SUIVI » PSYCHOLOGIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers pratiques de psychologie en milieu éducatif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 3, pp.55-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05541308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la responsabilité à la culpabilité. L’exemple des parents d’enfants handicapés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards cliniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 33, pp.1-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01316389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La paternité en question A propos d'un cas de paranoïa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tétralogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01973498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question de la culpabilité chez les parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Carnets de Parentel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 12, pp.21-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05540853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un cas clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Carnets de Parentel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 6, pp.21-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05540841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LE TRAVAIL D'ACCOMPAGNEMENT PARENTAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 2, pp.135-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05529978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’un enfant à l’autre ou les risques du métier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropo-logiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01973124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux et problématique de l’autisme. Un nouveau questionnement à partir des notions de soma et d’incorporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Quimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflexions. Civils et militaires : pouvoir dire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Perspectives psychiatriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Armel Huet</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01973094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il ne leur manque que la parole ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 24, pp.15-26</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences et Avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 103, pp.46-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Armel Huet</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00909118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de la culpabilité : le cas des parents ayant un enfant handicapé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tétralogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01973082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enfant dans son rapport à l'altérité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychoanalyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Psychoses, 9, pp.35-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01228854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;faute&amp;quot; et sa logique dans le langage de l'enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 39, pp.4-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00950742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand parler ne peut être que montrer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2013, L'autorité en question. Obéir, désobéir, 24, pp.205-215</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Guyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean Giot</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01973014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enfant I.M.C. et le langage. Quand dire, c’est faire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Deneuville</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Guyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le français dans le mille, Les Miscellanées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Tétralogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Adolescence et famille, 198, pp.9-18</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01973490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dessin chez l'enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tétralogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 7, pp.81-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00949614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmission et répétition dans la relation clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropo-logiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 3, pp.39-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">L. Beaud</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00932900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept de concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rebonds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01973417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept d'enfant ou l'enfant, dimension de la personne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'Institut de Linguistique de Louvain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 46 (2), pp.261-272</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00959807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les psychoses infantiles : du langage à l'incorporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thérapie psychomotrice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, Psychoses, 84, pp.3-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01228852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accès au langage envisagé à partir de la pathologie. Deux cas de forclusion du signe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Guyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tétralogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2 (169), pp.132-139</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01973078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de “l’acquisition du langage” : rétrospective bibliographique et perspectives théoriques et cliniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tétralogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 169 (1), pp.54-62</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01973056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La débilité mentale : de l'exclusion pour l'intégration à l'intégration pour une exclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 18, pp.177-194</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01973048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rétrospective bibliographique et critique de l’acquisition du langage chez l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société de Neuropsychologie de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1980</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Parents d'élèves, 163, pp.32-37</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un nouvel abord des déficiences de l'élaboration du langage chez l'enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1980, XXXIII (347), pp.923-934</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...2449 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00942416v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01983754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’action de l’entourage sur le développement du langage de l’enfant</w:t>
               </w:r>
@@ -5236,735 +5236,804 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05541536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La parole de l'enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résidence alternée. Quels constats ? Quels enjeux ? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAF d'Ille et Vilaine, Nov 2005, Rennes, France. pp.42-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01522271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Résidence alternée. Quels constats ? Quels enjeux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La parole de l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Rennes, France. pp.42-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00949058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, CAF d'Ille et Vilaine, Nov 2005, Rennes, France. pp.42-62</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grammaire, langue et bilinguisme chez l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In mehreren Sprachen leben. Literaturwissenschaftliche, sprachdidaktische und sprachwissenschaftliche Aspekte der Mehrsprachigkeit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Bordeaux, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01973310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La statut de l'enfant et la responsabilité du parent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parents en prison, parents quand même</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, RENNES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, RENNES, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02291503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ADOLESCENT ET LA QUESTION DES ORIGINES ET DES SECRETS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adolescence et origines… secrets et mensonges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation de France et Association Squiggle, Mar 2001, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">L'ADOLESCENT ET LA QUESTION DES ORIGINES ET DES SECRETS</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05529542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’adolescent et la question des origines et des secrets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adolescence et origines… secrets et mensonges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Fondation de France et Association Squiggle, Mar 2001, Toulouse, France</w:t>
+              <w:t xml:space="preserve">, Mar 2001, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2001, Toulouse, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02291692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LE PSYCHOLOGUE EN MILIEU SCOLAIRE ET LA DIMENSION INSTITUTIONNELLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du Colloque International de psychologie scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISPA - AFPS ANPEC, Jul 2001, Dinan, France. pp.134-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, ISPA - AFPS ANPEC, Jul 2001, Dinan, France. pp.134-135</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05541528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux de rôles ou la dialectique de la personne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Être acteur de son devenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1998, France. pp.33-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1998, France. pp.33-51</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00903318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parents - professionnels : termes et enjeux d'un contrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque sur la parentalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1998, St Amand-Montrond, France. pp.84-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1998, St Amand-Montrond, France. pp.84-96</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00909109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CE QUE SUPPOSE LA RECONNAISSANCE DE LA VALEUR HUMAINE DE LA FOLIE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">X° journées nationales de Psychothérapie institutionnelle sur le thème de « La valeur humaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association psychotérapie institutionnelle, 1997, Landerneau, France. pp.17-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Association psychotérapie institutionnelle, 1997, Landerneau, France. pp.17-21</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05530019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enfant et le conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducations et Littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1994, RENNES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02291507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA LOGIQUE CHEZ L'ENFANT INFIRME MOTEUR CÉRÉBRAL AU TRAVERS DES TABLEAUX DE COMMUNICATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
@@ -5991,126 +6060,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handicap de parole : une autre communication…</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNFLRH, Nov 1994, Paris, France. pp.191-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05541513v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02291507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENFANT -SYMPTOME&amp;quot; ET PARENTS EMPECHÉS</w:t>
               </w:r>
@@ -6505,173 +6505,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01522245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">ENFANT (STATUT DE L')</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.374-375, 2006, Quadrige, 2 13 055710 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05548270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Théorie de la Médiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Quentel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUF. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dictionnaire des sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.1169-1170, 2006, Quadrige. Dicos poche, 2 13 055710 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00949041v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-05548270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours et éthique.</w:t>
               </w:r>
@@ -7602,51 +7602,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05503789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Quentel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541349v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368483v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05503849v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541333v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02865316v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Coq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#233;onard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dartiguenave" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Quimbert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530379v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973451v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530411v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355551v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gaborieau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973466v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973430v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05548202v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358144v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973420v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358146v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291734v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Huet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499062v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316420v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973364v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Giot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deneuville" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522243v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522272v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpsy.061.0123" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727596v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2010.12.010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631212v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631210v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950745v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316388v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291700v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909090v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522236v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973341v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972967v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522229v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522226v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541329v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05540873v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973330v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05540864v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316389v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541308v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973498v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05540853v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05540841v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05529978v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973124v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973094v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909118v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Vidal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973082v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950742v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228854v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973014v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Guyard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973490v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949614v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00932900v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973417v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959807v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228852v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973056v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973048v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973078v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942416v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983754v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973472v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541551v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541545v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541542v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522273v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291464v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541536v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949058v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522271v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973310v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291503v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05529542v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291692v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541528v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903318v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909109v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530019v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541513v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291507v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541359v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291511v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983773v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522247v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Bretagne Culture Diversit&#233; et Dastum" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522245v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949041v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05548270v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949031v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959803v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05549002v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05552247v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551954v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530355v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546315v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05549038v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551553v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228772v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dubois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Savina" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05503789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Quentel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541349v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368483v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05503849v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541333v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02865316v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Coq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#233;onard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dartiguenave" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Quimbert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530411v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973451v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530379v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973466v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973430v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gaborieau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355551v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358144v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973420v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358146v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05548202v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291734v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Huet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316420v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499062v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973364v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Giot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deneuville" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522272v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpsy.061.0123" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522243v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727596v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2010.12.010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631212v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631210v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950745v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316388v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291700v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909090v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522236v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973341v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972967v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522229v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522226v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541329v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05540873v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973330v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05540864v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541308v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316389v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973498v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05540853v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05540841v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05529978v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973124v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973094v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909118v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Vidal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973082v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228854v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950742v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973014v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Guyard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973490v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949614v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00932900v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973417v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959807v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228852v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973078v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973056v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973048v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983754v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942416v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973472v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541551v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541545v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541542v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522273v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291464v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541536v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522271v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949058v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973310v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291503v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05529542v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291692v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541528v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903318v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909109v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530019v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291507v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541513v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541359v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291511v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983773v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522247v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Bretagne Culture Diversit&#233; et Dastum" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522245v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05548270v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949041v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949031v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959803v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05549002v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05552247v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551954v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530355v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546315v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05549038v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05551553v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228772v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dubois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Savina" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>