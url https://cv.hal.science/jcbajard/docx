--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -1508,239 +1508,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00108553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BKM: a new hardware algorithm for complex elementary functions</w:t>
+                <w:t xml:space="preserve">A VLSI circuit for on-line polynomial computing: application to exponential, trigonometric and hyperbolic functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Skaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvanus Kla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFIP-Transactions-A-Computer-Science-and-Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, A-42, pp.93-100</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00086894v1</w:t>
+                <w:t xml:space="preserve">hal-00014954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A VLSI circuit for on-line polynomial computing: application to exponential, trigonometric and hyperbolic functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BKM: a new hardware algorithm for complex elementary functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Skaf</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
+                <w:t xml:space="preserve">Sylvanus Kla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP-Transactions-A-Computer-Science-and-Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 43 (8), pp.955-963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/12.295857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00014954v1</w:t>
+                <w:t xml:space="preserve">ensl-00086894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2133,482 +2133,482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Full RNS Variant of FV like Somewhat Homomorphic Encryption Schemes</w:t>
+                <w:t xml:space="preserve">Multi-fault Attack Detection for RNS Cryptographic Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Zucca</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Merkiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Selected Areas in Cryptography - SAC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-69453-5_23⟩</w:t>
+              <w:t xml:space="preserve">IEEE 23rd Symposium on Computer Arithmetic (ARITH 23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Santa Clara, CA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ARITH.2016.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01371941v1</w:t>
+                <w:t xml:space="preserve">hal-01346597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-fault Attack Detection for RNS Cryptographic Architecture</w:t>
+                <w:t xml:space="preserve">A Full RNS Variant of FV like Somewhat Homomorphic Encryption Schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nabil Merkiche</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anwar Hasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Zucca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 23rd Symposium on Computer Arithmetic (ARITH 23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Santa Clara, CA, United States. </w:t>
+              <w:t xml:space="preserve">Selected Areas in Cryptography - SAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, St. John's, Newfoundland and Labrador, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ARITH.2016.16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-69453-5_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346597v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmable RNS lattice-based parallel cryptographic decryption</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leonel Sousa</w:t>
+                <w:t xml:space="preserve">RNS Arithmetic Approach in Lattice-based Cryptography Accelerating the &amp;quot; Rounding-off &amp;quot; Core Procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Merkiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Plantard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ASAP 2015 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Totonto, Canada. </w:t>
+              <w:t xml:space="preserve">2015 IEEE 22nd Symposium on Computer Arithmetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France. pp.113-120, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ASAP.2015.7245723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ARITH.2015.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202056v1</w:t>
+                <w:t xml:space="preserve">hal-01170577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNS Arithmetic Approach in Lattice-based Cryptography Accelerating the &amp;quot; Rounding-off &amp;quot; Core Procedure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Programmable RNS lattice-based parallel cryptographic decryption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonel Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Plantard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE 22nd Symposium on Computer Arithmetic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France. pp.113-120, </w:t>
+              <w:t xml:space="preserve">IEEE ASAP 2015 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Totonto, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ARITH.2015.30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ASAP.2015.7245723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170577v1</w:t>
+                <w:t xml:space="preserve">hal-01202056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babaï Round-Off CVP method in RNS Application to Lattice based cryptographic protocols</w:t>
               </w:r>
@@ -3121,235 +3121,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Security Model for Authenticated Key Agreement</w:t>
+                <w:t xml:space="preserve">A Secure and Efficient Authenticated Diffie–Hellman Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Elbaz-Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh Conference on Security and Cryptography for Networks (SNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Amalfi, Italy. pp.219 - 234, </w:t>
+              <w:t xml:space="preserve">EUROPKI'09 - 6th European Workshop on Public Key Services, Applications and Infrastructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Pisa, Italy. pp.83-98, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-15317-4_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-16441-5_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099279v1</w:t>
+                <w:t xml:space="preserve">hal-01099442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Secure and Efficient Authenticated Diffie–Hellman Protocol</w:t>
+                <w:t xml:space="preserve">A New Security Model for Authenticated Key Agreement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Elbaz-Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROPKI'09 - 6th European Workshop on Public Key Services, Applications and Infrastructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Pisa, Italy. pp.83-98, </w:t>
+              <w:t xml:space="preserve">Seventh Conference on Security and Cryptography for Networks (SNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Amalfi, Italy. pp.219 - 234, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-16441-5_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15317-4_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099442v1</w:t>
+                <w:t xml:space="preserve">hal-01099279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudo-Random Generator Based on Chinese Remainder Theorem</w:t>
               </w:r>
@@ -4280,610 +4280,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00109723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CRT-Based Montgomery Multiplication for Finite Fields of Small Characteristic</w:t>
+                <w:t xml:space="preserve">Arithmetic Operations in the Polynomial Modular Number System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hugh C. Williams</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Plantard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMACS: Scientific Computation, Applied Mathematics and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">ARITH'05: 17th IEEE Symposium on Computer Arithmetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, USA, pp.206-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106455v1</w:t>
+                <w:t xml:space="preserve">lirmm-00387051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient RNS Bases for Cryptography</w:t>
+                <w:t xml:space="preserve">Study of Modular Inversion in RNS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Méloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Plantard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IMACS World Congress Scientific Computation, Applied Mathematics and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">SPIE'05: Advanced Signal Processing AlgorithmsArchitectures and Implementations XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, San Diego, CA (USA)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00106470v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00106063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Modular Inversion in RNS</w:t>
+                <w:t xml:space="preserve">A CRT-Based Montgomery Multiplication for Finite Fields of Small Characteristic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Plantard</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham A. Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugh C. Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE'05: Advanced Signal Processing AlgorithmsArchitectures and Implementations XV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, San Diego, CA (USA)</w:t>
+              <w:t xml:space="preserve">IMACS: Scientific Computation, Applied Mathematics and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00106063v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00106455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular Number Systems: Beyond the Mersenne Family</w:t>
+                <w:t xml:space="preserve">Efficient RNS Bases for Cryptography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Imbert</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Méloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Plantard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC'04: 11th International Workshop on Selected Areas in Cryptography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, University of Waterloo, Ontario (Canada), pp.159-169</w:t>
+              <w:t xml:space="preserve">17th IMACS World Congress Scientific Computation, Applied Mathematics and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00105957v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Montgomery Multiplication in GF(2^k) Using Trinomial Residue Arithmetic</w:t>
+                <w:t xml:space="preserve">Modular Number Systems: Beyond the Mersenne Family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G.A. Jullien</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Plantard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARITH'17: IEEE Symposium on Computer Arithmetic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Cape Cod, Massachusetts (USA), pp.164-171</w:t>
+              <w:t xml:space="preserve">SAC'04: 11th International Workshop on Selected Areas in Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, University of Waterloo, Ontario (Canada), pp.159-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106024v1</w:t>
+                <w:t xml:space="preserve">lirmm-00105957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arithmetic Operations in the Polynomial Modular Number System</w:t>
+                <w:t xml:space="preserve">Parallel Montgomery Multiplication in GF(2^k) Using Trinomial Residue Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Plantard</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.A. Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARITH'05: 17th IEEE Symposium on Computer Arithmetic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, USA, pp.206-213</w:t>
+              <w:t xml:space="preserve">ARITH'17: IEEE Symposium on Computer Arithmetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Cape Cod, Massachusetts (USA), pp.164-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00387051v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00106024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNS Bases and Conversions</w:t>
               </w:r>
@@ -5379,77 +5379,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a VLSI circuit for on-line evaluation of several elementary functions using their Taylor expansions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Skaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings.-International-Conference-on-Application-Specific-Array-Processors-Cat.-No.93TH0572-8. 1993:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, Venice, Italy. pp.526-35, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6505,51 +6505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham A. Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Plantard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6734,51 +6734,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">03021, 2003, pp.P nd</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00191922v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leak Resistant Arithmetic</w:t>
               </w:r>
@@ -6910,289 +6910,289 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">03021, 2003, pp.P nd</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269571v1</w:t>
+                <w:t xml:space="preserve">lirmm-00191922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Optimised Implementation of RSA in the Residue Number System</w:t>
+                <w:t xml:space="preserve">A Full RNS Implementation of RSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">02130, 2002, pp.P nd</w:t>
+              <w:t xml:space="preserve">02068, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00268425v1</w:t>
+                <w:t xml:space="preserve">lirmm-00090366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular Multiplication in GF (p^k) Using Lagrange Representation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Optimised Implementation of RSA in the Residue Number System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">02131, 2002</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">02130, 2002, pp.P nd</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00090350v1</w:t>
+                <w:t xml:space="preserve">lirmm-00268425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Full RNS Implementation of RSA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modular Multiplication in GF (p^k) Using Lagrange Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">02068, 2002</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">02131, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00090366v1</w:t>
+                <w:t xml:space="preserve">lirmm-00090350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId169"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7347,51 +7347,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bajard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Marrez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plantard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal V&#233;ron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/amc.2022018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03959746v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhide Fukushima" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sipasseuth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-023-00309-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03719386v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Bajard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2022.3187072" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02883333v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duquesne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-021-00260-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02309744v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Martins" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Sousa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Zucca" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2019.2946097" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174744v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Courtois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokman A. Abbas-Turki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2019.2924630" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01494547v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eynard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Merkiche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-017-0154-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01527945v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2017.2690420" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01098795v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Ercegovac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01098800v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ant&#227;o" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxr119" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01098799v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Gandino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Lamberti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Paravati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montuschi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tc.2012.84" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102865v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Imbert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Negre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2006.136" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108553v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2004.2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086894v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvanus Kla" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/12.295857" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014954v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skaf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03457951v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinsaku Kiyomoto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH51176.2021.00027" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02883325v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH48897.2020.00020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02337787v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2019.00049" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01371941v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Hasan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69453-5_23" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346597v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2016.16" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202056v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2015.7245723" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01170577v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2015.30" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01098802v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISICIR.2014.7029534" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01098803v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16763-3_9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065507v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2013.31" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01098806v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2011.35" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01098805v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-St&#233;phane Didier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hilaire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2011.6026263" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099279v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Sarr" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elbaz-Vincent" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15317-4_15" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01099442v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16441-5_6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00416194v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich H&#246;rdegen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394985v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Kaihara" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2009.20" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321291v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langlois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michelucci" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Morin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.796597" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00182693v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00181362v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Mrabet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.733789" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00182636v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francq" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Manet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tisserand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00107317v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Badrignans" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mesquita" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torres" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sassatelli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00146450v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;loni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109723v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marconi Rodrigues" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Meuel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106455v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham A. Jullien" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh C. Williams" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106470v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106063v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105957v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106024v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Jullien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00387051v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108875v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108863v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yvan Liardet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Teglia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269572v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2003.1292374" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269538v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268466v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014928v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.1993.397172" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109152v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Muller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496793v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49742-6_13" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109154v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00494265v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02883341v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00323684v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rouzeyre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102859v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106633v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109201v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109210v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109208v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191922v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269442v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269571v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268425v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00090350v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00090366v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bajard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Marrez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plantard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal V&#233;ron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/amc.2022018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03959746v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhide Fukushima" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sipasseuth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-023-00309-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03719386v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Bajard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2022.3187072" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02883333v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duquesne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-021-00260-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02309744v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Martins" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Sousa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Zucca" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2019.2946097" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174744v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Courtois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokman A. Abbas-Turki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2019.2924630" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01494547v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eynard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Merkiche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-017-0154-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01527945v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2017.2690420" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01098795v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Ercegovac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01098800v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ant&#227;o" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxr119" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01098799v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Gandino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Lamberti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Paravati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montuschi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tc.2012.84" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102865v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Imbert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Negre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2006.136" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108553v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2004.2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014954v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skaf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086894v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvanus Kla" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/12.295857" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03457951v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinsaku Kiyomoto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH51176.2021.00027" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02883325v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH48897.2020.00020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02337787v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2019.00049" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346597v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2016.16" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01371941v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Hasan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69453-5_23" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01170577v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2015.30" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202056v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2015.7245723" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01098802v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISICIR.2014.7029534" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01098803v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16763-3_9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065507v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2013.31" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01098806v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2011.35" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01098805v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-St&#233;phane Didier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hilaire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2011.6026263" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01099442v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Sarr" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elbaz-Vincent" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16441-5_6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099279v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15317-4_15" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00416194v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich H&#246;rdegen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394985v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Kaihara" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2009.20" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321291v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langlois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michelucci" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Morin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.796597" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00182693v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00181362v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Mrabet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.733789" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00182636v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francq" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Manet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tisserand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00107317v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Badrignans" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mesquita" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torres" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sassatelli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00146450v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;loni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109723v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marconi Rodrigues" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Meuel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00387051v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106063v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106455v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham A. Jullien" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh C. Williams" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106470v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105957v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106024v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Jullien" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108875v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108863v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yvan Liardet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Teglia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269572v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2003.1292374" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269538v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268466v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014928v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.1993.397172" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109152v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Muller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496793v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49742-6_13" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109154v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00494265v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02883341v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00323684v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rouzeyre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102859v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106633v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109201v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109210v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109208v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269571v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269442v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191922v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00090366v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268425v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00090350v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>