--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -1079,261 +1079,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNS-Based Elliptic Curve Point Multiplication for Massive Parallel Architectures</w:t>
+                <w:t xml:space="preserve">An Algorithmic and Architectural Study on Montgomery Exponentiation in RNS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Antão</w:t>
+                <w:t xml:space="preserve">Filippo Gandino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Lamberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Paravati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leonel Sousa</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Montuschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Computer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/comjnl/bxr119⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61 (8), pp.1071-1083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tc.2012.84⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01098800v1</w:t>
+                <w:t xml:space="preserve">hal-01098799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Algorithmic and Architectural Study on Montgomery Exponentiation in RNS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gianluca Paravati</w:t>
+                <w:t xml:space="preserve">RNS-Based Elliptic Curve Point Multiplication for Massive Parallel Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Antão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paolo Montuschi</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonel Sousa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 61 (8), pp.1071-1083. </w:t>
+              <w:t xml:space="preserve">The Computer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (5), pp.629-647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tc.2012.84⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/comjnl/bxr119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01098799v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arithmetic Operations in Finite Fields of Medium Prime Characteristic using the Lagrange Representation</w:t>
               </w:r>
@@ -2828,51 +2828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gandino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st IEEE Symposium on Computer Arithmetic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Austin, United States. pp.119 - 126, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2906,77 +2906,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general approach for improving RNS Montgomery exponentiation using pre-processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Gandino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Lamberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Montuschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4375,325 +4375,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00387051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Modular Inversion in RNS</w:t>
+                <w:t xml:space="preserve">A CRT-Based Montgomery Multiplication for Finite Fields of Small Characteristic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Plantard</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham A. Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugh C. Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE'05: Advanced Signal Processing AlgorithmsArchitectures and Implementations XV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, San Diego, CA (USA)</w:t>
+              <w:t xml:space="preserve">IMACS: Scientific Computation, Applied Mathematics and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106063v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CRT-Based Montgomery Multiplication for Finite Fields of Small Characteristic</w:t>
+                <w:t xml:space="preserve">Efficient RNS Bases for Cryptography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hugh C. Williams</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Méloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Plantard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMACS: Scientific Computation, Applied Mathematics and Simulation</w:t>
+              <w:t xml:space="preserve">17th IMACS World Congress Scientific Computation, Applied Mathematics and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00106455v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00106470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient RNS Bases for Cryptography</w:t>
+                <w:t xml:space="preserve">Study of Modular Inversion in RNS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Méloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Plantard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IMACS World Congress Scientific Computation, Applied Mathematics and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">SPIE'05: Advanced Signal Processing AlgorithmsArchitectures and Implementations XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, San Diego, CA (USA)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106470v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modular Number Systems: Beyond the Mersenne Family</w:t>
               </w:r>
@@ -6505,51 +6505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham A. Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Plantard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6804,69 +6804,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yvan Liardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">03021, 2003</w:t>
+              <w:t xml:space="preserve">03021, 2003, pp.P nd</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269442v1</w:t>
+                <w:t xml:space="preserve">lirmm-00191922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leak Resistant Arithmetic</w:t>
               </w:r>
@@ -6892,69 +6892,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yvan Liardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">03021, 2003, pp.P nd</w:t>
+              <w:t xml:space="preserve">03021, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00191922v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Full RNS Implementation of RSA</w:t>
               </w:r>
@@ -7347,51 +7347,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bajard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Marrez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plantard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal V&#233;ron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/amc.2022018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03959746v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhide Fukushima" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sipasseuth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-023-00309-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03719386v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Bajard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2022.3187072" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02883333v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duquesne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-021-00260-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02309744v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Martins" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Sousa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Zucca" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2019.2946097" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174744v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Courtois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokman A. Abbas-Turki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2019.2924630" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01494547v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eynard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Merkiche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-017-0154-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01527945v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2017.2690420" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01098795v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Ercegovac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01098800v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ant&#227;o" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxr119" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01098799v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Gandino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Lamberti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Paravati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montuschi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tc.2012.84" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102865v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Imbert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Negre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2006.136" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108553v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2004.2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014954v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skaf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086894v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvanus Kla" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/12.295857" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03457951v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinsaku Kiyomoto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH51176.2021.00027" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02883325v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH48897.2020.00020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02337787v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2019.00049" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346597v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2016.16" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01371941v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Hasan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69453-5_23" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01170577v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2015.30" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202056v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2015.7245723" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01098802v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISICIR.2014.7029534" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01098803v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16763-3_9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065507v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2013.31" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01098806v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2011.35" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01098805v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-St&#233;phane Didier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hilaire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2011.6026263" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01099442v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Sarr" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elbaz-Vincent" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16441-5_6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099279v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15317-4_15" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00416194v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich H&#246;rdegen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394985v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Kaihara" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2009.20" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321291v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langlois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michelucci" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Morin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.796597" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00182693v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00181362v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Mrabet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.733789" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00182636v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francq" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Manet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tisserand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00107317v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Badrignans" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mesquita" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torres" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sassatelli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00146450v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;loni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109723v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marconi Rodrigues" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Meuel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00387051v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106063v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106455v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham A. Jullien" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh C. Williams" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106470v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105957v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106024v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Jullien" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108875v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108863v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yvan Liardet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Teglia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269572v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2003.1292374" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269538v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268466v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014928v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.1993.397172" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109152v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Muller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496793v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49742-6_13" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109154v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00494265v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02883341v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00323684v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rouzeyre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102859v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106633v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109201v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109210v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109208v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269571v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269442v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191922v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00090366v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268425v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00090350v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bajard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Marrez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plantard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal V&#233;ron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/amc.2022018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03959746v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhide Fukushima" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sipasseuth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-023-00309-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03719386v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Bajard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2022.3187072" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02883333v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duquesne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-021-00260-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02309744v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Martins" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Sousa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Zucca" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2019.2946097" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174744v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Courtois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokman A. Abbas-Turki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2019.2924630" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01494547v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eynard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Merkiche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-017-0154-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01527945v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2017.2690420" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01098795v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Ercegovac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01098799v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Gandino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Lamberti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Paravati" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montuschi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tc.2012.84" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01098800v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ant&#227;o" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxr119" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102865v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Imbert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Negre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2006.136" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108553v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2004.2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014954v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skaf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086894v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvanus Kla" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/12.295857" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03457951v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinsaku Kiyomoto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH51176.2021.00027" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02883325v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH48897.2020.00020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02337787v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2019.00049" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346597v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2016.16" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01371941v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Hasan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69453-5_23" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01170577v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2015.30" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202056v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2015.7245723" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01098802v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISICIR.2014.7029534" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01098803v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16763-3_9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065507v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2013.31" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01098806v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2011.35" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01098805v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-St&#233;phane Didier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hilaire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2011.6026263" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01099442v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Sarr" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elbaz-Vincent" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16441-5_6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099279v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15317-4_15" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00416194v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich H&#246;rdegen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394985v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Kaihara" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2009.20" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321291v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langlois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michelucci" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Morin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.796597" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00182693v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00181362v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Mrabet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.733789" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00182636v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francq" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Manet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tisserand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00107317v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Badrignans" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mesquita" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torres" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sassatelli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00146450v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;loni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109723v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marconi Rodrigues" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Meuel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00387051v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106455v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham A. Jullien" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh C. Williams" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106470v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106063v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105957v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106024v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Jullien" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108875v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108863v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yvan Liardet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Teglia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269572v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2003.1292374" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269538v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268466v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014928v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.1993.397172" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109152v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Muller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496793v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49742-6_13" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109154v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00494265v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02883341v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00323684v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rouzeyre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102859v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106633v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109201v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109210v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109208v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269571v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191922v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269442v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00090366v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268425v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00090350v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>