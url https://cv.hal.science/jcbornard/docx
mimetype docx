--- v0 (2026-03-31)
+++ v1 (2026-05-04)
@@ -91,78 +91,3714 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0009-0005-4023-368X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ResearcherID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">PUH-9955-2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Virtual Human Centred Design platform to support immersive experiences of future Automated Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toffetti Antonella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balocco E</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Driving Simulation Conference (DSC) Europe 2023 Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Antibes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A dual-experiment based on immersive simulation to study futures interactions between pedestrians and automated vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30th Annual Congress of the European Association for Accident Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Strasbourg (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of an Immersive Simulation Platform to Study Interactions between Automated Vehicles and Pedestrians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chira 2020, Proceedings of the 4th International Conference on Computer-Human Interaction Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Budapest, Hungary. pp.249-254, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010125002490254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of an immersive simulation platform to study interactions between automated vehicles and pedestrians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHIRA 2020, 4th International Conference on Computer-Human Interaction Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Budapest, Hungary. pp.249-254, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010125002490254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166267v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovative methodological framework for virtual human centered design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INCOSE - Human System Integration Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Biarritz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driver Modeling and Simulation to support the Virtual Human Centered Design of future Driving Aids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HSI2019, INCOSE International Conference on Human Systems Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Biarritz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use of a cognitive simulation model of the driver to support the Virtual Human Centred Design (V-HCD) of ADAS and automated vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Laverdure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GSVF2018 International Conference (11th Graz Symposium VIRTUAL VEHICLE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Graz, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computational simulation of visual distraction eff ects on car drivers' Situation Awareness.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mayenobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Conference on Cognitive Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Berlin, Germany. pp.59-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Virtual Human Centred Design tool based on a cognitive simulation model of the car driver.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mayenobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Conference on Human Centred Design for Intelligent Transport Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Valence, Spain. A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COMPUTATIONAL SIMULATION OF VISUAL DISTRACTION EFFECTS ON CAR DRIVERS' SITUATION AWARENESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mayenobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICCM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmo-Sivic: a first step towards a virtual platform for human centred design of driving assistances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Mayenobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Mathern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th IFAC/IFIP/IEA Symposium on Analysis, Design, and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, France. 6p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A computational model for car drivers situation awareness simulation: Cosmodrive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Mayenobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DHM 2011 First International Symposium on Digital Human Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, France. 8p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A perception module for car drivers visual strategies modeling and visual distraction effect simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Mayenobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Gruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DHM 2011 First International Symposium on Digital Human Modeling,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, France. 1p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A perception module for car drivers visual strategies modeling and visual distraction effect simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mayenobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 1st international Symposium on Digital Human Modelling (IEA-DHM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, France. pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669456v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interaction between pedestrians and automated vehicles: Perceived safety of yielding behaviors and benefits of an external human–machine interface for elderly people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.1021656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le risque et son évaluation subjective par le conducteur : une revue historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénierie cognitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Where Do Pedestrians Look When Crossing? A State of the Art of the Eye-Tracking Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.164833-164843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3021208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le risque et son évaluation subjective par le conducteur : une revue historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénierie cognitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use of a computational simulation model of drivers' cognition to predict decision making and behaviour while driving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Sassman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biologically Inspired Cognitive Architectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15, pp. 41-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bica.2015.09.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling visual distraction effects on driver's perception and cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mayenobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Human Factors Modelling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (1), pp.48-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJHFMS.2012.050072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A computational model of the car driver interfaced with a simulation platform for future Virtual Human Centred Design applications: COSMO-SIVIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mayenobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (7), pp. 1488-1504</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling visual distraction effects on driver's perception and cognition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mayenobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal Human Factors Modelling and Simulation,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (1), pp.48-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A computational model of the car driver interfaced with a simulation platform for future Virtual Human Centred Design applications : COSMO-SIVIC.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mayenobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15, pp.1488-1504</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The living cognition paradigm: An application to computational modeling of drivers mental activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mayenobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">US-China Education Review B 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (4), pp.568-578</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conscience de la Situation et Automatisation de la Conduite : Méthodologie pour une expérimentation sur simulateur de conduite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Sassman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Bruyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29e Entretiens Jacques Cartier : Facteurs Humains, Technologie embarquées et numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Lyon, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human driver modelling and simulation into a virtual road environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mayenobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Cacciabue, M. Hjälmdahl, A. Luedtke, C. Riccioli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Modelling in Assisted Transportation. Models, Tools and Risk Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 978-88-470-1821-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-88-470-1821-1_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human driver modelling and simulation into a virtual road environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mayenobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Modelling in Assisted Transportation : Models, Tools and Risk Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Milan, Springer, pp.251-262, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement d'un modèle du conducteur automobile : De la modélisation cognitive à la simulation numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Informatique. UNIVERSITÉ BORDEAUX I, 2012. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-01670233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement d'un modèle du conducteur automobile : De la modélisation cognitive à la simulation numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Informatique. Université Sciences et Technologies - Bordeaux I, 2012. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-00779706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId79"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -230,51 +3866,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E4037B8"/>
+    <w:nsid w:val="370EF1A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -461,51 +4097,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jcbornard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-4023-368X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jcbornard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-4023-368X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/PUH-9955-2026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04453876v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bornard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Richard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toffetti Antonella" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balocco E" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04453893v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Laurent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hoang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04453809v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deniel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ranchet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010125002490254" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166267v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Leveque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984854v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Claverie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04453900v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04457284v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Laverdure" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842179v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mayenobe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Paris" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842186v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674303v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908070v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bellet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mayenobe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Bornard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mathern" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908678v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint Pierre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913912v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gruyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Claverie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669456v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04163920v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laurent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.1021656" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165900v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04453767v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3021208" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984721v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0548" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712488v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sassman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bica.2015.09.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1NBZ8DL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674305v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHFMS.2012.050072" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674301v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842172v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842173v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668868v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mayenobe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gruyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bornard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Claverie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518395v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bruyas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674304v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9788847018204" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-88-470-1821-1_27" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668899v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01670233v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00779706v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>