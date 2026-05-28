--- v1 (2026-05-04)
+++ v2 (2026-05-28)
@@ -98,53 +98,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0009-0005-4023-368X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=u0XD-u8AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">PUH-9955-2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -179,1713 +200,1713 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Virtual Human Centred Design platform to support immersive experiences of future Automated Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bornard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toffetti Antonella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balocco E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Driving Simulation Conference (DSC) Europe 2023 Virtual Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dual-experiment based on immersive simulation to study futures interactions between pedestrians and automated vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bornard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Annual Congress of the European Association for Accident Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Strasbourg (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an Immersive Simulation Platform to Study Interactions between Automated Vehicles and Pedestrians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bellet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bornard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chira 2020, Proceedings of the 4th International Conference on Computer-Human Interaction Research and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Budapest, Hungary. pp.249-254, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0010125002490254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an immersive simulation platform to study interactions between automated vehicles and pedestrians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Leveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bellet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bornard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHIRA 2020, 4th International Conference on Computer-Human Interaction Research and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Budapest, Hungary. pp.249-254, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0010125002490254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03166267v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative methodological framework for virtual human centered design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bornard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INCOSE - Human System Integration Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driver Modeling and Simulation to support the Virtual Human Centered Design of future Driving Aids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bellet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bornard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HSI2019, INCOSE International Conference on Human Systems Integration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a cognitive simulation model of the driver to support the Virtual Human Centred Design (V-HCD) of ADAS and automated vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bellet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bornard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Laverdure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GSVF2018 International Conference (11th Graz Symposium VIRTUAL VEHICLE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational simulation of visual distraction eff ects on car drivers' Situation Awareness.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bellet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bornard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayenobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Cognitive Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Berlin, Germany. pp.59-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Virtual Human Centred Design tool based on a cognitive simulation model of the car driver.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bellet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bornard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayenobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Human Centred Design for Intelligent Transport Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Valence, Spain. A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMPUTATIONAL SIMULATION OF VISUAL DISTRACTION EFFECTS ON CAR DRIVERS' SITUATION AWARENESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bellet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bornard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayenobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmo-Sivic: a first step towards a virtual platform for human centred design of driving assistances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">A computational model for car drivers situation awareness simulation: Cosmodrive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Mayenobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Mathern</w:t>
+                <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC/IFIP/IEA Symposium on Analysis, Design, and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, France. 6p</w:t>
+              <w:t xml:space="preserve">DHM 2011 First International Symposium on Digital Human Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908070v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computational model for car drivers situation awareness simulation: Cosmodrive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Cosmo-Sivic: a first step towards a virtual platform for human centred design of driving assistances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Mayenobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Saint Pierre</w:t>
+                <w:t xml:space="preserve">Jc Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Mathern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DHM 2011 First International Symposium on Digital Human Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, France. 8p</w:t>
+              <w:t xml:space="preserve">11th IFAC/IFIP/IEA Symposium on Analysis, Design, and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908678v1</w:t>
+                <w:t xml:space="preserve">hal-00908070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A perception module for car drivers visual strategies modeling and visual distraction effect simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jc Bornard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P Mayenobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Gruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DHM 2011 First International Symposium on Digital Human Modeling,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00913912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A perception module for car drivers visual strategies modeling and visual distraction effect simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bornard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayenobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 1st international Symposium on Digital Human Modelling (IEA-DHM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669456v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1895,1257 +1916,1257 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between pedestrians and automated vehicles: Perceived safety of yielding behaviors and benefits of an external human–machine interface for elderly people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bellet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bornard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.1021656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le risque et son évaluation subjective par le conducteur : une revue historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bornard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Leveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénierie cognitique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where Do Pedestrians Look When Crossing? A State of the Art of the Eye-Tracking Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Leveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Ranchet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jonathan Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bornard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8, pp.164833-164843. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3021208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le risque et son évaluation subjective par le conducteur : une revue historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Deniel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lucie Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénierie cognitique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a computational simulation model of drivers' cognition to predict decision making and behaviour while driving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bornard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Sassman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biologically Inspired Cognitive Architectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 15, pp. 41-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bica.2015.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling visual distraction effects on driver's perception and cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bornard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayenobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Human Factors Modelling and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3 (1), pp.48-65. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJHFMS.2012.050072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computational model of the car driver interfaced with a simulation platform for future Virtual Human Centred Design applications: COSMO-SIVIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mayenobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bellet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bornard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 25 (7), pp. 1488-1504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling visual distraction effects on driver's perception and cognition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bornard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayenobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Human Factors Modelling and Simulation,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3 (1), pp.48-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computational model of the car driver interfaced with a simulation platform for future Virtual Human Centred Design applications : COSMO-SIVIC.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mayenobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bellet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bornard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 15, pp.1488-1504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The living cognition paradigm: An application to computational modeling of drivers mental activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mayenobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Bornard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">US-China Education Review B 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1 (4), pp.568-578</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3155,154 +3176,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conscience de la Situation et Automatisation de la Conduite : Méthodologie pour une expérimentation sur simulateur de conduite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Sassman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Bruyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc Bornard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29e Entretiens Jacques Cartier : Facteurs Humains, Technologie embarquées et numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02518395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3312,305 +3333,305 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human driver modelling and simulation into a virtual road environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bornard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayenobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Cacciabue, M. Hjälmdahl, A. Luedtke, C. Riccioli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Modelling in Assisted Transportation. Models, Tools and Risk Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 978-88-470-1821-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-88-470-1821-1_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human driver modelling and simulation into a virtual road environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mayenobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bellet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bornard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Modelling in Assisted Transportation : Models, Tools and Risk Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Milan, Springer, pp.251-262, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3620,185 +3641,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un modèle du conducteur automobile : De la modélisation cognitive à la simulation numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bornard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique. UNIVERSITÉ BORDEAUX I, 2012. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01670233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un modèle du conducteur automobile : De la modélisation cognitive à la simulation numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bornard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique. Université Sciences et Technologies - Bordeaux I, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00779706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId79"/>
+      <w:footerReference w:type="default" r:id="rId80"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3866,51 +3887,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="370EF1A7"/>
+    <w:nsid w:val="90B67EB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4097,51 +4118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jcbornard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-4023-368X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/PUH-9955-2026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04453876v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bornard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Richard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toffetti Antonella" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balocco E" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04453893v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Laurent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hoang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04453809v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deniel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ranchet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010125002490254" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166267v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Leveque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984854v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Claverie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04453900v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04457284v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Laverdure" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842179v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mayenobe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Paris" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842186v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674303v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908070v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bellet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mayenobe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Bornard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mathern" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908678v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint Pierre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913912v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gruyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Claverie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669456v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04163920v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laurent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.1021656" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165900v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04453767v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3021208" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984721v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0548" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712488v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sassman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bica.2015.09.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1NBZ8DL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674305v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHFMS.2012.050072" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674301v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842172v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842173v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668868v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mayenobe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gruyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bornard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Claverie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518395v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bruyas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674304v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9788847018204" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-88-470-1821-1_27" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668899v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01670233v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00779706v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jcbornard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-4023-368X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=u0XD-u8AAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/PUH-9955-2026" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04453876v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bornard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Richard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toffetti Antonella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balocco E" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04453893v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Laurent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hoang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04453809v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deniel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ranchet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010125002490254" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166267v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Leveque" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984854v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Claverie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04453900v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04457284v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Laverdure" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842179v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mayenobe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Paris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842186v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674303v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908678v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bellet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mayenobe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint Pierre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908070v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Bornard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mathern" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913912v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gruyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Claverie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669456v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04163920v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laurent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.1021656" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165900v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04453767v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3021208" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984721v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0548" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712488v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sassman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bica.2015.09.011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1NBZ8DL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674305v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHFMS.2012.050072" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842172v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842173v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668868v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mayenobe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gruyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bornard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Claverie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518395v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bruyas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674304v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9788847018204" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-88-470-1821-1_27" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668899v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01670233v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00779706v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>