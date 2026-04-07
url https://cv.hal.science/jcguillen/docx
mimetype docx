--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -4490,51 +4490,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BC8ACC44"/>
+    <w:nsid w:val="97828D19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>