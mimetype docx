--- v1 (2026-04-07)
+++ v2 (2026-05-11)
@@ -1290,165 +1290,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localización del sujeto y dinámica en psicoanálisis. De la influencia de las teorías físicas clásicas en la obra de Freud a las teorías contemporáneas de sistemas no-lineales.</w:t>
+                <w:t xml:space="preserve">Localización del sujeto y dinámica en psicoanálisis. De la influencia de las teorías físicas clásicas en la obra de Freud a las teorías contemporáneas de sistemas no-lineales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Guillén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue PIPER </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04173316v1</w:t>
+                <w:t xml:space="preserve">hal-04166734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localización del sujeto y dinámica en psicoanálisis. De la influencia de las teorías físicas clásicas en la obra de Freud a las teorías contemporáneas de sistemas no-lineales</w:t>
+                <w:t xml:space="preserve">Localización del sujeto y dinámica en psicoanálisis. De la influencia de las teorías físicas clásicas en la obra de Freud a las teorías contemporáneas de sistemas no-lineales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Guillén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue PIPER </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04166734v1</w:t>
+                <w:t xml:space="preserve">hal-04173316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Démontage » de dispositifs techniques médicaux en soins palliatifs : singularité et dynamique subjective</w:t>
               </w:r>
@@ -1938,165 +1938,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Espace et réalité, prise et méprise du vertige</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Guillén</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’œuvre d’Eugène Minkowski entre psychopathologie et métaphysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris1 Panthéon-Sorbonne, Apr 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les bords incertains de l’intime. Obscurités et transparence du lien possible entre le sujet et l’Autre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Guillén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littoral de l’intime. Regards croisés.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Catholique de Lille, Mar 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580683v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04580688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vértigo crítico: el sujeto en la trama del espacio. Intersecciones entre fenomenología y psicoanálisis</w:t>
               </w:r>
@@ -4490,51 +4490,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="97828D19"/>
+    <w:nsid w:val="8C576961"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4721,51 +4721,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jcguillen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3396-9104" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964355v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Guill&#233;n" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Reniers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.111.0059" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684279v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1415-4714.e231180" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400316v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Beauprez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Guillen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.108.0119" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04165004v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1809-44142022001005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166956v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04165193v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167001v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2019.1972" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166991v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.225.0119" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167015v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1415-4714.2017v20n3p579.11" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171841v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171850v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupuis-Gauthier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1415-47142012000200002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172821v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173316v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04166734v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173317v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caron Rosa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2008.10.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173320v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaune" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171847v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuis-Gauthier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaune" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NEURENF.2006.10.007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH0SVJNR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173329v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580677v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580683v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580688v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946631v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476142v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178195v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178198v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178201v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178204v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178219v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178208v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178214v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Triquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178232v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178224v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178228v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178234v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178240v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178242v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178237v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wizla" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178241v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178247v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178244v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178245v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178248v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178250v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178253v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580679v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166968v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171837v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.marti.2016.01.0233" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173312v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04165036v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169594v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173331v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Weil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/tel-04163916v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006LIL3A006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jcguillen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3396-9104" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964355v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Guill&#233;n" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Reniers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.111.0059" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684279v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1415-4714.e231180" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400316v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Beauprez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Guillen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.108.0119" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04165004v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1809-44142022001005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166956v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04165193v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167001v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2019.1972" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166991v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.225.0119" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167015v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1415-4714.2017v20n3p579.11" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171841v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171850v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupuis-Gauthier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1415-47142012000200002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172821v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04166734v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173316v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173317v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caron Rosa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2008.10.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173320v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaune" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171847v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuis-Gauthier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaune" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NEURENF.2006.10.007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH0SVJNR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173329v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580677v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580688v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580683v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946631v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476142v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178195v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178198v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178201v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178204v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178219v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178208v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178214v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Triquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178232v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178224v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178228v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178234v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178240v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178242v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178237v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wizla" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178241v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178247v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178244v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178245v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178248v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178250v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178253v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580679v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166968v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171837v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.marti.2016.01.0233" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173312v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04165036v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169594v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173331v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Weil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/tel-04163916v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006LIL3A006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>