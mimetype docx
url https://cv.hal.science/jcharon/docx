--- v0 (2026-03-14)
+++ v1 (2026-04-03)
@@ -723,642 +723,642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human land use impacts viral diversity and abundance in a New Zealand river</w:t>
+                <w:t xml:space="preserve">Meta-transcriptomics reveals potential virus transfer between Aedes communis mosquitoes and their parasitic water mites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca French</w:t>
+                <w:t xml:space="preserve">Ayda Susana Ortiz-Baez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Holmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Muller</w:t>
+                <w:t xml:space="preserve">John H-O Pettersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Holmes</w:t>
+                <w:t xml:space="preserve">Jenny Hesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virus Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 8 (1), </w:t>
+              <w:t xml:space="preserve">, 2022, 8 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ve/veac032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ve/veac090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04995480v1</w:t>
+                <w:t xml:space="preserve">hal-04995486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-transcriptomics reveals potential virus transfer between Aedes communis mosquitoes and their parasitic water mites</w:t>
+                <w:t xml:space="preserve">Analysis of the Contribution of Intrinsic Disorder in Shaping Potyvirus Genetic Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayda Susana Ortiz-Baez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edward Holmes</w:t>
+                <w:t xml:space="preserve">Guillaume Lafforgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Charon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jenny Hesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ve/veac090⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (9), pp.1959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v14091959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04995486v1</w:t>
+                <w:t xml:space="preserve">hal-03783597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Contribution of Intrinsic Disorder in Shaping Potyvirus Genetic Diversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RdRp-scan: A bioinformatic resource to identify and annotate divergent RNA viruses in metagenomic sequence data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Charon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Buchmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lafforgue</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Justine Charon</w:t>
+                <w:t xml:space="preserve">Sabrina Sadiq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Holmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v14091959⟩</w:t>
+              <w:t xml:space="preserve">Virus Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ve/veac082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03783597v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RdRp-scan: A bioinformatic resource to identify and annotate divergent RNA viruses in metagenomic sequence data</w:t>
+                <w:t xml:space="preserve">Diverse RNA Viruses Associated with Diatom, Eustigmatophyte, Dinoflagellate, and Rhodophyte Microalgae Cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Kahlke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Buchmann</w:t>
+                <w:t xml:space="preserve">Michaela Larsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Sadiq</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raffaela Abbriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Commault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ve/veac082⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jvi.00783-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995469v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverse RNA Viruses Associated with Diatom, Eustigmatophyte, Dinoflagellate, and Rhodophyte Microalgae Cultures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human land use impacts viral diversity and abundance in a New Zealand river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca French</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaela Abbriano</w:t>
+                <w:t xml:space="preserve">Callum Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Commault</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chris Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Holmes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 96 (20), </w:t>
+              <w:t xml:space="preserve">Virus Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/jvi.00783-22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ve/veac032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995485v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current challenges to virus discovery by meta-transcriptomics</w:t>
               </w:r>
@@ -1383,51 +1383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erin Harvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Holmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jackie Mahar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1500,51 +1500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shauna Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Holmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virus Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7 (2), pp.38-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1630,51 +1630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Tavert-Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (16), pp.5618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1760,51 +1760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wetherbee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heroen Verbruggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Holmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (10), pp.1180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2234,265 +2234,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the Bacterial Ribosome as a Discovery Platform for Peptide-Based Antibiotics</w:t>
+                <w:t xml:space="preserve">First experimental assessment of protein intrinsic disorder involvement in an RNA virus natural adaptive process.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aitor Manteca</w:t>
+                <w:t xml:space="preserve">Jocelyne J. Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Axel Innis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pauline Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biochem.8b00927⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (1), pp.38-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msx249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04995483v1</w:t>
+                <w:t xml:space="preserve">hal-01614825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First experimental assessment of protein intrinsic disorder involvement in an RNA virus natural adaptive process.</w:t>
+                <w:t xml:space="preserve">Using the Bacterial Ribosome as a Discovery Platform for Peptide-Based Antibiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Millot</w:t>
+                <w:t xml:space="preserve">Aitor Manteca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugénie Hébrard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Axel Innis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 35 (1), pp.38-49. </w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58 (2), pp.75-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msx249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.biochem.8b00927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01614825v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissecting the biochemical and transcriptomic effects of a locally applied heat treatment on developing Cabernet Sauvignon grape berries</w:t>
               </w:r>
@@ -2651,51 +2651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular BioSystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12, pp.634-652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2908,51 +2908,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of mutations in intrinsically-disordered or ordered regions of potato virus Y (PVY ; genus Potyvirus ; family Potyviridae) VPg on virus fitness and adaptability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lafforgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3139,273 +3139,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural basis of the interaction between potyviral VPg and the plant resistance factor eIF4E : evidences for an a-helix induced folding upon association</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Characterization of intrinsic disorder involvement in potyvirus adaptation using PVY/Pepper pathosystem as model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Charon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne J. Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2015, Aussois, France. 1 p</w:t>
+              <w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793436v1</w:t>
+                <w:t xml:space="preserve">hal-02738981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of intrinsic disorder involvement in potyvirus adaptation using PVY/Pepper pathosystem as model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural basis of the interaction between potyviral VPg and the plant resistance factor eIF4E : evidences for an a-helix induced folding upon association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne J. Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t>
+              <w:t xml:space="preserve">, Jan 2015, Aussois, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738981v1</w:t>
+                <w:t xml:space="preserve">hal-02793436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct impact of high temperature on Cabernet Sauvignon berries development and metabolism</w:t>
               </w:r>
@@ -4048,51 +4048,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain mapping of the interaction between potyvirus VPg and plant elF4E</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne J. Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4167,497 +4167,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An attempt to experimentally assess the contribution of intrinsic disorder to the virus adaptation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental data on the interactions between a viral pre-molten globule (VPg) and an eukaryotic translation initiation factor (eIF4E)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Longhi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Seminar on Intrinsically Disordered Proteins</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference on Intrinsically Disordered Proteins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Easton, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792931v1</w:t>
+                <w:t xml:space="preserve">hal-02800019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental data on the interactions between a viral pre-molten globule (VPg) and an eukaryotic translation initiation factor (eIF4E)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Michon</w:t>
+                <w:t xml:space="preserve">An attempt to experimentally assess the contribution of intrinsic disorder to the virus adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Longhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference on Intrinsically Disordered Proteins</w:t>
+              <w:t xml:space="preserve">Gordon Research Seminar on Intrinsically Disordered Proteins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Easton, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800019v1</w:t>
+                <w:t xml:space="preserve">hal-02792931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic disorder of viral proteins, mutational robustness and host adaptation using the potyviral VPg as a reporter</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Direct impact of high temperature on Cabernet Sauvignon berries development and metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lecourieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Lecourieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kappel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Rencontres de Virologie Végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Aussois, France. 2013</w:t>
+              <w:t xml:space="preserve">9. International Symposium on Grapevine Physiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, La Serena, Chile. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748825v1</w:t>
+                <w:t xml:space="preserve">hal-02804455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct impact of high temperature on Cabernet Sauvignon berries development and metabolism</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intrinsic disorder of viral proteins, mutational robustness and host adaptation using the potyviral VPg as a reporter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Charon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Symposium on Grapevine Physiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, La Serena, Chile. 2013</w:t>
+              <w:t xml:space="preserve">14. Rencontres de Virologie Végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Aussois, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804455v1</w:t>
+                <w:t xml:space="preserve">hal-02748825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4907,51 +4907,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E41B53A"/>
+    <w:nsid w:val="C02D7B29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5138,51 +5138,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jcharon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5602-6600" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191751073" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05522991v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Karapliafis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uri Neri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrida Olendraite" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Charon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoichi Sakaguchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64898/2026.02.05.703936" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267402v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Tahzima" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Diaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris de Jonghe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Massart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fviro.2025.1501616" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05466216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Petrone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Grigg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy William" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giri Rajahram" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.09.18.613759" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612201v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Forgia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chuin Chong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke S Hillary" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fviro.2024.1371958" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995480v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca French" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Le Lay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Muller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Holmes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veac032" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995486v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Susana Ortiz-Baez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H-O Pettersson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Hesson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veac090" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783597v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lafforgue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14091959" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995469v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Buchmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sadiq" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veac082" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995485v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Kahlke" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Larsson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaela Abbriano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Commault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00783-22" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995464v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Cobbin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Harvey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Mahar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2021.09.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995475v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shauna Murray" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veab070" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914077v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Walter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Barra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Tavert-Roudet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21165618" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995478v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rossetto Marcelino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wetherbee" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heroen Verbruggen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12101180" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628650v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihua Hu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Lachat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0211725" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995472v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Sebastian Eden" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Piera" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Rana" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008216" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623838v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Doublet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cer&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20071794" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995483v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Manteca" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Axel Innis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.8b00927" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614825v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Walter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Millot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie H&#233;brard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx249" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602655v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ouaked-Lecourieux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kappel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pillet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00053" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630928v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nicaise" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5mb00677e" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346821v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Egert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Lecourieux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcs121" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147646v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubrulle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szadkowski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608795v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793436v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738981v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804186v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecourieux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805666v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gomes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605586v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cerr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605266v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dialo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742045v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kappel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792038v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mangin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792931v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Longhi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800019v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748825v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804455v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02799013v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01456446v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BORD0373" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jcharon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5602-6600" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191751073" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05522991v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Karapliafis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uri Neri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrida Olendraite" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Charon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoichi Sakaguchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64898/2026.02.05.703936" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267402v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Tahzima" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Diaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris de Jonghe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Massart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fviro.2025.1501616" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05466216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Petrone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Grigg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy William" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giri Rajahram" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.09.18.613759" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612201v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Forgia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chuin Chong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke S Hillary" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fviro.2024.1371958" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995486v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Susana Ortiz-Baez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Holmes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H-O Pettersson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Hesson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veac090" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783597v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lafforgue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14091959" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995469v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Buchmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sadiq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veac082" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995485v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Kahlke" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Larsson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaela Abbriano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Commault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00783-22" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995480v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca French" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Le Lay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Muller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veac032" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995464v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Cobbin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Harvey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Mahar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2021.09.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995475v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shauna Murray" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veab070" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914077v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Walter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Barra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Tavert-Roudet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21165618" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995478v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rossetto Marcelino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wetherbee" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heroen Verbruggen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12101180" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628650v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihua Hu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Lachat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0211725" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995472v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Sebastian Eden" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Piera" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Rana" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008216" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623838v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Doublet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cer&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20071794" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614825v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Walter" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Millot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie H&#233;brard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx249" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995483v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Manteca" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Axel Innis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.8b00927" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602655v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ouaked-Lecourieux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kappel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pillet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00053" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630928v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nicaise" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5mb00677e" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346821v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Egert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Lecourieux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcs121" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147646v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubrulle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szadkowski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608795v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738981v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793436v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804186v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecourieux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805666v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gomes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605586v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cerr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605266v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dialo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742045v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kappel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792038v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mangin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800019v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Longhi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792931v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804455v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748825v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02799013v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01456446v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BORD0373" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>