--- v1 (2026-04-03)
+++ v2 (2026-05-03)
@@ -1338,261 +1338,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current challenges to virus discovery by meta-transcriptomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revealing RNA virus diversity and evolution in unicellular algae transcriptomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Charon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Cobbin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Erin Harvey</w:t>
+                <w:t xml:space="preserve">Shauna Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Holmes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jackie Mahar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coviro.2021.09.007⟩</w:t>
+              <w:t xml:space="preserve">Virus Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (2), pp.38-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ve/veab070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04995464v1</w:t>
+                <w:t xml:space="preserve">hal-04995475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing RNA virus diversity and evolution in unicellular algae transcriptomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Current challenges to virus discovery by meta-transcriptomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Cobbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Holmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shauna Murray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edward Holmes</w:t>
+                <w:t xml:space="preserve">Jackie Mahar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (2), pp.38-49. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51, pp.48-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ve/veab070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coviro.2021.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995475v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic Investigation of the Kinetic Mechanism Involved in the Association of Potyviral VPg with the Host Plant Translation Initiation Factor eIF4E</w:t>
               </w:r>
@@ -4907,51 +4907,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C02D7B29"/>
+    <w:nsid w:val="8EEB44B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5138,51 +5138,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jcharon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5602-6600" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191751073" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05522991v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Karapliafis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uri Neri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrida Olendraite" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Charon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoichi Sakaguchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64898/2026.02.05.703936" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267402v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Tahzima" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Diaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris de Jonghe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Massart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fviro.2025.1501616" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05466216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Petrone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Grigg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy William" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giri Rajahram" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.09.18.613759" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612201v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Forgia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chuin Chong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke S Hillary" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fviro.2024.1371958" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995486v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Susana Ortiz-Baez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Holmes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H-O Pettersson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Hesson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veac090" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783597v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lafforgue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14091959" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995469v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Buchmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sadiq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veac082" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995485v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Kahlke" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Larsson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaela Abbriano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Commault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00783-22" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995480v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca French" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Le Lay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Muller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veac032" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995464v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Cobbin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Harvey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Mahar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2021.09.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995475v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shauna Murray" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veab070" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914077v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Walter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Barra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Tavert-Roudet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21165618" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995478v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rossetto Marcelino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wetherbee" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heroen Verbruggen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12101180" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628650v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihua Hu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Lachat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0211725" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995472v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Sebastian Eden" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Piera" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Rana" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008216" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623838v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Doublet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cer&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20071794" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614825v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Walter" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Millot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie H&#233;brard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx249" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995483v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Manteca" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Axel Innis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.8b00927" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602655v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ouaked-Lecourieux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kappel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pillet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00053" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630928v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nicaise" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5mb00677e" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346821v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Egert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Lecourieux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcs121" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147646v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubrulle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szadkowski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608795v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738981v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793436v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804186v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecourieux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805666v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gomes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605586v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cerr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605266v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dialo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742045v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kappel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792038v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mangin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800019v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Longhi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792931v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804455v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748825v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02799013v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01456446v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BORD0373" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jcharon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5602-6600" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191751073" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05522991v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Karapliafis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uri Neri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrida Olendraite" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Charon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoichi Sakaguchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64898/2026.02.05.703936" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267402v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Tahzima" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Diaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris de Jonghe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Massart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fviro.2025.1501616" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05466216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Petrone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Grigg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy William" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giri Rajahram" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.09.18.613759" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612201v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Forgia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chuin Chong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke S Hillary" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fviro.2024.1371958" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995486v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Susana Ortiz-Baez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Holmes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H-O Pettersson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Hesson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veac090" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783597v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lafforgue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14091959" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995469v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Buchmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sadiq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veac082" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995485v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Kahlke" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Larsson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaela Abbriano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Commault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00783-22" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995480v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca French" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Le Lay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Muller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veac032" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995475v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shauna Murray" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veab070" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995464v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Cobbin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Harvey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Mahar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2021.09.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914077v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Walter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Barra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Tavert-Roudet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21165618" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995478v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rossetto Marcelino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wetherbee" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heroen Verbruggen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12101180" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628650v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihua Hu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Lachat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0211725" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995472v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Sebastian Eden" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Piera" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Rana" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008216" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623838v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Doublet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cer&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20071794" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614825v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Walter" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Millot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie H&#233;brard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx249" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995483v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Manteca" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Axel Innis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.8b00927" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602655v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ouaked-Lecourieux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kappel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pillet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00053" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630928v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nicaise" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5mb00677e" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346821v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Egert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Lecourieux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcs121" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147646v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubrulle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szadkowski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608795v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738981v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793436v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804186v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecourieux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805666v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gomes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605586v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cerr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605266v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dialo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742045v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kappel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792038v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mangin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800019v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Longhi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792931v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804455v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748825v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02799013v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01456446v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BORD0373" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>