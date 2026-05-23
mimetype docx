--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2234,265 +2234,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First experimental assessment of protein intrinsic disorder involvement in an RNA virus natural adaptive process.</w:t>
+                <w:t xml:space="preserve">Using the Bacterial Ribosome as a Discovery Platform for Peptide-Based Antibiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne J. Walter</w:t>
+                <w:t xml:space="preserve">Aitor Manteca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Millot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Axel Innis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msx249⟩</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58 (2), pp.75-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biochem.8b00927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01614825v1</w:t>
+                <w:t xml:space="preserve">hal-04995483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the Bacterial Ribosome as a Discovery Platform for Peptide-Based Antibiotics</w:t>
+                <w:t xml:space="preserve">First experimental assessment of protein intrinsic disorder involvement in an RNA virus natural adaptive process.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne J. Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aitor Manteca</w:t>
+                <w:t xml:space="preserve">Pauline Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Axel Innis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eugénie Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 58 (2), pp.75-84. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (1), pp.38-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.biochem.8b00927⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msx249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995483v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissecting the biochemical and transcriptomic effects of a locally applied heat treatment on developing Cabernet Sauvignon grape berries</w:t>
               </w:r>
@@ -3158,90 +3158,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of intrinsic disorder involvement in potyvirus adaptation using PVY/Pepper pathosystem as model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne J. Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t>
@@ -3270,51 +3270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural basis of the interaction between potyviral VPg and the plant resistance factor eIF4E : evidences for an a-helix induced folding upon association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne J. Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4048,51 +4048,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain mapping of the interaction between potyvirus VPg and plant elF4E</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne J. Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4212,51 +4212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Longhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4324,51 +4324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Longhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4907,51 +4907,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8EEB44B6"/>
+    <w:nsid w:val="29FD0641"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5138,51 +5138,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jcharon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5602-6600" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191751073" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05522991v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Karapliafis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uri Neri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrida Olendraite" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Charon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoichi Sakaguchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64898/2026.02.05.703936" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267402v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Tahzima" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Diaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris de Jonghe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Massart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fviro.2025.1501616" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05466216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Petrone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Grigg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy William" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giri Rajahram" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.09.18.613759" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612201v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Forgia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chuin Chong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke S Hillary" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fviro.2024.1371958" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995486v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Susana Ortiz-Baez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Holmes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H-O Pettersson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Hesson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veac090" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783597v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lafforgue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14091959" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995469v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Buchmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sadiq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veac082" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995485v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Kahlke" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Larsson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaela Abbriano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Commault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00783-22" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995480v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca French" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Le Lay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Muller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veac032" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995475v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shauna Murray" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veab070" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995464v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Cobbin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Harvey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Mahar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2021.09.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914077v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Walter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Barra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Tavert-Roudet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21165618" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995478v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rossetto Marcelino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wetherbee" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heroen Verbruggen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12101180" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628650v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihua Hu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Lachat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0211725" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995472v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Sebastian Eden" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Piera" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Rana" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008216" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623838v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Doublet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cer&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20071794" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614825v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Walter" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Millot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie H&#233;brard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx249" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995483v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Manteca" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Axel Innis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.8b00927" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602655v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ouaked-Lecourieux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kappel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pillet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00053" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630928v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nicaise" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5mb00677e" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346821v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Egert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Lecourieux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcs121" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147646v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubrulle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szadkowski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608795v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738981v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793436v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804186v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecourieux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805666v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gomes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605586v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cerr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605266v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dialo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742045v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kappel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792038v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mangin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800019v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Longhi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792931v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804455v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748825v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02799013v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01456446v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BORD0373" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jcharon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5602-6600" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191751073" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05522991v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Karapliafis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uri Neri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrida Olendraite" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Charon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoichi Sakaguchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64898/2026.02.05.703936" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267402v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Tahzima" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Diaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris de Jonghe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Massart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fviro.2025.1501616" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05466216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Petrone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Grigg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy William" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giri Rajahram" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.09.18.613759" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612201v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Forgia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chuin Chong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke S Hillary" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fviro.2024.1371958" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995486v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Susana Ortiz-Baez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Holmes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H-O Pettersson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Hesson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veac090" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783597v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lafforgue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14091959" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995469v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Buchmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sadiq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veac082" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995485v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Kahlke" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Larsson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaela Abbriano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Commault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00783-22" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995480v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca French" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Le Lay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Muller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veac032" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995475v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shauna Murray" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veab070" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995464v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Cobbin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Harvey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Mahar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2021.09.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914077v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Walter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Barra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Tavert-Roudet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21165618" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995478v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rossetto Marcelino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wetherbee" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heroen Verbruggen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12101180" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628650v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihua Hu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Lachat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0211725" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995472v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Sebastian Eden" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Piera" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Rana" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008216" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623838v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Doublet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cer&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20071794" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995483v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Manteca" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Axel Innis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.8b00927" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614825v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Walter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Millot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie H&#233;brard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx249" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602655v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ouaked-Lecourieux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kappel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pillet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00053" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630928v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nicaise" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5mb00677e" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346821v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Egert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Lecourieux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcs121" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147646v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubrulle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szadkowski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608795v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738981v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793436v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804186v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecourieux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805666v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gomes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605586v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cerr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605266v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dialo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742045v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kappel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792038v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mangin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800019v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Longhi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792931v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804455v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748825v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02799013v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01456446v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BORD0373" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>