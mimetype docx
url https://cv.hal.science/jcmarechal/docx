--- v1 (2026-04-18)
+++ v2 (2026-05-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.51851851852px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Christophe Maréchal </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Jean-Christophe MARECHAL - Hydrogéologue expérimenté</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jcmarechal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8179-1294</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">185416462</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-4931-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (109)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-change-induced seismicity: The recent onset of seasonal microseismicity at the Grandes Jorasses, Mont Blanc Massif, France/Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Kraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helmstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Diehl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 666, pp.119372. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rando hydrogéologique: un autre moyen de rendre visibles les eaux souterraines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terre &amp; sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.60-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hysteresis of submarine karst springs reveals tipping points in flow reversal and saline intrusion phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (1), pp.697. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-025-02522-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux résultats sur le phénomène d'intermittence à la source de Fontestorbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Ravaiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.45 - 56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement hydrodynamique et relations entre les principaux systèmes karstiques du plateau de Sault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Noyere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Indian ungauged small reservoirs volume from remote sensing: Feasibility, bias and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Peña Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (12), pp.e0000260. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pwat.0000260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l'organisation des écoulements karstiques du plateau de Sault par une approche multi-traceurs géochimiques et isotopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Grandemange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 83 1-2024, pp.21-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XLKarst, an Excel tool for time series analysis, spring recession curve analysis and classification of karst aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (8), pp.2401-2415. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-023-02710-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Aquifères Karstiques du plateau de Sault : Enjeux et questions scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82 2-2023, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation géologique et géophysique 3D du plateau de sault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82 2-2023, pp.19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset on onshore groundwaters and offshore submarine spring of a Mediterranean karst aquifer during flow reversal and saltwater intrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, pp.109557. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206800v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation Hydrogéologique d'un modèle géologique 3D : application aux karsts du plateau de Sault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82 2-2023, pp.31-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accroissement du risque d’intrusion saline dans les aquifères karstiques côtiers : exemple du système de Thau (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 219, pp.87-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing natural recharge using the water-table fluctuation method: where to site an observation well</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perrochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.1991-1995. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-023-02707-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term monitoring of rainwater harvesting tanks: is multi‐years management possible in crystalline South Indian aquifers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Villesseche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (12), pp.e14759. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical solutions for analysing pumping tests near an infinite vertical and anisotropic fault zone based upon unconventional application of well-image theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 160, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2021.104107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating downscaling methods of GRACE (Gravity Recovery and Climate Experiment) data: a case study over a fractured crystalline aquifer in southern India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhilash Paswan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (15), pp.4169-4186. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-26-4169-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Reef-Flat Plate on the Hydrogeology of an Atoll Island: Example of Rangiroa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Corbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (17), pp.2695. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14172695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat Tracing in a Fractured Aquifer with Injection of Hot and Cold Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dassargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Goderniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groundwater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (2), pp.192-209. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gwat.13138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Multiscale TROPIcal CatchmentS critical zone observatory M-TROPICS dataset III : hydro-geochemical monitoring of the Mule Hole catchment, south India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Riotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bedimo Bedimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (5), e14196 [8 p.]. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial recharge of aquifers and pumping: transient analytical solutions for hydraulic head and impact on streamflow rate based on the spatial superposition method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (3), pp.1009-1026. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-020-02294-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Multiscale TROPIcal CatchmentS critical zone observatory M‐TROPICS dataset I: The Nyong River Basin, Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette Ateba Bessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐pierre Bedimo Bedimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐loup Boeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (5), </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving our ability to model crystalline aquifers using field data combined with a regionalized approach for estimating the hydraulic conductivity field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 601, pp.126652. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.126652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services écosystémiques et solutions fondées sur la nature : quelle place pour les eaux souterraines et pour les hydrogéologues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hérivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global karst springs hydrograph dataset for research and management of the world’s fastest-flowing groundwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunde Olarinoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Gleeson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Seeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouhollah Adinehvand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), 9 p. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-019-0346-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02524019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Economic Feasibility of Managed Aquifer Recharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Bouzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Rinaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desprats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (3), pp.680. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12030680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis de la gestion quantitative de l'eau souterraine en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dörfliger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'information des géologues du Bassin de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A drop does not fall in a straight line: a rationale for the width of stalagmites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 475 (2231), pp.20190556. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspa.2019.0556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Links between karst hydrogeological properties and statistical characteristics of spring discharge time series: a theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Dufoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78 (14), pp.400. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12665-019-8411-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approximation of Inner Boundary Conditions for Wells Intersecting Highly Conductive Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Giese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Liedl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groundwater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gwat.12947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic analytical solution for modelling pumping tests in wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lachassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 559, pp.89 - 99. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H+, un réseau National de sites hydrogéologiques pour la caractérisation, la quantification et la modélisation des transferts d'eau, d'éléments et d'énergie dans les aquifères souterrains hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Porel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 195, pp.22-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01712552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Observatory of Groundwater in Crystalline Rock Aquifers Exposed to a Changing Environment: Hyderabad, India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNO KARST: A French Network of Observatories for the Multidisciplinary Study of Critical Zone Processes in Karst Watersheds and Aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REY-Th-U Dynamics in the Critical Zone: Combined Influence of Reactive Bedrock Accessory Minerals, Authigenic Phases, and Hydrological Sorting (Mule Hole Watershed, South India)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Riotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrema Battacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Violette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscia Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (5), pp.1611-1635. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GC007453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent and Laminar Flow in Karst Conduits Under Unsteady Flow Conditions: Interpretation of Pumping Tests by Discrete Conduit‐Continuum Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Giese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (3), pp.1918-1933. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017WR020658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatim Hankard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01944414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the flow dimension concept for numerical drawdown data analyses in mixed-flow karst systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Giese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Liedl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (3), pp.799 - 811. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-016-1523-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Irrigated Crops from Sentinel-1 and Sentinel-2 Data to Estimate Seasonal Groundwater Use in South India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexis Herrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (11), </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9111119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respective roles of the weathering profile and the tectonic fractures in the structure and functioning of crystalline thermo-mineral carbo-gaseous aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lachassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Couëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.02.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REY-Th-U Solute Dynamics in the Critical Zone: Combined Influence of Chemical Weathering, Atmospheric Deposit Leaching, and Vegetation Cycling (Mule Hole Watershed, South India)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Riotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrema Battacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Violette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (12), pp.4409 - 4425. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017GC007158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyderabad, un observatoire des eaux souterraines face au changement global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeel Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for regionalizing 3-D effective porosity at watershed scale in crystalline aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.2277 - 2295. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.11187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights about transport mechanisms and fracture flow channeling from multi-scale observations of tracer dispersion in shallow fractured crystalline rock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 206, pp.18-33. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconhyd.2017.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01590198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPERE, a multiple-method Microsoft Excel application for estimating aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groundwater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (2), </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gwat.12390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of recharge dynamics and flow paths in a fractured crystalline aquifer in semi-arid India using borehole logs: implications for managed aquifer recharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (1), pp.35 - 57. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-015-1323-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’impact du changement global sur la ressource en eau souterraine du système karstique du Lez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 187, 114 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning the impact and sustainability of percolation tanks as aquifer recharge structures in semi-arid crystalline context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Villeseche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Viossanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73 (12), pp.7711 - 7721. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12665-014-3229-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the impact of climate and anthropic pressures on karst aquifers using wavelet analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 523, pp.610-623. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the vertical evolution of hydrodynamic parameters in weathered and fractured south Indian crystalline-rock aquifers: insights from a study on an instrumented site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (4), pp.757-773. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-014-1226-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01119049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and hydrogeochemical functioning of a sparkling natural mineral water system from a multidisciplinary approach: a case study from southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lachassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (1), pp.47-68. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-013-1073-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of forest fire ash and plant litter decay on stream dissolved composition in a sub-humid tropical watershed (Mule Hole, Southern India)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Audry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Akerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Riotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscia Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 372, pp.144-161. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected impacts of climate change on farmers' extraction of groundwater from crystalline aquifers in South India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.3697. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep03697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater sources and geochemical processes in a crystalline fault aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 519, part D, pp.3110-3128. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.10.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01096321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Solution for Modeling Discharge into a Tunnel Drilled in a Heterogeneous Unconfined Aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Aunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perrochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groundwater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (4), pp.597-605. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gwat.12087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-distributed lumped model of a karst system under active management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dörfliger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 509, pp.215-230. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of water abstraction from a karst conduit with numerical discrete-continuum models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Giese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Liedl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (1), pp.227-241. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-18-227-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical solutions for analysing pumping tests in a sub-vertical and anisotropic fault zone draining shallow aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Aunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 509, pp.115-131. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00942800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation impact on stream chemical fluxes: Mule Hole watershed (South India)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Riotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Audry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bedimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 145, pp.116-138. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2014.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Quality Evolution During Managed Aquifer Recharge (MAR) in Indian Crystalline Basement Aquifers: Reactive Transport Modeling in the Critical Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pettenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.82 - 87. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeps.2014.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of surface and groundwater balance approaches in the evaluation of managed aquifer recharge structures: Case of a percolation tank in a crystalline aquifer in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baïsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Villeseche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 519, pp.1620-1633. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood part I : Karst contribution to Lez floods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Borrell Estupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Kong a Siou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Johannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62, pp.41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRUES, PARTIE II : Genèse, propagation et prévision des crues à Montpellier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Borell-Estupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Malaterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jay-Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62, pp.49-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de nouveaux traçages et forages à la connaissance hydrogéologique de l’aquifère karstique du Lez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Léonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dörfliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62, pp.7-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hydrosystème du Lez : une gestion active pour un karst à enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dörfliger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation hydrochimique et qualité des eaux de l'aquifère karstique du Lez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation hydrochimique et qualité des eaux de l'aquifère karstique du Lez.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62, pp.23-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst flash-flood forecasting in the city of Nîmes (southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 164, pp.26-35. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2013.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la vulnérabilité intrinsèque de l’aquifère du Lez et évolution de l’occupation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dörfliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Vion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62, pp.15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’impact du changement climatique sur la ressource en eau souterraine du système karstique du Lez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62, pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crues, partie I : Rôle du karst dans les crues du fleuve Lez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Borrell Estupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Kong-A-Siou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Johannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62, pp.41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elemental weathering fluxes and saprolite production rate in a Central African lateritic terrain (Nsimi, South Cameroon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Riotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Boeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bedimo Bedimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 99, pp.243-270. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2012.09.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upscaling and regionalizing hydraulic conductivity and effective porosity at watershed scale in deeply weathered crystalline aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Salem Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 416-417, pp.83-97. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.11.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00672808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tunnels alpins : observatoires de l'hydrogéologie des grands massifs montagneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, pp.44-50. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2012007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing water availability in a semi-arid watershed of southern India using a semi-distributed model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Massuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 460, pp.143-155. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological processes of a rainforest headwater swamp from natural chemical tracing in Nsimi watershed, Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Riotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bedimo Bedimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Boeglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (14), pp.2246-2260. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la courbe diagnostique aux essais de pompage en milieu karstique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dörfliger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57, pp.33-36. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/karst.2011.2692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep groundwater flow as the main pathway for chemical outputs in a small headwater watershed (Mule Hole, South India)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Riotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lagane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (S), pp.S94-S96. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressources en eau souterraine en contexte volcanique insulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lachassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14, pp.42-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-traçage de la Fontaine de Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Jouanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 56, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des ressources en eau de la Martinique : calcul spatialisé de la pluie efficace et validation à l'échelle du bassin versant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vittecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lachassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (4), pp.361-373. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/045098ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the chemical weathering fluxes at the watershed scale in the Tropics (Mule Hole, South India): Relative contribution of the smectite/kaolinite assemblage versus primary minerals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Violette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Godderis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Riotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscia Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 277, p. 42-60. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2010.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editor's message: The sunk cost fallacy of deep drilling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (2), pp.287-289. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-009-0515-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating aquifer thickness using multiple pumping tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Vouillamoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Mohan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (8), pp.1787-1796. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-010-0664-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and preservation of pedogenic carbonates in South India, links with paleo-monsoon and pedological conditions: Clues from Sr isotopes, U-Th series and REEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Violette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Riotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74 (24), pp.7059-7085. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2010.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water balance modelling in a tropical watershed under deciduous forest (Mule Hole, India): Regolith matric storage buffers the groundwater recharge process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R.R. Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Mohan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muddu Sekhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 380 (3-4), pp.460-472. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSE HYDROGEOLOGIQUE DE LA CONTRIBUTION DE L'EAU SOUTERRAINE A LA CRUE ECLAIR DES 6 ET 8 SEPTEMBRE 2005 A NIMES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dörfliger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.88-93. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2009019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect and direct recharges in a tropical forested watershed: Mule Hole, India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rrv Murari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Riotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Vouillamoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Mohan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 364 (3-4), pp.272-284. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeological model of a high energy geothermal field (Bouillante area, Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lachassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (7), pp.1589-1606. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-009-0486-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst flash flood in a Mediterranean karst, the case of Fontaine de Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dörfliger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 99 (3), pp.138-146. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2007.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of pumping tests in a mixed flow karst system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dörfliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lachassagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, pp.W05401. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007WR006288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing a piezometric network in the estimation of the groundwater budget: a case study from a crystalline-rock watershed in southern India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal K. Zaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeel Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (6), pp.1131-1145. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-007-0167-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined estimation of specific yield and natural recharge in a semi-arid groundwater basin with irrigated agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeel Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galeazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal K. Zaidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 329 (1-2), pp.281-293. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2006.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized 3-D geological and hydrogeological conceptual model of granite aquifers controlled by single or multiphase weathering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lachassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.S. Krishnamurthy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 330 (1-2), pp.260-284. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2006.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threatened groundwater resources in rural India : an example of monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeel Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Engerrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galeazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Touchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Water, Environment and Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (2), pp.15-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of hydraulic tests at different scales to characterize fracture network properties in the weathered-fractured layer of a hard rock aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Subrahmanyam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40, pp.W11508. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004WR003137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical anisotropy of hydraulic conductivity in the fissured layer of hard-rock aquifers due to the geological structure of weathering profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lachassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Subrahmanyam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Geological Society of India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 63 (5), pp.545-550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of 3 H and 18 O tracers to characterize water inflows in Alpine tunnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Etcheverry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (3), pp.339-351. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0883-2927(02)00101-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical anisotropy of hydraulic conductivity in fissured layer of hard-rock aquifers due to the geological structure of weathering profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lachassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Subrahmanyam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Touchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 335 (5), pp.451-460. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s1631-0713(03)00082-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458977v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New analytical solution for the study of hydraulic interaction between Alpine tunnels and groundwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perrochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 174 (5), pp.441-448. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/174.5.441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle solution analytique pour l'étude de l'interaction hydraulique entre les tunnels alpins et les eaux souterraines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perrochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 174 (5), pp.441-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of 3H and delta18O tracers to characterize water inflows in Alpine tunnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etcheverry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (3), pp.339-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific Methods for the Evaluation of Hydraulic Properties in Fractured Hard-rock Aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Subrahmanyam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Torri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 85 (4), pp.511-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment of earth tides effect on water level fluctuations in an unconfined hard rock aquifer using spectral analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mp Sarma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeel Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lachassagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 83 (1), pp.101-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical relation between water flow rate in a vertical fracture and rock temperature in the surrounding massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perrochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 194, pp.213-219. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(01)00551-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massif du Mont-Blanc : identification d'une structure hydrogéologique majeure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 6, pp.78-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between temperature and intensity of groundwater circulation in Alpine massifs as a tool for predicting water inflows in underground works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12 (3), pp.515-528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term simulations of thermal and hydraulic characteristics in a mountain massif : the Mont-Blanc case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perrochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 7 (4), pp.341-354. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100400050207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre température et intensité des circulations d'eau souterraine dans les massifs alpins : outil de prévision des venues d'eau dans les tunnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12 (3), pp.515-528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst springs, groundwater dependent ecosystems and global changes: a few examples from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLTER Science Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater-dependant thermal refuges in rivers: monitoring and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Calderari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jeanpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAR’s strategy back in France following the latest consecutive droughts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pettenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and classification of karstic groundwater resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Eurokarst Conference (EUROKARST 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of Karst Submarine Springs: Tipping Points in Flow Reversal and Saline Intrusion Phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAH 2024 World Groundwater Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAH, Sep 2024, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécheresse des nappes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Weather and Climate Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Météo et Climat, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater nature-based solutions to enhance watershed resilience to global changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hérivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Coent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Conference on Land Use Change and Water Systems Interdisciplinary approaches connecting Social and Natural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRGM, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accroissement du risque d'intrusion saline dans les aquifères karstiques côtiers : exemple du système de Thau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association des Hydrogéologues des Services Publics 2023 :La gestion des eaux souterraines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire du système karstique de Thau : observation, compréhension et modélisation de l’inversac de la source sous-marine de la Vise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Réunion des Sciences de la Terre - RST 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeological response and classification of karst aquifers from the analysis of Rainfall-Discharge-Electrical conductivity relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Puget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the origin of flood water in a urban karst spring using a high-frequency physico-chemical monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congrès international de Spéléologie de l’UIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://uis2021.speleos.fr/, Jul 2022, Savoie-Mont-Blanc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow reversal and saltwater intrusion at the submarine spring of a Mediterranean karst aquifer: explanation and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saltwater intrusion and flow reversal at the submarine spring of a Mediterranean karst aquifer: observation, interpretation and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of new indicators for the characterization and classification of karst aquifers using discharge time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical groundwater modelling SMART-CONTROL web-based tool applied on MAR system of Bas-Gapeau Alluvial Aquifer (Hyères les Palmiers, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Confernce - Groundwater, key to the sustainable development goals - IAH-UNESCO-CFH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Thau hydrosystem under surveillance: an observatory to prevent seawater intrusion in the submarine Vise spring (Balaruc-les-Bains, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Séranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAH Brussels 2021 Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A drop does not fall in a straight line: a rationale for the width of stalagmites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTAM 2020+1 - 25th International Congress of Theoretical and Applied Mechanics - Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Milan - Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saltwater intrusion and flow reversal at the submarine spring of a Mediterranean karst aquifer : explanation and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAH Brussels 2021 Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Resolution Mapping of Rainwater Harvesting System Capacity from Satellite Derived Products in South India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bruxelles, Belgium. pp.7011-7014, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385180v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing economy into potentiality mapping of mar scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Bouzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desprats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Managed Aquifer Recharge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing economy into suitability mapping of MAR scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Bouzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desprats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Managed Aquifer Recharge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold water injections as innovative smart tracer technique in hot fractured aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajid Uddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Goderniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dassargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IAH Congress Malaga - IAH 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the global change impacts on the Lez karst aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des changements globaux sur l’alimentation en eau potable de Montpellier Méditerranée Métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">97ème Congrès de l'ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial recharge in heterogeneous aquifers: impact of bedrock interface geometry on recharge dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Water Resources - CMWR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fontestorbes intermittent karst spring : New results deduced from high frequency monitoring in the karst drainage system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Ravaiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Besancon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottled Water's Hydrogeochemical characteristics and Health Promotion Effect in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Jeju World Water Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D geological & geophysical modelling of Plateau de Sault (Eastern Pyrenees) for good water management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and Hydrological Meaning of the Spectral Information from Hydrodynamic Signals at Karst Springs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dufoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Marechal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of groundwater observatories to the monitoring of some key hydrodynamic and geochemical processes in the critical zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ILTER &amp; LTER-France joint conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water inflows into a deep tunnel through the Reunion volcano: observation and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Aunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrochet Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lanini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th IAH 2017 congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst groundwater resources assessment by application of the KARSYS approach - Plateau de Sault (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Jeannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Neuchatel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergetic use of Sentinel-1 and 2 to improve agro-hydrological modeling Preliminary results on Rice paddy detection in South-India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al-Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency, May 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Can We Learn About Karst Aquifer Heterogeneity From Pumping Tests ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements and characterization of hydraulic conductivity of the peridotites of New Caledonia: the case of Massif du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jeanpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lambert Join</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43e IAH congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Vertical Geological Structure and Water Table Depletion on Indian Crystalline Aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Guiheneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEG XII Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Torino, Italy. pp.583-587, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09054-2_117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie et résultats d’application de la tomographie électrique de résistivité par courant continu pour l’exploration hydrogéologique des aquifères discontinus en domaine de socle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Baltassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Béon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquifères de socle : Le point sur les concepts et les applications opérationnelles : 20ème journées du CFH et de l'AIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Français d'Hydrogéologie ; Association Internationale des Hydrogéologues, Jun 2015, La Roche sur Yon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthodologie pour régionaliser la perméabilité d’un aquifère fracturé à partir de cartes piézométriques détaillées : exemple d’un aquifère péridotitique en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lambert Join</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jeanpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtièmes journées techniques du Comité Français d’Hydrogéologie de l’Association Internationale des Hydrogéologues "Aquifères de socle : le point sur les concepts et les applications opérationnelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, La roche sur Yon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managed aquifer recharge in weathered crystalline basement aquifers in India: Monitoring of the effect of tank infiltration on water quality over several monsoon events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assemble 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater sources and geochemical processes in a crystalline fault aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater flows in weathered crystalline rocks: impact of piezometric variations and depth-dependent fracture connectivity on groundwater resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How both reactive bedrock accessory minerals and vegetation affect the behaviour of REE, U and Th during silicate weathering : Mule Hole watershed, South India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Riotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrema Battacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Violette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sacramento, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed hydraulic model of weathered-fractured hard rock aquifer: implications for groundwater flow at watershed scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-2612</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00853351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tunnel du Mont-Blanc : exemple d'observatoire alpin des eaux souterraines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau en montagne, mieux observer pour mieux prévoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-economic assessement of farmers' vulnerability as water users subject to global change stressors in the hard rock area of southern India. The SHIVA ANR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aulong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 International Conference on Integrative Landscape Modelling (LANDMOD 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of forest fire ashes to weathering fluxes in the Moole Hole experimental watershed (South India)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Akerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Audry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Riotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Muddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are the data from the OZCAR RI critical zone observatories used by local stakeholders?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Longuevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. OZCAR TERENO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels usages des données des observatoires de la zone critique (IR OZCAR) pour répondre aux enjeux des territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Longuevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque du Réseau des Zones Ateliers du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Sainte-Menehould, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de l’inversion du fonctionnement de la source sous-marine de la Vise du 28 novembre 2020 : apports de la plateforme expérimentale DEM’EAUX Thau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Séranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart framework for real-time monitoring and control of subsurface processes in managed aquifer recharge applications: project outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Glass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Sprenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakrabarti Ronjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Managed Aquifer Recharge - ISMAR10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Madrid, Spain. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La source Intermittente de Fontestorbes: Nouvelles observations au Puits P1 des Mijanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Ravaiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National Fédération Française de Spéléologie 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, La Ciotat, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recharge heterogeneity at the catchment scale in fractured crystalline rock aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Shakeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union 2018, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington, United States. , pp.H23J-2036, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01927866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural recharge heterogeneity at the catchment scale, in fractured crystalline rock aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mizan A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the saprolite/bedrock interface geometry on artificial recharge dynamics in crystalline rock aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-15392, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01768334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial recharge in fractured crystalline aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Water Resources XXII (CMWR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Saint-Malo, France. 2018, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.13836.77443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01987378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sub-horizontal discontinuities and vertical heterogeneities on recharge processes in a weathered crystalline aquifer in southern India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-11738, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01534119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delineation of groundwater potential zones using non-invasive techniques to improve conceptual modelling of recharge in a non-instrumented weathered crystalline aquifer in South India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Chandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IAH Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01463130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of climate change impacts on the recharge of two karst systems computing different modelling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Zerouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Common Future under Climate Change (CFCC) Conference : International scientific conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-method recharge estimation tool applied to four contrasted karstic systems (France): a simple and robust approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Zerouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Società Geologica Italiana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUA2015, 42nd IAH International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy. , 39 (Suppl. n. 1), pp.293, 2016, RENDICONTI Online DELLA SOCIETÁ GEOLOGICA ITALIANA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the role of heterogeneous advection and diffusion on transport in weathered and fractured granite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, United States. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01113650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmers' vulnerability assessment to global changes in South India. Preliminary results in Gajwel small watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aulong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR annual seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Orléans, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pour l'analyse et le suivi des circulations d'eau souterraine en milieu minier. Guide méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lambert Join</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bouichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jeanpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Genthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRT Nickel et son environnement. 71 p., 2017, Programme Hyperk. [Tome Nickel et Environnement], </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34928/wkvj-0h64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02153084v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can NBS address the challenges of an urbanized Mediterranean catchment? The Lez case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Coent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hérivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">López-Gunn, Elena; Van der Keur, Peter; Van Cauwenbergh, Nora; Le Coent, Philippe; Giordano, Raffaele. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greening water risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.269-296, 2023, Water security in a new world, </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-25308-9_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater in France: resources, use and management issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Rouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Groundwater Management: A Comparative Analysis of French and Australian Policies and Implications to Other Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-45, 2020, </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-32766-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 2.2 : Impact of the forest on the hydrological cycle and chemical balance in tropical humid watershed (Mule Hole, India)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Riotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sekhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Lachassagne; Michel Lafforgue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest and the Water Cycle: Quantity, Quality, Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.72-100, 2016, 978-1-4438-8825-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the drainage discharge and assessing the impacts of tunnels drilled in Hard Rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lachassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bienfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology for Society and Territory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Springer International Publishing, pp.595-599, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the Water Inflows Discharge and Assessing the Impacts of Tunnels Drilled in Hard Rocks: The A89 (France) Motorway Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lachassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bienfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lacquement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Lamotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology for Society and Territory - Volume 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.595-599, 2015, </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09054-2_119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic Plots Applied to Well-Tests in Karst Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dörfliger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2Karst Research in Limestone Hydrogeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.127-137, 2014, 978-3-319-06138-2. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06139-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting and mitigation of flooding in a Mediterranean karstic watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Borrell-Estupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Borrell Estupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology in a changing world : environmental and human dimensions : proceedings of FRIEND-Water 2014, Montpellier, France, October 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 363, , pp.288--294, 2014, IAHS publication, 978-1-907161-41-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managed aquifer recharge in crystalline rocks: a review from South India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An observatory of groundwater in crystalline rock aquifers exposed to a changing environment - Hyderabad (India)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des changements globaux sur l'alimentation en eau potable de Montpellier Méditerranée Métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des services dépendants des aquifères dans les démarches d’évaluation des services écosystémiques - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hérivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pour l'analyse et le suivi des circulations d'eau souterraine en milieu minier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre M. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bouichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Genthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jeanpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Guide méthodologique 2018, CNRT "Nickel et son environnement". 2017, 71 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01934385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogéologie des péridotites karstifiées de Nouvelle-Calédonie. Rapport scientifique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lambert Join</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jeanpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Genthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bouichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme Hyperk. Tome Nickel et Environnement, CNRT Nickel et son environnement. 2017, 57 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01934374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez -Caractérisation hydrochimique, qualité, vulnérabilité de l'hydrosystème et de l'écosystème souterrain associé - Rapport final.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] BRGM/RP-61013-FR, BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez - Synthèse des résultats et recommandations - Rapport final L5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Borell-Estupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez -Résultats complémentaires apportés par les forages et les traçages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Léonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Dausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] BRGM/RP-61612-FR, BRGM (Bureau de recherches géologiques et minières). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez-Simulations numériques de différents scénarios de changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Borrell-Estupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] BRGM/RP-61050-FR, BRGM (Bureau de recherches géologiques et minières). 2012, pp.235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez -Simulations numériques de différents scénarios de changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Borell Estupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez -Modèles numériques de fonctionnement de l'hydrosystème - Rapport final L4.1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Borell-Estupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Coustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez -Synthèse des connaissances récentes et passées - Rapport final.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dörfliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières); Hydrosciences Montpellier; G-eau; Agence de l'eau Rhône-Méditerranée-Corse; Montpe. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement hydrogéologique du système karstique de la Fontaine de Nîmes en crue. Rapport final.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desprats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Izac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières). 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activités 2005 du prjet NÎMES - &amp;quot;Aléas inondation&amp;quot; liés à la contribution des eaux souterraines karstiques et &amp;quot;alerte&amp;quot; sur le bassin d'alimentation de la ville de Nîmes&amp;quot;. - Rapport final.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dörfliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières). 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activités 2004 du projet NÎMES - &amp;quot;Aléas &amp;quot;inondation&amp;quot; liés à la contribution des eaux souterraines karstiques et &amp;quot;Alerte&amp;quot; sur le bassin d'alimentation de la ville de Nîmes - Rapport final.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dörfliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] BRGM/RP-53953-FR, BRGM (Bureau de recherches géologiques et minières). 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle conceptuel de la structure et du fonctionnement du système karstique de la Fontaine de Nimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dörfliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Strat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Brgm. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des connaissances géologiques et hydrogéologiques sur le bassin d'alimentation de la Fontaine de Nîmes - Rapport final.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] BRGM/RP-53422-FR, Bureau de recherches géologiques et minières (BRGM). 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures complémentaires (module 2 du projet) sur le bassin d'alimentation de la Fontaine de Nîmes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dörfliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] BRGM/RP-53421-FR, BRGM (Bureau de recherches géologiques et minières). 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les circulations d'eau dans les massifs cristallins alpins et leurs relations avec les ouvrages souterrains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Ecole Polytechnique Fédérale de Lausanne (EPFL), 1998. Français. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00454009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquifères fracturés et karstiques : de l’observation à la modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interfaces continentales, environnement. Université Montpellier; GAIA (Montpellier ; École Doctorale ; 2015), 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04597224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId568"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.51851851852px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Christophe Maréchal </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Jean-Christophe MARECHAL - Hydrogéologue expérimenté</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jcmarechal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8179-1294</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">185416462</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=e8xqB48AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-4931-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (109)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-change-induced seismicity: The recent onset of seasonal microseismicity at the Grandes Jorasses, Mont Blanc Massif, France/Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Kraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helmstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Diehl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 666, pp.119372. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rando hydrogéologique: un autre moyen de rendre visibles les eaux souterraines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terre &amp; sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.60-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hysteresis of submarine karst springs reveals tipping points in flow reversal and saline intrusion phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (1), pp.697. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-025-02522-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l'organisation des écoulements karstiques du plateau de Sault par une approche multi-traceurs géochimiques et isotopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Grandemange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 83 1-2024, pp.21-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux résultats sur le phénomène d'intermittence à la source de Fontestorbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Ravaiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.45 - 56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement hydrodynamique et relations entre les principaux systèmes karstiques du plateau de Sault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Noyere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Indian ungauged small reservoirs volume from remote sensing: Feasibility, bias and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Peña Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (12), pp.e0000260. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pwat.0000260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing natural recharge using the water-table fluctuation method: where to site an observation well</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perrochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.1991-1995. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-023-02707-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XLKarst, an Excel tool for time series analysis, spring recession curve analysis and classification of karst aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (8), pp.2401-2415. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-023-02710-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Aquifères Karstiques du plateau de Sault : Enjeux et questions scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82 2-2023, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation géologique et géophysique 3D du plateau de sault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82 2-2023, pp.19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset on onshore groundwaters and offshore submarine spring of a Mediterranean karst aquifer during flow reversal and saltwater intrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, pp.109557. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206800v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation Hydrogéologique d'un modèle géologique 3D : application aux karsts du plateau de Sault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82 2-2023, pp.31-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accroissement du risque d’intrusion saline dans les aquifères karstiques côtiers : exemple du système de Thau (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 219, pp.87-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating downscaling methods of GRACE (Gravity Recovery and Climate Experiment) data: a case study over a fractured crystalline aquifer in southern India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhilash Paswan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (15), pp.4169-4186. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-26-4169-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term monitoring of rainwater harvesting tanks: is multi‐years management possible in crystalline South Indian aquifers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Villesseche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (12), pp.e14759. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical solutions for analysing pumping tests near an infinite vertical and anisotropic fault zone based upon unconventional application of well-image theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 160, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2021.104107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Reef-Flat Plate on the Hydrogeology of an Atoll Island: Example of Rangiroa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Corbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (17), pp.2695. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14172695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat Tracing in a Fractured Aquifer with Injection of Hot and Cold Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dassargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Goderniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groundwater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (2), pp.192-209. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gwat.13138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Multiscale TROPIcal CatchmentS critical zone observatory M‐TROPICS dataset I: The Nyong River Basin, Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette Ateba Bessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐pierre Bedimo Bedimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐loup Boeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (5), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving our ability to model crystalline aquifers using field data combined with a regionalized approach for estimating the hydraulic conductivity field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 601, pp.126652. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.126652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Multiscale TROPIcal CatchmentS critical zone observatory M-TROPICS dataset III : hydro-geochemical monitoring of the Mule Hole catchment, south India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Riotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bedimo Bedimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (5), e14196 [8 p.]. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial recharge of aquifers and pumping: transient analytical solutions for hydraulic head and impact on streamflow rate based on the spatial superposition method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (3), pp.1009-1026. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-020-02294-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Economic Feasibility of Managed Aquifer Recharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Bouzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Rinaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desprats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (3), pp.680. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12030680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global karst springs hydrograph dataset for research and management of the world’s fastest-flowing groundwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunde Olarinoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Gleeson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Seeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouhollah Adinehvand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), 9 p. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-019-0346-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02524019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services écosystémiques et solutions fondées sur la nature : quelle place pour les eaux souterraines et pour les hydrogéologues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hérivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A drop does not fall in a straight line: a rationale for the width of stalagmites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 475 (2231), pp.20190556. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspa.2019.0556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Links between karst hydrogeological properties and statistical characteristics of spring discharge time series: a theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Dufoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78 (14), pp.400. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12665-019-8411-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approximation of Inner Boundary Conditions for Wells Intersecting Highly Conductive Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Giese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Liedl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groundwater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gwat.12947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis de la gestion quantitative de l'eau souterraine en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dörfliger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'information des géologues du Bassin de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatim Hankard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01944414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic analytical solution for modelling pumping tests in wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lachassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 559, pp.89 - 99. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H+, un réseau National de sites hydrogéologiques pour la caractérisation, la quantification et la modélisation des transferts d'eau, d'éléments et d'énergie dans les aquifères souterrains hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Porel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 195, pp.22-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01712552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Observatory of Groundwater in Crystalline Rock Aquifers Exposed to a Changing Environment: Hyderabad, India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNO KARST: A French Network of Observatories for the Multidisciplinary Study of Critical Zone Processes in Karst Watersheds and Aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REY-Th-U Dynamics in the Critical Zone: Combined Influence of Reactive Bedrock Accessory Minerals, Authigenic Phases, and Hydrological Sorting (Mule Hole Watershed, South India)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Riotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrema Battacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Violette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscia Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (5), pp.1611-1635. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GC007453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent and Laminar Flow in Karst Conduits Under Unsteady Flow Conditions: Interpretation of Pumping Tests by Discrete Conduit‐Continuum Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Giese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (3), pp.1918-1933. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017WR020658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights about transport mechanisms and fracture flow channeling from multi-scale observations of tracer dispersion in shallow fractured crystalline rock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 206, pp.18-33. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconhyd.2017.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01590198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the flow dimension concept for numerical drawdown data analyses in mixed-flow karst systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Giese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Liedl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (3), pp.799 - 811. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-016-1523-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Irrigated Crops from Sentinel-1 and Sentinel-2 Data to Estimate Seasonal Groundwater Use in South India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexis Herrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (11), </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9111119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respective roles of the weathering profile and the tectonic fractures in the structure and functioning of crystalline thermo-mineral carbo-gaseous aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lachassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Couëffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.02.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REY-Th-U Solute Dynamics in the Critical Zone: Combined Influence of Chemical Weathering, Atmospheric Deposit Leaching, and Vegetation Cycling (Mule Hole Watershed, South India)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Riotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrema Battacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Violette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (12), pp.4409 - 4425. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017GC007158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyderabad, un observatoire des eaux souterraines face au changement global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeel Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for regionalizing 3-D effective porosity at watershed scale in crystalline aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.2277 - 2295. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.11187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPERE, a multiple-method Microsoft Excel application for estimating aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groundwater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (2), </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gwat.12390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of recharge dynamics and flow paths in a fractured crystalline aquifer in semi-arid India using borehole logs: implications for managed aquifer recharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (1), pp.35 - 57. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-015-1323-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’impact du changement global sur la ressource en eau souterraine du système karstique du Lez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 187, 114 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning the impact and sustainability of percolation tanks as aquifer recharge structures in semi-arid crystalline context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Villeseche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Viossanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73 (12), pp.7711 - 7721. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12665-014-3229-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the impact of climate and anthropic pressures on karst aquifers using wavelet analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 523, pp.610-623. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the vertical evolution of hydrodynamic parameters in weathered and fractured south Indian crystalline-rock aquifers: insights from a study on an instrumented site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (4), pp.757-773. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-014-1226-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01119049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation impact on stream chemical fluxes: Mule Hole watershed (South India)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Riotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Audry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bedimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 145, pp.116-138. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2014.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Quality Evolution During Managed Aquifer Recharge (MAR) in Indian Crystalline Basement Aquifers: Reactive Transport Modeling in the Critical Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pettenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.82 - 87. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeps.2014.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of surface and groundwater balance approaches in the evaluation of managed aquifer recharge structures: Case of a percolation tank in a crystalline aquifer in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baïsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Villeseche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 519, pp.1620-1633. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of forest fire ash and plant litter decay on stream dissolved composition in a sub-humid tropical watershed (Mule Hole, Southern India)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Audry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Akerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Riotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscia Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 372, pp.144-161. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and hydrogeochemical functioning of a sparkling natural mineral water system from a multidisciplinary approach: a case study from southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lachassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (1), pp.47-68. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-013-1073-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected impacts of climate change on farmers' extraction of groundwater from crystalline aquifers in South India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.3697. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep03697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater sources and geochemical processes in a crystalline fault aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 519, part D, pp.3110-3128. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.10.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01096321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Solution for Modeling Discharge into a Tunnel Drilled in a Heterogeneous Unconfined Aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Aunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perrochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groundwater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (4), pp.597-605. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gwat.12087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-distributed lumped model of a karst system under active management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dörfliger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 509, pp.215-230. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of water abstraction from a karst conduit with numerical discrete-continuum models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Reimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Giese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Liedl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (1), pp.227-241. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-18-227-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical solutions for analysing pumping tests in a sub-vertical and anisotropic fault zone draining shallow aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Aunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 509, pp.115-131. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00942800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst flash-flood forecasting in the city of Nîmes (southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 164, pp.26-35. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2013.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crues, partie I : Rôle du karst dans les crues du fleuve Lez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Borrell Estupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Kong-A-Siou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Johannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62, pp.41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la vulnérabilité intrinsèque de l’aquifère du Lez et évolution de l’occupation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dörfliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Vion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62, pp.15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’impact du changement climatique sur la ressource en eau souterraine du système karstique du Lez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62, pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRUES, PARTIE II : Genèse, propagation et prévision des crues à Montpellier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Borell-Estupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Malaterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jay-Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62, pp.49-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de nouveaux traçages et forages à la connaissance hydrogéologique de l’aquifère karstique du Lez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Léonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dörfliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62, pp.7-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood part I : Karst contribution to Lez floods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Borrell Estupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Kong a Siou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Johannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62, pp.41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hydrosystème du Lez : une gestion active pour un karst à enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dörfliger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation hydrochimique et qualité des eaux de l'aquifère karstique du Lez.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62, pp.23-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation hydrochimique et qualité des eaux de l'aquifère karstique du Lez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elemental weathering fluxes and saprolite production rate in a Central African lateritic terrain (Nsimi, South Cameroon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Riotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Boeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bedimo Bedimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 99, pp.243-270. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2012.09.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upscaling and regionalizing hydraulic conductivity and effective porosity at watershed scale in deeply weathered crystalline aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Salem Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 416-417, pp.83-97. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.11.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00672808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tunnels alpins : observatoires de l'hydrogéologie des grands massifs montagneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, pp.44-50. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2012007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing water availability in a semi-arid watershed of southern India using a semi-distributed model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Massuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 460, pp.143-155. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological processes of a rainforest headwater swamp from natural chemical tracing in Nsimi watershed, Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Riotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bedimo Bedimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Boeglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (14), pp.2246-2260. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la courbe diagnostique aux essais de pompage en milieu karstique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dörfliger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57, pp.33-36. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/karst.2011.2692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep groundwater flow as the main pathway for chemical outputs in a small headwater watershed (Mule Hole, South India)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Riotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lagane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (S), pp.S94-S96. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressources en eau souterraine en contexte volcanique insulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lachassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14, pp.42-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water balance modelling in a tropical watershed under deciduous forest (Mule Hole, India): Regolith matric storage buffers the groundwater recharge process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R.R. Varma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Mohan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muddu Sekhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 380 (3-4), pp.460-472. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des ressources en eau de la Martinique : calcul spatialisé de la pluie efficace et validation à l'échelle du bassin versant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vittecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lachassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (4), pp.361-373. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/045098ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the chemical weathering fluxes at the watershed scale in the Tropics (Mule Hole, South India): Relative contribution of the smectite/kaolinite assemblage versus primary minerals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Violette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Godderis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Riotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscia Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 277, p. 42-60. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2010.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-traçage de la Fontaine de Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Jouanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 56, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editor's message: The sunk cost fallacy of deep drilling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (2), pp.287-289. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-009-0515-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating aquifer thickness using multiple pumping tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Vouillamoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Mohan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (8), pp.1787-1796. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-010-0664-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and preservation of pedogenic carbonates in South India, links with paleo-monsoon and pedological conditions: Clues from Sr isotopes, U-Th series and REEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Violette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Riotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74 (24), pp.7059-7085. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2010.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeological model of a high energy geothermal field (Bouillante area, Guadeloupe, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lachassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (7), pp.1589-1606. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-009-0486-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSE HYDROGEOLOGIQUE DE LA CONTRIBUTION DE L'EAU SOUTERRAINE A LA CRUE ECLAIR DES 6 ET 8 SEPTEMBRE 2005 A NIMES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dörfliger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.88-93. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2009019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect and direct recharges in a tropical forested watershed: Mule Hole, India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rrv Murari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Riotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Vouillamoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Mohan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 364 (3-4), pp.272-284. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst flash flood in a Mediterranean karst, the case of Fontaine de Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dörfliger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 99 (3), pp.138-146. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2007.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of pumping tests in a mixed flow karst system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dörfliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lachassagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, pp.W05401. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007WR006288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing a piezometric network in the estimation of the groundwater budget: a case study from a crystalline-rock watershed in southern India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal K. Zaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeel Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (6), pp.1131-1145. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-007-0167-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threatened groundwater resources in rural India : an example of monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeel Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Engerrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galeazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Touchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Water, Environment and Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (2), pp.15-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined estimation of specific yield and natural recharge in a semi-arid groundwater basin with irrigated agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeel Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galeazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal K. Zaidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 329 (1-2), pp.281-293. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2006.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized 3-D geological and hydrogeological conceptual model of granite aquifers controlled by single or multiphase weathering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lachassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.S. Krishnamurthy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 330 (1-2), pp.260-284. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2006.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of hydraulic tests at different scales to characterize fracture network properties in the weathered-fractured layer of a hard rock aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Subrahmanyam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40, pp.W11508. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004WR003137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical anisotropy of hydraulic conductivity in the fissured layer of hard-rock aquifers due to the geological structure of weathering profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lachassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Subrahmanyam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Geological Society of India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 63 (5), pp.545-550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific Methods for the Evaluation of Hydraulic Properties in Fractured Hard-rock Aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Subrahmanyam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Torri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 85 (4), pp.511-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of 3 H and 18 O tracers to characterize water inflows in Alpine tunnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Etcheverry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (3), pp.339-351. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0883-2927(02)00101-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical anisotropy of hydraulic conductivity in fissured layer of hard-rock aquifers due to the geological structure of weathering profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lachassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Subrahmanyam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Touchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 335 (5), pp.451-460. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s1631-0713(03)00082-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458977v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New analytical solution for the study of hydraulic interaction between Alpine tunnels and groundwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perrochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 174 (5), pp.441-448. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/174.5.441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle solution analytique pour l'étude de l'interaction hydraulique entre les tunnels alpins et les eaux souterraines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perrochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 174 (5), pp.441-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of 3H and delta18O tracers to characterize water inflows in Alpine tunnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etcheverry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (3), pp.339-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment of earth tides effect on water level fluctuations in an unconfined hard rock aquifer using spectral analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mp Sarma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeel Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lachassagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 83 (1), pp.101-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical relation between water flow rate in a vertical fracture and rock temperature in the surrounding massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perrochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 194, pp.213-219. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(01)00551-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massif du Mont-Blanc : identification d'une structure hydrogéologique majeure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 6, pp.78-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre température et intensité des circulations d'eau souterraine dans les massifs alpins : outil de prévision des venues d'eau dans les tunnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12 (3), pp.515-528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term simulations of thermal and hydraulic characteristics in a mountain massif : the Mont-Blanc case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perrochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 7 (4), pp.341-354. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100400050207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between temperature and intensity of groundwater circulation in Alpine massifs as a tool for predicting water inflows in underground works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12 (3), pp.515-528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst springs, groundwater dependent ecosystems and global changes: a few examples from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLTER Science Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater-dependant thermal refuges in rivers: monitoring and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Calderari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jeanpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAR’s strategy back in France following the latest consecutive droughts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pettenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and classification of karstic groundwater resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Eurokarst Conference (EUROKARST 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of Karst Submarine Springs: Tipping Points in Flow Reversal and Saline Intrusion Phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAH 2024 World Groundwater Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAH, Sep 2024, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécheresse des nappes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Weather and Climate Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Météo et Climat, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater nature-based solutions to enhance watershed resilience to global changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hérivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Coent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Conference on Land Use Change and Water Systems Interdisciplinary approaches connecting Social and Natural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRGM, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accroissement du risque d'intrusion saline dans les aquifères karstiques côtiers : exemple du système de Thau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association des Hydrogéologues des Services Publics 2023 :La gestion des eaux souterraines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire du système karstique de Thau : observation, compréhension et modélisation de l’inversac de la source sous-marine de la Vise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Réunion des Sciences de la Terre - RST 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeological response and classification of karst aquifers from the analysis of Rainfall-Discharge-Electrical conductivity relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Puget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the origin of flood water in a urban karst spring using a high-frequency physico-chemical monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congrès international de Spéléologie de l’UIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://uis2021.speleos.fr/, Jul 2022, Savoie-Mont-Blanc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow reversal and saltwater intrusion at the submarine spring of a Mediterranean karst aquifer: explanation and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saltwater intrusion and flow reversal at the submarine spring of a Mediterranean karst aquifer: observation, interpretation and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of new indicators for the characterization and classification of karst aquifers using discharge time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical groundwater modelling SMART-CONTROL web-based tool applied on MAR system of Bas-Gapeau Alluvial Aquifer (Hyères les Palmiers, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Confernce - Groundwater, key to the sustainable development goals - IAH-UNESCO-CFH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Thau hydrosystem under surveillance: an observatory to prevent seawater intrusion in the submarine Vise spring (Balaruc-les-Bains, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Séranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAH Brussels 2021 Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A drop does not fall in a straight line: a rationale for the width of stalagmites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTAM 2020+1 - 25th International Congress of Theoretical and Applied Mechanics - Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Milan - Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saltwater intrusion and flow reversal at the submarine spring of a Mediterranean karst aquifer : explanation and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAH Brussels 2021 Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Resolution Mapping of Rainwater Harvesting System Capacity from Satellite Derived Products in South India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bruxelles, Belgium. pp.7011-7014, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385180v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold water injections as innovative smart tracer technique in hot fractured aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajid Uddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Goderniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dassargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IAH Congress Malaga - IAH 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing economy into suitability mapping of MAR scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Bouzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desprats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Managed Aquifer Recharge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing economy into potentiality mapping of mar scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Bouzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desprats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Managed Aquifer Recharge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des changements globaux sur l’alimentation en eau potable de Montpellier Méditerranée Métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">97ème Congrès de l'ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the global change impacts on the Lez karst aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial recharge in heterogeneous aquifers: impact of bedrock interface geometry on recharge dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Water Resources - CMWR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fontestorbes intermittent karst spring : New results deduced from high frequency monitoring in the karst drainage system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Ravaiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Besancon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottled Water's Hydrogeochemical characteristics and Health Promotion Effect in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Jeju World Water Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of groundwater observatories to the monitoring of some key hydrodynamic and geochemical processes in the critical zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ILTER &amp; LTER-France joint conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and Hydrological Meaning of the Spectral Information from Hydrodynamic Signals at Karst Springs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dufoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Marechal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water inflows into a deep tunnel through the Reunion volcano: observation and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Aunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrochet Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lanini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th IAH 2017 congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D geological & geophysical modelling of Plateau de Sault (Eastern Pyrenees) for good water management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst groundwater resources assessment by application of the KARSYS approach - Plateau de Sault (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Jeannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Neuchatel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergetic use of Sentinel-1 and 2 to improve agro-hydrological modeling Preliminary results on Rice paddy detection in South-India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al-Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency, May 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Can We Learn About Karst Aquifer Heterogeneity From Pumping Tests ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements and characterization of hydraulic conductivity of the peridotites of New Caledonia: the case of Massif du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jeanpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lambert Join</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43e IAH congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managed aquifer recharge in weathered crystalline basement aquifers in India: Monitoring of the effect of tank infiltration on water quality over several monsoon events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assemble 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Vertical Geological Structure and Water Table Depletion on Indian Crystalline Aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Guiheneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAEG XII Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Torino, Italy. pp.583-587, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09054-2_117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie et résultats d’application de la tomographie électrique de résistivité par courant continu pour l’exploration hydrogéologique des aquifères discontinus en domaine de socle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Baltassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Béon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquifères de socle : Le point sur les concepts et les applications opérationnelles : 20ème journées du CFH et de l'AIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Français d'Hydrogéologie ; Association Internationale des Hydrogéologues, Jun 2015, La Roche sur Yon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthodologie pour régionaliser la perméabilité d’un aquifère fracturé à partir de cartes piézométriques détaillées : exemple d’un aquifère péridotitique en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lambert Join</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jeanpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtièmes journées techniques du Comité Français d’Hydrogéologie de l’Association Internationale des Hydrogéologues "Aquifères de socle : le point sur les concepts et les applications opérationnelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, La roche sur Yon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater sources and geochemical processes in a crystalline fault aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater flows in weathered crystalline rocks: impact of piezometric variations and depth-dependent fracture connectivity on groundwater resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How both reactive bedrock accessory minerals and vegetation affect the behaviour of REE, U and Th during silicate weathering : Mule Hole watershed, South India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Riotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrema Battacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Violette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sacramento, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed hydraulic model of weathered-fractured hard rock aquifer: implications for groundwater flow at watershed scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-2612</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00853351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tunnel du Mont-Blanc : exemple d'observatoire alpin des eaux souterraines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau en montagne, mieux observer pour mieux prévoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-economic assessement of farmers' vulnerability as water users subject to global change stressors in the hard rock area of southern India. The SHIVA ANR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aulong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 International Conference on Integrative Landscape Modelling (LANDMOD 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of forest fire ashes to weathering fluxes in the Moole Hole experimental watershed (South India)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Akerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Audry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Riotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Muddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are the data from the OZCAR RI critical zone observatories used by local stakeholders?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Longuevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. OZCAR TERENO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels usages des données des observatoires de la zone critique (IR OZCAR) pour répondre aux enjeux des territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Longuevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque du Réseau des Zones Ateliers du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Sainte-Menehould, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de l’inversion du fonctionnement de la source sous-marine de la Vise du 28 novembre 2020 : apports de la plateforme expérimentale DEM’EAUX Thau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Séranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La source Intermittente de Fontestorbes: Nouvelles observations au Puits P1 des Mijanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Ravaiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National Fédération Française de Spéléologie 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, La Ciotat, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart framework for real-time monitoring and control of subsurface processes in managed aquifer recharge applications: project outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Glass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Sprenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakrabarti Ronjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Managed Aquifer Recharge - ISMAR10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Madrid, Spain. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recharge heterogeneity at the catchment scale in fractured crystalline rock aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Shakeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union 2018, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington, United States. , pp.H23J-2036, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01927866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural recharge heterogeneity at the catchment scale, in fractured crystalline rock aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mizan A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the saprolite/bedrock interface geometry on artificial recharge dynamics in crystalline rock aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-15392, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01768334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial recharge in fractured crystalline aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Water Resources XXII (CMWR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Saint-Malo, France. 2018, </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.13836.77443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01987378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sub-horizontal discontinuities and vertical heterogeneities on recharge processes in a weathered crystalline aquifer in southern India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-11738, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01534119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delineation of groundwater potential zones using non-invasive techniques to improve conceptual modelling of recharge in a non-instrumented weathered crystalline aquifer in South India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Chandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IAH Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01463130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of climate change impacts on the recharge of two karst systems computing different modelling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Zerouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Common Future under Climate Change (CFCC) Conference : International scientific conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-method recharge estimation tool applied to four contrasted karstic systems (France): a simple and robust approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Zerouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Società Geologica Italiana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUA2015, 42nd IAH International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy. , 39 (Suppl. n. 1), pp.293, 2016, RENDICONTI Online DELLA SOCIETÁ GEOLOGICA ITALIANA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the role of heterogeneous advection and diffusion on transport in weathered and fractured granite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, United States. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01113650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmers' vulnerability assessment to global changes in South India. Preliminary results in Gajwel small watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aulong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR annual seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Orléans, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pour l'analyse et le suivi des circulations d'eau souterraine en milieu minier. Guide méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lambert Join</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bouichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jeanpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Genthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRT Nickel et son environnement. 71 p., 2017, Programme Hyperk. [Tome Nickel et Environnement], </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34928/wkvj-0h64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02153084v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can NBS address the challenges of an urbanized Mediterranean catchment? The Lez case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Coent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hérivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">López-Gunn, Elena; Van der Keur, Peter; Van Cauwenbergh, Nora; Le Coent, Philippe; Giordano, Raffaele. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greening water risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.269-296, 2023, Water security in a new world, </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-25308-9_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater in France: resources, use and management issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Rouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Groundwater Management: A Comparative Analysis of French and Australian Policies and Implications to Other Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-45, 2020, </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-32766-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 2.2 : Impact of the forest on the hydrological cycle and chemical balance in tropical humid watershed (Mule Hole, India)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Riotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sekhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Lachassagne; Michel Lafforgue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest and the Water Cycle: Quantity, Quality, Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.72-100, 2016, 978-1-4438-8825-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the drainage discharge and assessing the impacts of tunnels drilled in Hard Rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lachassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bienfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology for Society and Territory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Springer International Publishing, pp.595-599, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the Water Inflows Discharge and Assessing the Impacts of Tunnels Drilled in Hard Rocks: The A89 (France) Motorway Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lachassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bienfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lacquement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Lamotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology for Society and Territory - Volume 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.595-599, 2015, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09054-2_119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting and mitigation of flooding in a Mediterranean karstic watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Borrell-Estupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Borrell Estupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology in a changing world : environmental and human dimensions : proceedings of FRIEND-Water 2014, Montpellier, France, October 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 363, , pp.288--294, 2014, IAHS publication, 978-1-907161-41-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic Plots Applied to Well-Tests in Karst Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dörfliger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2Karst Research in Limestone Hydrogeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.127-137, 2014, 978-3-319-06138-2. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06139-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managed aquifer recharge in crystalline rocks: a review from South India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An observatory of groundwater in crystalline rock aquifers exposed to a changing environment - Hyderabad (India)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des changements globaux sur l'alimentation en eau potable de Montpellier Méditerranée Métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des services dépendants des aquifères dans les démarches d’évaluation des services écosystémiques - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hérivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogéologie des péridotites karstifiées de Nouvelle-Calédonie. Rapport scientifique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lambert Join</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jeanpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Genthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bouichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme Hyperk. Tome Nickel et Environnement, CNRT Nickel et son environnement. 2017, 57 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01934374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pour l'analyse et le suivi des circulations d'eau souterraine en milieu minier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre M. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bouichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Genthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jeanpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Guide méthodologique 2018, CNRT "Nickel et son environnement". 2017, 71 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01934385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez - Synthèse des résultats et recommandations - Rapport final L5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Borell-Estupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez -Caractérisation hydrochimique, qualité, vulnérabilité de l'hydrosystème et de l'écosystème souterrain associé - Rapport final.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] BRGM/RP-61013-FR, BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez -Simulations numériques de différents scénarios de changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Borell Estupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez -Modèles numériques de fonctionnement de l'hydrosystème - Rapport final L4.1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Borell-Estupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Coustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez -Résultats complémentaires apportés par les forages et les traçages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Léonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Dausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] BRGM/RP-61612-FR, BRGM (Bureau de recherches géologiques et minières). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez-Simulations numériques de différents scénarios de changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Borrell-Estupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Cernesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] BRGM/RP-61050-FR, BRGM (Bureau de recherches géologiques et minières). 2012, pp.235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez -Synthèse des connaissances récentes et passées - Rapport final.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dörfliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières); Hydrosciences Montpellier; G-eau; Agence de l'eau Rhône-Méditerranée-Corse; Montpe. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement hydrogéologique du système karstique de la Fontaine de Nîmes en crue. Rapport final.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Desprats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Izac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières). 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activités 2005 du prjet NÎMES - &amp;quot;Aléas inondation&amp;quot; liés à la contribution des eaux souterraines karstiques et &amp;quot;alerte&amp;quot; sur le bassin d'alimentation de la ville de Nîmes&amp;quot;. - Rapport final.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dörfliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières). 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activités 2004 du projet NÎMES - &amp;quot;Aléas &amp;quot;inondation&amp;quot; liés à la contribution des eaux souterraines karstiques et &amp;quot;Alerte&amp;quot; sur le bassin d'alimentation de la ville de Nîmes - Rapport final.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dörfliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] BRGM/RP-53953-FR, BRGM (Bureau de recherches géologiques et minières). 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle conceptuel de la structure et du fonctionnement du système karstique de la Fontaine de Nimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dörfliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Strat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Brgm. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des connaissances géologiques et hydrogéologiques sur le bassin d'alimentation de la Fontaine de Nîmes - Rapport final.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] BRGM/RP-53422-FR, Bureau de recherches géologiques et minières (BRGM). 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures complémentaires (module 2 du projet) sur le bassin d'alimentation de la Fontaine de Nîmes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dörfliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] BRGM/RP-53421-FR, BRGM (Bureau de recherches géologiques et minières). 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les circulations d'eau dans les massifs cristallins alpins et leurs relations avec les ouvrages souterrains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Ecole Polytechnique Fédérale de Lausanne (EPFL), 1998. Français. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00454009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquifères fracturés et karstiques : de l’observation à la modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interfaces continentales, environnement. Université Montpellier; GAIA (Montpellier ; École Doctorale ; 2015), 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04597224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId569"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="667D8B29"/>
+    <w:nsid w:val="A799065C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jcmarechal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8179-1294" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185416462" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-4931-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05173564v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Simon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Kraft" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helmstetter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Diehl" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119372" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533915v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05235937v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lamotte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dewandel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Hakoun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02522-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930127v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ravaiau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922717v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Levard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Noyere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844858v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pascal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Pe&#241;a Luque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Selles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Marechal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pwat.0000260" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926022v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Monod" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grandemange" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04309850v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-023-02710-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921087v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922580v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Martel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacob" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courrioux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206800v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109557" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921350v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04860747v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dewandel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Hakoun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04228361v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrochet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-023-02707-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03845535v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boisson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Villesseche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alazard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chandra" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14759" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540594v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lanini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2021.104107" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03760943v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhilash Paswan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-4169-2022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03767701v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Corbier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14172695" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03475755v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hoffmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dassargues" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Goderniaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.13138" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266619v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Baud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedimo Bedimo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14196" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03154763v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02294-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753477v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Ateba Bessa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Bedimo Bedimo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;loup Boeglin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14138" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03292193v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Amraoui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mougin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126652" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03401492v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02524019v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunde Olarinoye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gleeson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Marx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seeger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Adinehvand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0346-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02510477v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Bouzit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Rinaudo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Moiroux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12030680" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03401639v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Rouillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393657v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parmentier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lejeune" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourges" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Genty" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2019.0556" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186056v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dufoyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-019-8411-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02413758v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Giese" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reimann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Liedl" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.12947" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01814503v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.02.013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01712552v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise G&#233;rard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Borgne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Porel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02176134v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Perrin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0076" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02860747v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Braun" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrema Battacharya" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Violette" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscia Oliva" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007453" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02860575v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reimann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Marechal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauter" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR020658" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01818471v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Liedl" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-016-1523-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683534v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Page" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pelletier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9111119" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573616v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Alazard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cou&#235;ff&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.02.028" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849860v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Braun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Prunier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GC007158" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02176157v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeel Ahmed" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573653v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Perrin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dazin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.11187" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01590198v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Becker" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2017.09.003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01326426v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Seguin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.12390" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01690692v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-015-1323-5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02272562v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01401002v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Villeseche" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baisset" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Viossanges" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-014-3229-2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01119955v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.02.003" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119049v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-014-1226-x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00944206v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-013-1073-1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076185v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Audry" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Akerman" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.02.016" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0PGWX6X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01176464v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Perrin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep03697" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01096321v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roques" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.10.052" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WX8GK6N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01111603v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.12087" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M1MB6D5F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00905925v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.11.017" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01176557v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Geyer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-227-2014" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00942800v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.11.014" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PX38F8L1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209252v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riotte" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Marechal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Audry" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kumar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bedimo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.09.015" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-905BHFRT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03670677v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pettenati" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Picot-Colbeaux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2014.08.016" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01172735v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ba&#239;sset" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.09.022" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKJQ5XQJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02914567v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Fleury" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell Estupina" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Kong a Siou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Darras" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284861v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borell-Estupina" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Malaterre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ricci" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jay-Allemand" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284745v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dausse" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271604v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vestier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271602v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284843v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00945746v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2013.06.007" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284754v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Vion" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284838v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284835v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Kong-A-Siou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806642v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Boeglin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.09.024" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00672808v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Salem Ahmed" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.11.038" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4PZT4BN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00680128v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2012007" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00863062v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massuel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.07.002" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRG8FHR5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662963v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7989" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769584v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2011.2692" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662847v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lagane" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Subramanian" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.03.039" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00662103v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662976v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courtois" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Jouanen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meus" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00605928v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vittecoq" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/045098ar" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00558728v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godderis" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2010.07.009" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XH8QRJKM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458979v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-009-0515-2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00552069v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vouillamoz" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Mohan Kumar" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-010-0664-3" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/19D34EF70A668308CD5970731FEE11AD5BCDD6B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984572v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Violette" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Braun" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oliva" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Marechal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.09.006" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462049v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R.R. Varma" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddu Sekhar" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.11.020" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458984v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009019" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461983v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rrv Murari" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.11.006" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS54DZC9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462254v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-009-0486-3" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458983v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2007.11.013" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458978v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007WR006288" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325732v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal K. Zaidi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-007-0167-z" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N66J8PN7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458378v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galeazzi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.02.022" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03752084v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wyns" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Krishnamurthy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.03.026" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6137CT2Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462030v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Engerrand" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Touchard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458384v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Subrahmanyam" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004WR003137" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466718v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04083960v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Etcheverry" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0883-2927(02)00101-4" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458977v2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1631-0713(03)00082-8" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04083772v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/174.5.441" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458317v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462007v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etcheverry" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462042v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Torri" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458315v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Sarma" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456250v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(01)00551-9" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466779v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466740v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454011v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tacher" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100400050207" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AFDC10D98F087F0BC2B7378CD2558724D1FD59C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466733v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011600v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178874v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Calderari" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jeanpert" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04785198v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devau" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04544153v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04550422v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860825v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860810v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coent" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03938490v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04224210v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03653195v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Puget" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03652809v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03688592v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03411571v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03411552v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03652108v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vergnes" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03329184v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;ranne" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02459364v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lejeune" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mar&#233;chal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03291111v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385180v2" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pascal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553131" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03402281v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104243v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02137057v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajid Uddin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684792v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176153v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03475735v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Nicolas" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02427373v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03401807v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01519783v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777566v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufoyer" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01581852v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01562243v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrochet Pierre" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01310975v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Malard" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jeannin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152517v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kerr" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al-Bitar" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01380430v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02166631v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Mar&#233;chal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lambert Join" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02272102v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guiheneuf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09054-2_117" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01139140v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baltassat" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mathieu" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ambroise" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B&#233;on" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02166595v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Marechal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02272516v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02271915v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02271900v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02271945v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853351v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00552980v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01368895v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aulong" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borne" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaudhuri" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170281v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Akerman" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Audry" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Riotte" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Muddu" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Oliva" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397531v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650720v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03780808v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02355044v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Glass" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Stefan" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Almeida" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Sprenger" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakrabarti Ronjon" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02176145v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927866v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Shakeel" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03402066v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizan A" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768334v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01987378v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13836.77443" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534119v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crenner" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01463130v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chandra" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01196706v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Zerouali" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166107v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113650v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01452970v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bome" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chaudhuri" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153084v2" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bouichet" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Genthon" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34928/wkvj-0h64" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093882v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Marchal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-25308-9_14" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25308-9_14" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532748v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32766-8_2" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02272551v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Ruiz" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhar" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02272180v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bienfait" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03697311v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacquement" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09054-2_119" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01183864v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06139-9_9" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050335v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Borrell-Estupina" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Malaterre" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricci" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02440698v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02440684v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684740v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02865261v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01934385v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M. Adler" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01934374v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03146466v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seidel" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pri&#233;" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03146479v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143823v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dausse" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717560v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell-Estupina" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143862v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borell Estupina" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143801v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coustau" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143770v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bouvier" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03141257v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Izac" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03141227v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03141510v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03141203v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Strat" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03141332v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Petit" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03141374v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00454009v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04597224v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jcmarechal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8179-1294" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185416462" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=e8xqB48AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-4931-2008" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05173564v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Simon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Kraft" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helmstetter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Diehl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119372" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533915v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05235937v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lamotte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dewandel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Hakoun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02522-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926022v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Monod" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grandemange" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930127v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ravaiau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922717v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Levard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Noyere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844858v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pascal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Pe&#241;a Luque" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Selles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Marechal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pwat.0000260" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04228361v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrochet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-023-02707-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04309850v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-023-02710-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921087v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922580v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Martel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacob" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courrioux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206800v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109557" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921350v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04860747v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dewandel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Hakoun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03760943v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhilash Paswan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-4169-2022" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03845535v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boisson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Villesseche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alazard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chandra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14759" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540594v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lanini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2021.104107" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03767701v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Corbier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14172695" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03475755v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hoffmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dassargues" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Goderniaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.13138" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753477v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Ateba Bessa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Bedimo Bedimo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;loup Boeglin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14138" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03292193v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Amraoui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mougin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126652" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266619v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Baud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedimo Bedimo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14196" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03154763v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02294-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02510477v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Bouzit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Rinaudo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Moiroux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12030680" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02524019v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunde Olarinoye" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gleeson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Marx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seeger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Adinehvand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0346-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03401492v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393657v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parmentier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lejeune" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourges" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Genty" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2019.0556" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186056v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dufoyer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-019-8411-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02413758v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Giese" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reimann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Liedl" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.12947" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03401639v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Rouillard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01814503v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.02.013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01712552v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise G&#233;rard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Borgne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Porel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02176134v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Perrin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0076" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02860747v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Braun" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrema Battacharya" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Violette" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscia Oliva" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007453" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02860575v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reimann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Marechal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauter" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR020658" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01590198v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Becker" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2017.09.003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01818471v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Liedl" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-016-1523-7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683534v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Page" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pelletier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9111119" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573616v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Alazard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cou&#235;ff&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.02.028" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849860v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Braun" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Prunier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GC007158" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02176157v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeel Ahmed" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573653v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Perrin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dazin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.11187" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01326426v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Seguin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.12390" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01690692v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-015-1323-5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02272562v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01401002v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Villeseche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baisset" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Viossanges" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-014-3229-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01119955v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.02.003" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01119049v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-014-1226-x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209252v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riotte" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Marechal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Audry" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kumar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bedimo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.09.015" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-905BHFRT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03670677v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pettenati" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Picot-Colbeaux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2014.08.016" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01172735v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ba&#239;sset" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.09.022" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKJQ5XQJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076185v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Audry" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Akerman" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.02.016" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0PGWX6X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00944206v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-013-1073-1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01176464v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Perrin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep03697" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01096321v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roques" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.10.052" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WX8GK6N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01111603v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.12087" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M1MB6D5F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00905925v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.11.017" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01176557v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Geyer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-227-2014" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00942800v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.11.014" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PX38F8L1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00945746v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Fleury" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2013.06.007" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284835v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell Estupina" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Kong-A-Siou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Darras" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284754v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Vion" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284838v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284861v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borell-Estupina" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Malaterre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ricci" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jay-Allemand" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284745v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dausse" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02914567v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Kong a Siou" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271604v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vestier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284843v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271602v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806642v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Boeglin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.09.024" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00672808v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Salem Ahmed" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.11.038" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4PZT4BN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00680128v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2012007" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00863062v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massuel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.07.002" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRG8FHR5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662963v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7989" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769584v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2011.2692" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662847v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lagane" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Subramanian" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.03.039" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00662103v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462049v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R.R. Varma" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Mohan Kumar" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddu Sekhar" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.11.020" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00605928v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vittecoq" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/045098ar" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00558728v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godderis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2010.07.009" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XH8QRJKM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662976v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courtois" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Jouanen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meus" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458979v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-009-0515-2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00552069v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vouillamoz" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-010-0664-3" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/19D34EF70A668308CD5970731FEE11AD5BCDD6B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984572v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Violette" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Braun" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oliva" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Marechal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.09.006" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462254v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-009-0486-3" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458984v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009019" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461983v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rrv Murari" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.11.006" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS54DZC9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458983v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2007.11.013" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458978v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007WR006288" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325732v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal K. Zaidi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-007-0167-z" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N66J8PN7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462030v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Engerrand" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galeazzi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Touchard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458378v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.02.022" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03752084v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wyns" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Krishnamurthy" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.03.026" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6137CT2Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458384v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Subrahmanyam" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004WR003137" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466718v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462042v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Torri" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04083960v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Etcheverry" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0883-2927(02)00101-4" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458977v2" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1631-0713(03)00082-8" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04083772v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/174.5.441" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458317v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462007v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etcheverry" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458315v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Sarma" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456250v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(01)00551-9" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466779v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466733v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454011v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tacher" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100400050207" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AFDC10D98F087F0BC2B7378CD2558724D1FD59C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466740v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011600v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178874v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Calderari" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jeanpert" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04785198v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devau" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04544153v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04550422v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860825v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860810v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coent" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03938490v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04224210v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03653195v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Puget" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03652809v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03688592v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03411571v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03411552v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03652108v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vergnes" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03329184v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;ranne" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02459364v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lejeune" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mar&#233;chal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03291111v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385180v2" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pascal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553131" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02137057v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajid Uddin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104243v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03402281v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176153v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684792v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03475735v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Nicolas" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02427373v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03401807v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01581852v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777566v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufoyer" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01562243v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrochet Pierre" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01519783v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01310975v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Malard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jeannin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152517v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kerr" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al-Bitar" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01380430v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02166631v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Mar&#233;chal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lambert Join" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02272516v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02272102v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guiheneuf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09054-2_117" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01139140v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baltassat" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mathieu" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ambroise" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B&#233;on" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02166595v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Marechal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02271915v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02271900v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02271945v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853351v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00552980v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01368895v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aulong" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borne" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaudhuri" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170281v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Akerman" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Audry" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Riotte" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Muddu" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Oliva" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397531v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650720v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03780808v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02176145v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02355044v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Glass" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Stefan" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Almeida" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Sprenger" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakrabarti Ronjon" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927866v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Shakeel" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03402066v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizan A" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768334v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01987378v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13836.77443" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534119v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crenner" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01463130v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chandra" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01196706v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Zerouali" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166107v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113650v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01452970v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bome" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chaudhuri" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153084v2" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bouichet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Genthon" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34928/wkvj-0h64" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093882v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Marchal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-25308-9_14" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25308-9_14" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532748v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32766-8_2" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02272551v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Ruiz" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhar" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02272180v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bienfait" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03697311v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacquement" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09054-2_119" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050335v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Borrell-Estupina" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Malaterre" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricci" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01183864v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06139-9_9" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02440698v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02440684v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684740v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02865261v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01934374v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01934385v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M. Adler" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03146479v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03146466v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seidel" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pri&#233;" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143862v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borell Estupina" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143801v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coustau" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143823v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dausse" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717560v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell-Estupina" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143770v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bouvier" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03141257v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Izac" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03141227v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03141510v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03141203v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Strat" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03141332v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Petit" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03141374v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00454009v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04597224v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>