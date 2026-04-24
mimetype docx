--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -327,499 +327,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04502501v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-regional correlation estimators for functional magnetic resonance imaging</w:t>
+                <w:t xml:space="preserve">Inference for low‐ and high‐dimensional inhomogeneous Gibbs point processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Achard</w:t>
+                <w:t xml:space="preserve">Ismaïla Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonas Richiardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2023.120388⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (3), pp.993-1021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sjos.12616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04242995v1</w:t>
+                <w:t xml:space="preserve">hal-04367358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive lasso and Dantzig selector for spatial point processes intensity estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inter-regional correlation estimators for functional magnetic resonance imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafaye de Micheaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanâ Lbath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achmad Choiruddin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Letué</w:t>
+                <w:t xml:space="preserve">Jonas Richiardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bernoulli</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3150/22-BEJ1523⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 282, pp.120388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2023.120388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086176v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04242995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pairwise interaction function estimation of stationary Gibbs point processes using basis expansion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive lasso and Dantzig selector for spatial point processes intensity estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achmad Choiruddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismaïla Ba</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francisco Cuevas-Pacheco</w:t>
+                <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/23-AOS2284⟩</w:t>
+              <w:t xml:space="preserve">Bernoulli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (3), pp.1849-1876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3150/22-BEJ1523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04367359v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inference for low‐ and high‐dimensional inhomogeneous Gibbs point processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Pairwise interaction function estimation of stationary Gibbs point processes using basis expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaïla Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Cuevas-Pacheco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 50 (3), pp.993-1021. </w:t>
+              <w:t xml:space="preserve">Annals of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (3), pp.1134-1158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sjos.12616⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/23-AOS2284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04367358v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04367359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A convolution type model for the intensity of spatial point processes applied to eye-movement data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Cuevas-Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Descary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -866,51 +866,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information criteria for inhomogeneous spatial point processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achmad Choiruddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1338,64 +1338,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularized estimation for highly multivariate log Gaussian Cox processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achmad Choiruddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Cuevas-Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1449,2041 +1449,2052 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A concentration inequality for inhomogeneous Neyman–Scott point processes</w:t>
+                <w:t xml:space="preserve">A concentration inequality for inhomogeneous Neymann-Scott point processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 148, pp.30-34. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019, 148</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04367354v1</w:t>
+                <w:t xml:space="preserve">hal-02456693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularized estimation for highly multivariate log Gaussian Cox processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Second-order variational equations for spatial point processes with a view to pair correlation function estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Cuevas-Pacheco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasmus Waagepetersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11222-019-09911-y⟩</w:t>
+              <w:t xml:space="preserve">Spatial Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30, pp.103-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spasta.2019.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02119264v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A concentration inequality for inhomogeneous Neymann-Scott point processes</w:t>
+                <w:t xml:space="preserve">A concentration inequality for inhomogeneous Neyman–Scott point processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 148</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 148, pp.30-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spl.2018.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02456693v1</w:t>
+                <w:t xml:space="preserve">hal-04367354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-order variational equations for spatial point processes with a view to pair correlation function estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regularized estimation for highly multivariate log Gaussian Cox processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achmad Choiruddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Cuevas-Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Cuevas-Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasmus Waagepetersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spasta.2019.03.001⟩</w:t>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (3), pp.649-662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11222-019-09911-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351062v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convex and non-convex regularization methods for spatial point processes intensity estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Achmad Choiruddin</w:t>
+                <w:t xml:space="preserve">Intensity approximation for pairwise interaction Gibbs point processes using determinantal point processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lavancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 12 (1), pp.1210-1255. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 12 (2), pp.3181-3203</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/18-EJS1408⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01484779v2</w:t>
+                <w:t xml:space="preserve">hal-01659150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensity approximation for pairwise interaction Gibbs point processes using determinantal point processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lavancier</w:t>
+                <w:t xml:space="preserve">Convex and non-convex regularization methods for spatial point processes intensity estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achmad Choiruddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 12 (2), pp.3181-3203</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 12 (1), pp.1210-1255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/18-EJS1408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659150v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484779v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric M-estimation and change-point analysis applied to atomic force microscopy data enhancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dervillé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Clausel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metrologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 55 (5), pp.637-644. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1681-7575/aad0ac⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and exact simulation of complex-valued stationary Gaussian processes through embedding circulant matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Porcu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational and Graphical Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 27 (2), pp.278-290. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10618600.2017.1385468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties and Hurst exponent estimation of the circularly-symmetric fractional Brownian motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Porcu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 128, pp.21-27. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spl.2017.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Median-based estimation of the intensity of a spatial point process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the Institute of Statistical Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 69 (2), pp.303-331. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10463-015-0536-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071605v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric estimation of pairwise Gibbs point processes with infinite range interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lavancier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bernoulli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (2), pp.1299-1334. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3150/15-BEJ779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092225v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tutorial on Palm distributions for spatial point processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesper Møller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasmus Waagepetersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Statistical Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 83 (5), pp.404-420 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/insr.12205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241277v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palm distributions for log Gaussian Cox processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesper Møller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasmus Waagepetersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 44 (1), pp.192-203. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sjos.12248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163672v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards optimal Takacs–Fiksel estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongtao Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdieh Khanmohammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasmus Waagepetersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18, pp.396-411. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.spasta.2016.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01247097v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stein estimation of the intensity of a spatial homogeneous Poisson point process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Clausel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lelong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (3), pp.1495-1534. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1214/15-AAP1124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024648v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic sensor-based detection and classification of climbing activities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Boulanger</w:t>
+                <w:t xml:space="preserve">Standard and robust intensity parameter estimation for stationary determinantal point processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Seifert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
+                <w:t xml:space="preserve">Christophe Ange Napoléon Biscio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2015.2481511⟩</w:t>
+              <w:t xml:space="preserve">Spatial Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.24-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spasta.2016.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01225056v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291036v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standard and robust intensity parameter estimation for stationary determinantal point processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic sensor-based detection and classification of climbing activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ange Napoléon Biscio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spasta.2016.04.007⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (3), pp.742-749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2015.2481511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291036v2</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almost sure behavior of functionals of stationary Gibbs point processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 97, pp.241-246. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spl.2014.11.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logistic regression likelihood for spatial point processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Covariance of empirical functionals for inhomogeneous spatial point processes when the intensity has a parametric form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rasmus Waagepetersen</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongtao Guan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biometrika</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 155, pp.79-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jspi.2014.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/biomet/ast060⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00954277v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variance estimation for fractional Brownian motions with fixed Hurst parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Logistic regression likelihood for spatial point processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Baddeley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brani Vidakovic</w:t>
+                <w:t xml:space="preserve">Ege Rubak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasmus Waagepetersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 43 (8), pp.1845-1858. </w:t>
+              <w:t xml:space="preserve">Biometrika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 101 (2), pp.377-392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03610926.2012.677087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/biomet/ast060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850426v1</w:t>
+                <w:t xml:space="preserve">hal-00954277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Movement phase detection in climbing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislavs Dovgalecs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Orth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3554,2446 +3565,2447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational approach to estimate the intensity of spatial point processes</w:t>
+                <w:t xml:space="preserve">Variance estimation for fractional Brownian motions with fixed Hurst parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jesper Møller</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kichun Sky Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brani Vidakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bernoulli</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3150/13-BEJ516⟩</w:t>
+              <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (8), pp.1845-1858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03610926.2012.677087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850434v1</w:t>
+                <w:t xml:space="preserve">hal-00850426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covariance of empirical functionals for inhomogeneous spatial point processes when the intensity has a parametric form</w:t>
+                <w:t xml:space="preserve">Variational approach to estimate the intensity of spatial point processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yongtao Guan</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesper Møller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jspi.2014.07.003⟩</w:t>
+              <w:t xml:space="preserve">Bernoulli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (3), pp.1097-1125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3150/13-BEJ516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00990697v1</w:t>
+                <w:t xml:space="preserve">hal-00850434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poisson intensity parameter estimation for stationary Gibbs point processes of finite interaction range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Morsli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, pp.45-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.spasta.2013.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742374v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast covariance estimation for innovations computed from a spatial Gibbs point process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubak Ege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 40 (4), pp.669-684. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/sjos.12017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal dynamics of inter-limb coordination in ice climbing revealed through change-point analysis of the geodesic mean of circular data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Wattebled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Davids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 40 (11), pp.2317-2331. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02664763.2013.810194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residuals and goodness-of-fit tests for stationary marked Gibbs point processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lavancier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 75 (2), pp.247-276. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9868.2012.01043.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet analysis of the multivariate fractional Brownian motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 17, pp.592-604. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ps/2012011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00501720v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basic properties of the Multivariate Fractional Brownian Motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lavancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaires et congrès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 28, pp.65-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497639v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takacs-Fiksel method for stationary marked Gibbs point processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dereudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Drouilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lavancier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 39 (3), pp.416-443. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1467-9469.2011.00738.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00502004v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confidence intervals for the Hurst parameter of a fractional Brownian motion based on finite sample size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Inference for Stochastic Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 15 (1), pp.1-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11203-011-9061-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00424559v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geodesic Normal distribution on the circle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metrika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 75 (7), pp.977-995. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00184-011-0363-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00548828v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expectiles for subordinated Gaussian processes with applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Kortas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6, pp.303-322. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1214/12-EJS674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00605467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attributable risk estimation for adjusted disability multi-state models: application to nosocomial infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molière Nguile Makao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Timsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Liquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biometrical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 54 (5), pp.600-616. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/bimj.201100222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the Multivariate Fractional Brownian Motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 59 (11), pp.5152-5168. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2011.2162835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00565795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic properties of the maximum pseudo-likelihood estimator for stationary Gibbs point processes including the Lennard-Jones model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Drouilhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4, pp.677-706. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/09-EJS494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00442750v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete variations of the fractional Brownian motion in the presence of outliers and an additive noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics Surveys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4, pp.117-147. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/09-SS059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00442760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">asympTest: A simple R package for classical parametric statistical tests and confidence intervals in large samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Drouilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafaye de Micheaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Robineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The R Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1 (2), pp.26-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hurst exponent estimation of locally self-similar Gaussian processes using sample quantiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 36 (3), pp.1404-1434. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/009053607000000587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00005371v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahadur representation of sample quantiles for functional of Gaussian dependent sequences under a minimal assumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 78 (15), pp.2485-2489. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spl.2008.02.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00131071v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum pseudolikelihood estimator for exponential family models of marked {Gibbs} point processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Billiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Drouilhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2, pp.243-264. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1214/07-EJS160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00383111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normalized information-based divergences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Drouilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Robineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problems of Information Transmission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 43 (3), pp.167-189. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S0032946007030015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022566v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of multifractional Brownian motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bernoulli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 11 (6), pp.987--1008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00383115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cramèr-Rao bounds for fractional Brownian motions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Istas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 53 (4), pp.435--447. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0167-7152(00)00197-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00383117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the parameters of a fractional Brownian motion by discrete variations of its sample paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Inference for Stochastic Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 4 (2), pp.199-227. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1017507306245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00383118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation and identification of the fractional Brownian motion: a bibliographical and comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 5 (7), pp.1--53. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18637/jss.v005.i07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00383120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6003,120 +6015,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Spatial Point Patterns Through Intensity and Conditional Intensities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lavancier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2237, Springer; Cham, pp.45-85, 2019, Lecture Notes in Mathematics, 978-3-030-13547-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-13547-8_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6126,100 +6138,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inférence statistique pour les mouvements browniens fractionnaires et multifractionnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modélisation et simulation. Université Joseph-Fourier - Grenoble I, 2000. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00006736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6229,105 +6241,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur quelques résultats d'inférence pour les processus fractionnaires et les processus ponctuels spatiaux de Gibbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Statistiques [math.ST]. Université de Grenoble, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00851451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId183"/>
+      <w:footerReference w:type="default" r:id="rId184"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6474,51 +6486,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370367v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Blanchet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coeurjolly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pellerin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssc/qlae068" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502501v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Espinasse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foug&#232;res" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ribatet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-EJS2325" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242995v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafaye de Micheaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#226; Lbath" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Richiardi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120388" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086176v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achmad Choiruddin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/22-BEJ1523" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367359v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;la Ba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cuevas-Pacheco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AOS2284" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367358v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12616" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367339v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Descary" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2022.100651" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351055v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Waagepetersen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anzs.12327" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351058v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508401v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mazoyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-EJS1929" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990859v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2020.100437" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351059v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rousseau Tr&#233;panier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-020-00765-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351066v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-019-09911-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367354v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reynaud-Bouret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2018.12.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119264v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456693v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351062v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2019.03.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484779v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-EJS1408" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659150v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lavancier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354438v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dervill&#233; Alexandre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1681-7575/aad0ac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296430v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Porcu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2017.1385468" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351072v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2017.04.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071605v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10463-015-0536-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092225v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/15-BEJ779" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241277v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper M&#248;ller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/insr.12205" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163672v4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12248" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247097v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongtao Guan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdieh Khanmohammadi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2016.08.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024648v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lelong" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AAP1124" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225056v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Boulanger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain H&#233;rault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2015.2481511" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291036v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ange Napol&#233;on Biscio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2016.04.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154829v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2014.11.014" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954277v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Baddeley" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ege Rubak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomet/ast060" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850426v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kichun Sky Lee" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brani Vidakovic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2012.677087" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071401v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislavs Dovgalecs" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Orth" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Herault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19346182.2015.1064128" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850434v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/13-BEJ516" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990697v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2014.07.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14V1B6H5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742374v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morsli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2013.02.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850424v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubak Ege" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12017" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CRRMN0RV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094911v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Wattebled" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Davids" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2013.810194" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453102v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9868.2012.01043.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501720v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2012011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497639v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502004v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dereudre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Drouilhet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9469.2011.00738.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424559v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Breton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11203-011-9061-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548828v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bihan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-011-0363-7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605467v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Kortas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-EJS674" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850423v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moli&#232;re Nguile Makao" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Timsit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liquet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.201100222" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V0GK7GKV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565795v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2162835" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442750v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-EJS494" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442760v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-SS059" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850944v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Robineau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005371v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/009053607000000587" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131071v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2008.02.037" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383111v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Billiot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/07-EJS160" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022566v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0032946007030015" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383115v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383117v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Istas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-7152(00)00197-8" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D57H8HFN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383118v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1017507306245" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M0VW1M4M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383120v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v005.i07" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369569v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13547-8_2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006736v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00851451v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370367v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Blanchet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coeurjolly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pellerin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssc/qlae068" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502501v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Espinasse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foug&#232;res" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ribatet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-EJS2325" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367358v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;la Ba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12616" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242995v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafaye de Micheaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#226; Lbath" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Richiardi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120388" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086176v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achmad Choiruddin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/22-BEJ1523" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367359v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cuevas-Pacheco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AOS2284" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367339v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Descary" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2022.100651" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351055v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Waagepetersen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anzs.12327" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351058v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508401v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mazoyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-EJS1929" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990859v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2020.100437" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351059v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rousseau Tr&#233;panier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-020-00765-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351066v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-019-09911-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456693v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reynaud-Bouret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351062v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2019.03.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367354v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2018.12.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FT8K18VH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119264v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659150v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lavancier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484779v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-EJS1408" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354438v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dervill&#233; Alexandre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1681-7575/aad0ac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296430v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Porcu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2017.1385468" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351072v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2017.04.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071605v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10463-015-0536-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092225v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/15-BEJ779" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241277v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper M&#248;ller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/insr.12205" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163672v4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12248" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247097v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongtao Guan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdieh Khanmohammadi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2016.08.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024648v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lelong" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AAP1124" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291036v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ange Napol&#233;on Biscio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2016.04.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225056v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Boulanger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain H&#233;rault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2015.2481511" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154829v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2014.11.014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990697v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2014.07.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14V1B6H5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954277v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Baddeley" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ege Rubak" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomet/ast060" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071401v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislavs Dovgalecs" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Orth" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Herault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19346182.2015.1064128" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850426v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kichun Sky Lee" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brani Vidakovic" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2012.677087" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850434v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/13-BEJ516" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742374v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morsli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2013.02.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850424v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubak Ege" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12017" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CRRMN0RV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094911v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Wattebled" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Davids" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2013.810194" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453102v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9868.2012.01043.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501720v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2012011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497639v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502004v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dereudre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Drouilhet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9469.2011.00738.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424559v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Breton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11203-011-9061-3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548828v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bihan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-011-0363-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605467v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Kortas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-EJS674" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850423v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moli&#232;re Nguile Makao" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Timsit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liquet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.201100222" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V0GK7GKV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565795v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2162835" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442750v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-EJS494" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442760v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-SS059" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850944v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Robineau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005371v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/009053607000000587" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131071v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2008.02.037" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383111v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Billiot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/07-EJS160" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022566v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0032946007030015" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383115v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383117v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Istas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-7152(00)00197-8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D57H8HFN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383118v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1017507306245" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M0VW1M4M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383120v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v005.i07" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369569v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13547-8_2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006736v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00851451v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>