--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -418,261 +418,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-regional correlation estimators for functional magnetic resonance imaging</w:t>
+                <w:t xml:space="preserve">Adaptive lasso and Dantzig selector for spatial point processes intensity estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Achard</w:t>
+                <w:t xml:space="preserve">Achmad Choiruddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lafaye de Micheaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jonas Richiardi</w:t>
+                <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2023.120388⟩</w:t>
+              <w:t xml:space="preserve">Bernoulli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (3), pp.1849-1876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3150/22-BEJ1523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04242995v1</w:t>
+                <w:t xml:space="preserve">hal-04086176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive lasso and Dantzig selector for spatial point processes intensity estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inter-regional correlation estimators for functional magnetic resonance imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafaye de Micheaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achmad Choiruddin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
+                <w:t xml:space="preserve">Hanâ Lbath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Letué</w:t>
+                <w:t xml:space="preserve">Jonas Richiardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bernoulli</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 29 (3), pp.1849-1876. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 282, pp.120388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3150/22-BEJ1523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2023.120388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086176v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04242995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pairwise interaction function estimation of stationary Gibbs point processes using basis expansion</w:t>
               </w:r>
@@ -866,51 +866,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information criteria for inhomogeneous spatial point processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achmad Choiruddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1338,51 +1338,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularized estimation for highly multivariate log Gaussian Cox processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achmad Choiruddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Cuevas-Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1744,51 +1744,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularized estimation for highly multivariate log Gaussian Cox processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achmad Choiruddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Cuevas-Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1943,77 +1943,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convex and non-convex regularization methods for spatial point processes intensity estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achmad Choiruddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (1), pp.1210-1255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3431,265 +3431,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Movement phase detection in climbing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variance estimation for fractional Brownian motions with fixed Hurst parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladislavs Dovgalecs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Boulanger</w:t>
+                <w:t xml:space="preserve">Kichun Sky Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Orth</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brani Vidakovic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19346182.2015.1064128⟩</w:t>
+              <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (8), pp.1845-1858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03610926.2012.677087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01071401v1</w:t>
+                <w:t xml:space="preserve">hal-00850426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variance estimation for fractional Brownian motions with fixed Hurst parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Movement phase detection in climbing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislavs Dovgalecs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Orth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 43 (8), pp.1845-1858. </w:t>
+              <w:t xml:space="preserve">Sports Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Rock climbing, 7 (3-4), pp.174-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03610926.2012.677087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19346182.2015.1064128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850426v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational approach to estimate the intensity of spatial point processes</w:t>
               </w:r>
@@ -4207,51 +4207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 17, pp.592-604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5094,51 +5094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete variations of the fractional Brownian motion in the presence of outliers and an additive noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5211,51 +5211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Drouilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafaye de Micheaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Robineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6486,51 +6486,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370367v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Blanchet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coeurjolly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pellerin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssc/qlae068" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502501v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Espinasse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foug&#232;res" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ribatet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-EJS2325" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367358v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;la Ba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12616" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242995v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafaye de Micheaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#226; Lbath" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Richiardi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120388" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086176v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achmad Choiruddin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/22-BEJ1523" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367359v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cuevas-Pacheco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AOS2284" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367339v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Descary" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2022.100651" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351055v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Waagepetersen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anzs.12327" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351058v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508401v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mazoyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-EJS1929" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990859v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2020.100437" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351059v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rousseau Tr&#233;panier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-020-00765-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351066v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-019-09911-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456693v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reynaud-Bouret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351062v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2019.03.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367354v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2018.12.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FT8K18VH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119264v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659150v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lavancier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484779v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-EJS1408" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354438v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dervill&#233; Alexandre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1681-7575/aad0ac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296430v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Porcu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2017.1385468" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351072v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2017.04.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071605v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10463-015-0536-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092225v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/15-BEJ779" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241277v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper M&#248;ller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/insr.12205" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163672v4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12248" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247097v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongtao Guan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdieh Khanmohammadi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2016.08.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024648v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lelong" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AAP1124" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291036v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ange Napol&#233;on Biscio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2016.04.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225056v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Boulanger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain H&#233;rault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2015.2481511" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154829v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2014.11.014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990697v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2014.07.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14V1B6H5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954277v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Baddeley" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ege Rubak" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomet/ast060" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071401v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislavs Dovgalecs" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Orth" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Herault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19346182.2015.1064128" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850426v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kichun Sky Lee" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brani Vidakovic" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2012.677087" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850434v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/13-BEJ516" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742374v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morsli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2013.02.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850424v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubak Ege" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12017" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CRRMN0RV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094911v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Wattebled" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Davids" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2013.810194" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453102v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9868.2012.01043.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501720v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2012011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497639v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502004v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dereudre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Drouilhet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9469.2011.00738.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424559v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Breton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11203-011-9061-3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548828v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bihan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-011-0363-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605467v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Kortas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-EJS674" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850423v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moli&#232;re Nguile Makao" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Timsit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liquet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.201100222" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V0GK7GKV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565795v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2162835" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442750v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-EJS494" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442760v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-SS059" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850944v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Robineau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005371v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/009053607000000587" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131071v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2008.02.037" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383111v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Billiot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/07-EJS160" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022566v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0032946007030015" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383115v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383117v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Istas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-7152(00)00197-8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D57H8HFN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383118v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1017507306245" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M0VW1M4M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383120v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v005.i07" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369569v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13547-8_2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006736v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00851451v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370367v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Blanchet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coeurjolly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pellerin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssc/qlae068" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502501v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Espinasse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foug&#232;res" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ribatet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-EJS2325" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367358v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;la Ba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12616" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086176v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achmad Choiruddin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/22-BEJ1523" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242995v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafaye de Micheaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#226; Lbath" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Richiardi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120388" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367359v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cuevas-Pacheco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AOS2284" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367339v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Descary" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2022.100651" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351055v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Waagepetersen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anzs.12327" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351058v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508401v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mazoyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-EJS1929" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990859v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2020.100437" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351059v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rousseau Tr&#233;panier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-020-00765-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351066v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-019-09911-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456693v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reynaud-Bouret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351062v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2019.03.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367354v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2018.12.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FT8K18VH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119264v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659150v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lavancier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484779v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-EJS1408" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354438v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dervill&#233; Alexandre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1681-7575/aad0ac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296430v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Porcu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2017.1385468" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351072v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2017.04.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071605v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10463-015-0536-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092225v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/15-BEJ779" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241277v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper M&#248;ller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/insr.12205" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163672v4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12248" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247097v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongtao Guan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdieh Khanmohammadi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2016.08.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024648v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lelong" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AAP1124" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291036v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ange Napol&#233;on Biscio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2016.04.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225056v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Boulanger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain H&#233;rault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2015.2481511" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154829v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2014.11.014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990697v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2014.07.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14V1B6H5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954277v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Baddeley" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ege Rubak" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomet/ast060" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850426v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kichun Sky Lee" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brani Vidakovic" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2012.677087" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071401v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislavs Dovgalecs" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Orth" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Herault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19346182.2015.1064128" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850434v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/13-BEJ516" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742374v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morsli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2013.02.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850424v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubak Ege" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12017" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CRRMN0RV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094911v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Wattebled" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Davids" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2013.810194" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453102v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9868.2012.01043.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501720v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2012011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497639v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502004v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dereudre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Drouilhet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9469.2011.00738.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424559v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Breton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11203-011-9061-3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548828v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bihan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-011-0363-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605467v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Kortas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-EJS674" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850423v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moli&#232;re Nguile Makao" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Timsit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liquet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.201100222" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V0GK7GKV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565795v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2162835" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442750v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-EJS494" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442760v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-SS059" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850944v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Robineau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005371v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/009053607000000587" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131071v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2008.02.037" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383111v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Billiot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/07-EJS160" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022566v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0032946007030015" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383115v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383117v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Istas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-7152(00)00197-8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D57H8HFN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383118v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1017507306245" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M0VW1M4M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383120v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v005.i07" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369569v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13547-8_2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006736v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00851451v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>