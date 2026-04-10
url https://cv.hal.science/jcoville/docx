--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -2602,248 +2602,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation acceleration in reaction diffusion equations with anomalous diffusions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Equilibrium and sensitivity analysis of a spatio-temporal host-vector epidemic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmil Fernandez-Diclo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mingfeng Zhao</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 34 (3), pp.1544-1576. </w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6544/abe17c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nonrwa.2020.103194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02503520v1</w:t>
+                <w:t xml:space="preserve">hal-02482090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrium and sensitivity analysis of a spatio-temporal host-vector epidemic model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Propagation acceleration in reaction diffusion equations with anomalous diffusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Coville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Martin</w:t>
+                <w:t xml:space="preserve">Changfeng Gui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmil Fernandez-Diclo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
+                <w:t xml:space="preserve">Mingfeng Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 57, </w:t>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (3), pp.1544-1576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nonrwa.2020.103194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6544/abe17c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482090v1</w:t>
+                <w:t xml:space="preserve">hal-02503520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On generalized principal eigenvalues of nonlocal operators with a drift</w:t>
               </w:r>
@@ -3098,51 +3098,51 @@
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1112/plms.12229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672149v1</w:t>
+                <w:t xml:space="preserve">hal-02622318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liouville type results for a nonlocal obstacle problem</w:t>
               </w:r>
@@ -3215,51 +3215,51 @@
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1112/plms.12229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622318v1</w:t>
+                <w:t xml:space="preserve">hal-01672149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On generalized principal eigenvalues of nonlocal operators with a drift *</w:t>
               </w:r>
@@ -4403,248 +4403,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bistable travelling waves for nonlocal reaction diffusion equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Alfaro</w:t>
+                <w:t xml:space="preserve">Inside dynamics of solutions of integro-differential equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonnefon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gael Raoul</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/dcds.2014.34.1775⟩</w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (10), pp.3057-3085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcdsb.2014.19.3057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800918v1</w:t>
+                <w:t xml:space="preserve">hal-02632900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inside dynamics of solutions of integro-differential equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bonnefon</w:t>
+                <w:t xml:space="preserve">Bistable travelling waves for nonlocal reaction diffusion equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Alfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lionel Roques</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Raoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 19 (10), pp.3057-3085. </w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (5), pp.1775-1791. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/dcdsb.2014.19.3057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/dcds.2014.34.1775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632900v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travelling waves in a nonlocal reaction-diffusion equation as a model for a population structured by a space variable and a phenotypical trait</w:t>
               </w:r>
@@ -5763,200 +5763,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00603479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence and Uniqueness of Solutions to a Nonlocal Equation with Monostable Nonlinearity</w:t>
+                <w:t xml:space="preserve">Remarks on the strong maximum principle for nonlocal operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coville</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salome Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electronic Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, on-line, 10 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00603469v1</w:t>
+                <w:t xml:space="preserve">hal-02658335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarks on the strong maximum principle for nonlocal operators</w:t>
+                <w:t xml:space="preserve">Existence and Uniqueness of Solutions to a Nonlocal Equation with Monostable Nonlinearity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Davila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salome Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Differential Equations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vol. 39 (No. 5,), pp. 1693-1709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/060676854⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658335v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlocal anisotropic dispersal with monostable nonlinearity</w:t>
               </w:r>
@@ -6866,51 +6866,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nik Cunniffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Diseases and Food Security in the 21st Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 10, Springer International Publishing, pp.47-72, inPress, Plant Pathology in the 21st Century, </w:t>
+              <w:t xml:space="preserve">, 10, Springer International Publishing, pp.47-72, In press, Plant Pathology in the 21st Century, </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-57899-2_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -6949,320 +6949,320 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poplar rust dispersal along the Durance River valley: inference of dispersal kernel and consequences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+                <w:t xml:space="preserve">The Durance River valley: a great ecological system to study dispersal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Xhaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Frey</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Becheler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Evolutionary Dynamical Systems and Applications (EDySA) and Training on Mathematics and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Thiès, Senegal</w:t>
+              <w:t xml:space="preserve">Journée thématique du LabEx ARBRE "Maladies forestières et changements globaux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mireia Gomez-Gallego, Jun 2023, Champenoux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04428063v1</w:t>
+                <w:t xml:space="preserve">hal-04125869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Durance River valley: a great ecological system to study dispersal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halkett</w:t>
+                <w:t xml:space="preserve">Poplar rust dispersal along the Durance River valley: inference of dispersal kernel and consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Coville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Xhaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique du LabEx ARBRE "Maladies forestières et changements globaux"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mireia Gomez-Gallego, Jun 2023, Champenoux, France, France</w:t>
+              <w:t xml:space="preserve">Workshop on Evolutionary Dynamical Systems and Applications (EDySA) and Training on Mathematics and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Thiès, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125869v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic signatures of a range expansion in natura: how clones play leapfrog?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Becheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7825,176 +7825,146 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01697079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint estimation of effective population sizes and selection coefficients from time-sampled data: a case study on virus populations exposed to plant resistance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Persistance criteria in some nonlocal model in unbounded domain and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Berestycki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang-Hung Vo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t>
+              <w:t xml:space="preserve">AMS Sectional Meeting, Workshop on Nonlocal Diffusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Meteorological Society (AMS). USA., Oct 2015, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738942v1</w:t>
+                <w:t xml:space="preserve">hal-01697085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint estimation of effective population sizes and selection coefficients from time-sampled data: a case study on virus populations submitted to plant resistance</w:t>
+                <w:t xml:space="preserve">Joint estimation of effective population sizes and selection coefficients from time-sampled data: a case study on virus populations exposed to plant resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
@@ -8029,168 +7999,198 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. colloque de la Société Française de Phytopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Societe Francaise de Phytopathologie (SFP). FRA., Jun 2015, Colmar, France</w:t>
+              <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738575v1</w:t>
+                <w:t xml:space="preserve">hal-02738942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistance criteria in some nonlocal model in unbounded domain and applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Joint estimation of effective population sizes and selection coefficients from time-sampled data: a case study on virus populations submitted to plant resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMS Sectional Meeting, Workshop on Nonlocal Diffusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Meteorological Society (AMS). USA., Oct 2015, Chicago, United States</w:t>
+              <w:t xml:space="preserve">9. colloque de la Société Française de Phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Societe Francaise de Phytopathologie (SFP). FRA., Jun 2015, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697085v1</w:t>
+                <w:t xml:space="preserve">hal-02738575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of genetic drift and selection from next generation sequencing time-sampled data</w:t>
               </w:r>
@@ -8659,51 +8659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10007,51 +10007,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B2F55D0"/>
+    <w:nsid w:val="536B3A3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10238,51 +10238,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jcoville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7364-366X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076688852" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-9262-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501561v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Alvarez-Latuz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Bayen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004408v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Bouin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415233v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girardin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828501v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561082v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ayala" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345003v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03767646v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bayen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Coville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mairet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452637v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gabriel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez-Cort&#233;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mateu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chad&#339;uf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077905v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789001v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788938v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik J. Cunniffe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240377v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Rousseau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781200v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fabre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855334v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288557v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dupaigne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696208v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009126v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860652v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Alvarez-Latuz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Bayen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2025.104509" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452141v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legendre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1838" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614866v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2024.113557" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769590v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Forien" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v21-45" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04430456v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.356" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010809v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-023-02118-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555983v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brasseur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10884-021-09988-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472328v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mairet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.3041" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843598v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cazenave-Lacroutz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2022160" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503520v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changfeng Gui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingfeng Zhao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/abe17c" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482090v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmil Fernandez-Diclo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2020.103194" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624153v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hamel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2019.07.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769598v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2019.12.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672149v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Valdinoci" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms.12229" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622318v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966709v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546434v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefeng Wang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2017036" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626849v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2017037" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381897v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Alfaro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2017.06.035" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212846v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697084v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607360v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gabriel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2017.07.008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245634v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Berestycki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Hung Vo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641531v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2016.05.017" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011574v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828256v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257407v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Garnier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2014.05.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800918v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Raoul" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2014.34.1775" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632900v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2014.19.3057" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751647v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Raoul" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2013.828069" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784899v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646347v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2013.03.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208592v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Senoussi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002654" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696102v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2012.05.006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657590v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fayard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2010.11.047" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784988v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-011-0193-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785039v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Davila" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Martinez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2012.07.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642265v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2011.16.739" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603865v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2011.16.xx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603471v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2010.07.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603479v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dirr" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Luckhaus" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2010.5.745" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603469v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060676854" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658335v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602285v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2007.11.002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661991v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cort&#225;zar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elgueta" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2007.06.002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654682v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659746v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0308210504000721" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659813v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-005-0163-7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-100J2MW7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680665v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2003.10.030" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VTXLMPN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677393v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2003.07.005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ3BMK80-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677556v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(03)00216-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4D1S5ZBG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050899v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38230-8_14" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375867v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Cunniffe" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57899-2_4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04428063v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125869v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Becheler" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137682v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Develay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fabre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917354v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917358v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodriguez-Cortes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697080v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697082v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697079v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738942v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738575v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697085v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240378v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739537v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267867v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697086v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267965v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803599v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid R. Senoussi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802687v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Martinez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804408v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813879v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738798v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797375v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101039v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Benoit" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004313v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831086v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01238013v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02795553v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jcoville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7364-366X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076688852" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-9262-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501561v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Alvarez-Latuz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Bayen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004408v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Bouin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415233v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girardin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828501v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561082v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ayala" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345003v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03767646v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bayen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Coville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mairet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452637v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gabriel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez-Cort&#233;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mateu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chad&#339;uf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077905v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789001v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788938v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik J. Cunniffe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240377v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Rousseau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781200v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fabre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855334v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288557v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dupaigne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696208v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009126v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860652v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Alvarez-Latuz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Bayen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2025.104509" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452141v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legendre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1838" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614866v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2024.113557" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769590v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Forien" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v21-45" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04430456v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.356" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010809v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-023-02118-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555983v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brasseur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10884-021-09988-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472328v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mairet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.3041" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843598v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cazenave-Lacroutz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2022160" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482090v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmil Fernandez-Diclo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2020.103194" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503520v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changfeng Gui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingfeng Zhao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/abe17c" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624153v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hamel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2019.07.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769598v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2019.12.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622318v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Valdinoci" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms.12229" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672149v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966709v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546434v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefeng Wang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2017036" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626849v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2017037" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381897v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Alfaro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2017.06.035" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212846v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697084v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607360v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gabriel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2017.07.008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245634v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Berestycki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Hung Vo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641531v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2016.05.017" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011574v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828256v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257407v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Garnier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2014.05.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632900v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2014.19.3057" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800918v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Raoul" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2014.34.1775" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751647v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Raoul" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2013.828069" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784899v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646347v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2013.03.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208592v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Senoussi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002654" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696102v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2012.05.006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657590v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fayard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2010.11.047" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784988v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-011-0193-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785039v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Davila" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Martinez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2012.07.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642265v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2011.16.739" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603865v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2011.16.xx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603471v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2010.07.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603479v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dirr" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Luckhaus" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2010.5.745" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658335v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603469v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060676854" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602285v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2007.11.002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661991v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cort&#225;zar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elgueta" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2007.06.002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654682v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659746v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0308210504000721" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659813v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-005-0163-7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-100J2MW7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680665v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2003.10.030" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VTXLMPN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677393v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2003.07.005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ3BMK80-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677556v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(03)00216-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4D1S5ZBG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050899v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38230-8_14" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375867v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Cunniffe" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57899-2_4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125869v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Becheler" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04428063v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137682v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Develay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fabre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917354v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917358v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodriguez-Cortes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697080v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697082v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697079v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697085v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738942v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738575v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240378v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739537v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267867v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697086v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267965v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803599v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid R. Senoussi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802687v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Martinez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804408v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813879v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738798v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797375v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101039v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Benoit" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004313v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831086v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01238013v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02795553v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>