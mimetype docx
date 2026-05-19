--- v1 (2026-04-10)
+++ v2 (2026-05-19)
@@ -2950,51 +2950,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 37 (3), pp.549-579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anihpc.2019.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
@@ -5344,51 +5344,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Davila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salome Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30 (2), In press. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anihpc.2012.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
@@ -10007,51 +10007,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="536B3A3B"/>
+    <w:nsid w:val="C4AC44FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>