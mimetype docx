--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -727,923 +727,923 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04586145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free-Form Deformation as a non-invasive, discrete unfitted domain method: Application to the time-harmonic acoustic response of a saxophone</w:t>
+                <w:t xml:space="preserve">A combinatorial model reduction method for the finite element analysis of wind instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jeanneteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Oumaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gibiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2024.117345⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.7582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682786v1</w:t>
+                <w:t xml:space="preserve">hal-04677681v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiaxial loading of aeronautic composite structures at intermediate scale: A review of VERTEX developments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Castanié</w:t>
+                <w:t xml:space="preserve">Free-Form Deformation as a non-invasive, discrete unfitted domain method: Application to the time-harmonic acoustic response of a saxophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jeanneteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Sentagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Oumaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part C: Open Access</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 432 (Part A), pp.117345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2024.117345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2024.100439⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04477158v1</w:t>
+                <w:t xml:space="preserve">hal-04682786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain localization in the Alloy 718 Ni-based superalloy: From room temperature to 650 °C</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiaxial loading of aeronautic composite structures at intermediate scale: A review of VERTEX developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Milanese</w:t>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malo Jullien</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John-Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.119759⟩</w:t>
+              <w:t xml:space="preserve">Composites Part C: Open Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.100439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2024.100439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04457558v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution and large field of view imaging using a stitching procedure coupled with distortion corrections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain localization in the Alloy 718 Ni-based superalloy: From room temperature to 650 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Rouwane</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">John-Eric Dufour</w:t>
+                <w:t xml:space="preserve">Julien Milanese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Charles Stinville</w:t>
+                <w:t xml:space="preserve">Malo Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Genee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optlastec.2024.111165⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 268, pp.119759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.119759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592108v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combinatorial model reduction method for the finite element analysis of wind instruments</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High resolution and large field of view imaging using a stitching procedure coupled with distortion corrections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gibiat</w:t>
+                <w:t xml:space="preserve">Ali Rouwane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John-Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Cottier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Charles Stinville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 177, pp.111165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.7582⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optlastec.2024.111165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677681v2</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image‐based isogeometric twins of lattices with virtual image correlation for varying cross‐section beams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Architecture-Driven Digital Volume Correlation: application to the analysis of in-situ crushing of a polyurethane foam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Rouwane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Doumalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bouclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Oliver Weeger</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 124 (10), pp.2237-2260. </w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 63 (5), pp.897-913. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.7208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11340-023-00957-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980174v1</w:t>
+                <w:t xml:space="preserve">hal-04063421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture-Driven Digital Volume Correlation: application to the analysis of in-situ crushing of a polyurethane foam</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Rouwane</w:t>
+                <w:t xml:space="preserve">Image‐based isogeometric twins of lattices with virtual image correlation for varying cross‐section beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Doumalin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+                <w:t xml:space="preserve">Oliver Weeger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 63 (5), pp.897-913. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 124 (10), pp.2237-2260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-023-00957-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nme.7208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04063421v1</w:t>
+                <w:t xml:space="preserve">hal-03980174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring structural scale composite specimens in a post‐buckling regime: The integrated finite element stereo digital image correlation approach with geometrically non‐linear regularization</w:t>
               </w:r>
@@ -1655,51 +1655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John-Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Colantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2088,51 +2088,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture-Driven Digital Image Correlation Technique (ADDICT) for the measurement of sub-cellular kinematic fields in speckle-free cellular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Rouwane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2660,51 +2660,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjusting fictitious domain parameters for fairly priced image-based modeling: Application to the regularization of Digital Image Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Rouwane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2771,616 +2771,616 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive multilevel geometric regularization of mesh-based 3D shape measurement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robin Bouclier</w:t>
+                <w:t xml:space="preserve">Identification of Isothermal crystallization kinetics of poly(ether-ketone-ketone) based on spherulite growth measurements and enthalpic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Chelaghma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marguerès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.6291⟩</w:t>
+              <w:t xml:space="preserve">Polymer Crystallization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (4), pp.e10141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pcr2.10141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02431948v1</w:t>
+                <w:t xml:space="preserve">hal-02905099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive implementation of nonlinear isogeometric analysis in an industrial FE software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Tirvaudey</w:t>
+                <w:t xml:space="preserve">Non-invasive multilevel geometric regularization of mesh-based 3D shape measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Colantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Chapelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Marenić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Computations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 121 (9), pp.1877-1897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.6291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/EC-03-2019-0108⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02270773v1</w:t>
+                <w:t xml:space="preserve">hal-02431948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A posteriori error estimation and adaptivity in non-intrusive couplings between concurrent models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Non-invasive implementation of nonlinear isogeometric analysis in an industrial FE software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tirvaudey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bouclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chamoin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Computations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (1), pp.237-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/EC-03-2019-0108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2020.113104⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02606016v1</w:t>
+                <w:t xml:space="preserve">hal-02270773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special Issue on Advances in Digital Image Correlation (DIC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+                <w:t xml:space="preserve">A posteriori error estimation and adaptivity in non-intrusive couplings between concurrent models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tirvaudey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app10041530⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 367, pp.113104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2020.113104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02488942v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Isothermal crystallization kinetics of poly(ether-ketone-ketone) based on spherulite growth measurements and enthalpic data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marguerès</w:t>
+                <w:t xml:space="preserve">Special Issue on Advances in Digital Image Correlation (DIC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Crystallization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3 (4), pp.e10141. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (4), pp.1530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pcr2.10141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app10041530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905099v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02488942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classic and Inverse Compositional Gauss-Newton in Global DIC</w:t>
               </w:r>
@@ -3451,477 +3451,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of multifunctional thermoplastic composites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+                <w:t xml:space="preserve">Residual error based adaptive mesh refinement with the non-intrusive patch algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Lozinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEC Composites Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 329, pp.118-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2017.09.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01957044v1</w:t>
+                <w:t xml:space="preserve">hal-01807922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale analysis of complex aeronautical structures using robust non-intrusive coupling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mateus Toniolli</w:t>
+                <w:t xml:space="preserve">Characterization of multifunctional thermoplastic composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Chelaghma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marguerès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JEC Composites Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 55 (125), p.62-65</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807939v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Nitsche-based non-intrusive coupling strategy for global/local isogeometric structural analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale analysis of complex aeronautical structures using robust non-intrusive coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bouclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateus Toniolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40323-017-0094-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2018.05.022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01816443v1</w:t>
+                <w:t xml:space="preserve">hal-01807939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual error based adaptive mesh refinement with the non-intrusive patch algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexei Lozinski</w:t>
+                <w:t xml:space="preserve">A Nitsche-based non-intrusive coupling strategy for global/local isogeometric structural analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 329, pp.118-143. </w:t>
+              <w:t xml:space="preserve">, 2018, 340, pp.253-277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2017.09.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2018.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807922v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Space-Time PGD-DIC Algorithm</w:t>
               </w:r>
@@ -4005,265 +4005,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Stereo Digital Image Correlation: Framework and Mechanical Regularization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation and modeling of aeronautical composite structures subjected to combined loadings: The VERTEX project. Part 1: Experimental setup, FE-DIC instrumentation and procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Pierré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 57 (3), p.443-456. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 179, p.224-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-016-0246-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.07.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01491444v1</w:t>
+                <w:t xml:space="preserve">hal-01617903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation and modeling of aeronautical composite structures subjected to combined loadings: The VERTEX project. Part 1: Experimental setup, FE-DIC instrumentation and procedures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finite Element Stereo Digital Image Correlation: Framework and Mechanical Regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Pierré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 179, p.224-244. </w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (3), p.443-456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.07.080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11340-016-0246-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617903v1</w:t>
+                <w:t xml:space="preserve">hal-01491444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A domain coupling method for finite element digital image correlation with mechanical regularization: Application to multiscale measurements and parallel computing</w:t>
               </w:r>
@@ -4366,51 +4366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 316, pp.123-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4613,51 +4613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 180, pp.550-567. </w:t>
@@ -4689,274 +4689,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unstructured finite element-based digital image correlation with enhanced management of quadrature and lens distortions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel Pierré</w:t>
+                <w:t xml:space="preserve">Non-intrusive coupling: recent advances and scalable nonlinear domain decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Robert</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2015.07.008⟩</w:t>
+              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (1), pp.17-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11831-014-9132-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217885v1</w:t>
+                <w:t xml:space="preserve">hal-01065538v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-intrusive coupling: recent advances and scalable nonlinear domain decomposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Duval</w:t>
+                <w:t xml:space="preserve">Unstructured finite element-based digital image correlation with enhanced management of quadrature and lens distortions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Pierré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guinard</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (1), pp.17-38. </w:t>
+              <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 77, pp.44-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11831-014-9132-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2015.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065538v2</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local enrichment of NURBS patches using a non-intrusive coupling strategy: Geometric details, local refinement, inclusion, fracture</w:t>
               </w:r>
@@ -4968,51 +4968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 300, pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5072,51 +5072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 102 (10), pp.1670-1682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5163,90 +5163,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale displacement field measurement using digital image correlation: Application to the identification of elastic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 55 (1), pp.121-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5669,51 +5669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cresta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6299,247 +6299,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00708392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LATIN multiscale computational method and the Proper Generalized Decomposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A scalable time-space multiscale domain decomposition method: adaptive time scales separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 199 (21-22), pp.1287-1296. </w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (4), pp.621-633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2009.06.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00466-010-0504-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414447v1</w:t>
+                <w:t xml:space="preserve">hal-00485747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scalable time-space multiscale domain decomposition method: adaptive time scales separation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The LATIN multiscale computational method and the Proper Generalized Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 199 (21-22), pp.1287-1296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2009.06.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00466-010-0504-2⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00485747v1</w:t>
+                <w:t xml:space="preserve">hal-00414447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId187"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6615,51 +6615,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0DFDDA50"/>
+    <w:nsid w:val="870A8DBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6846,51 +6846,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jcpassieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8387-4122" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136853846" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-8909-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490712v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Person" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Sentagne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fouque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bouclier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2026.109666" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05330563v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Pomarat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.113015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818313v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bichet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.117729" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04586145v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Serra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lalanne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12479" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682786v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanneteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Oumaziz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117345" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477158v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2024.100439" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04457558v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milanese" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Jullien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Genee" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119759" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04592108v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rouwane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Stinville" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2024.111165" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04677681v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Passieux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gibiat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cottier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7582" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980174v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Weeger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7208" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04063421v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-023-00957-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04122733v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colantonio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12450" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823846v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniia Lapina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-022-02234-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03664328v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chapelier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-022-00217-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626061v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Mareni&#263;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Seychal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.114959" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03337698v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111223" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218388v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.7467" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982126v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-020-00649-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260895v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.93" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273312v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.113992" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013213v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113507" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431948v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6291" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02270773v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tirvaudey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EC-03-2019-0108" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02606016v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113104" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488942v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10041530" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02905099v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Chelaghma" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marguer&#232;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pcr2.10141" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059472v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6057" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01957044v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807939v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guinard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Toniolli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-017-0094-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816443v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.05.022" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807922v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Duval" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lozinski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sala&#252;n" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.09.032" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772657v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-0387-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491444v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Pierr&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-016-0246-y" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617903v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.07.080" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577929v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5456" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577934v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.05.037" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577938v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Loukota" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Lucchetti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C033777" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617966v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.08.055" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217885v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bugarin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2015.07.008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065538v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-014-9132-x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295461v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.11.007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094665v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4868" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949038v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph David" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9872-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025172v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Navarro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9930-y" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949210v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Budinger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gogu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Fraj" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2013.11.012" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015904v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Agnaldo Gomes Perini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12099" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/75CACEE4D250AF181400DFDEF781DDBB3775E01A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870773v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Barri&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cresta" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2013.07.009" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753010v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-012-0859-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824125v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-013-0882-3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708541v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4349" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3CE57AF22A67F334E44BFA15FE84E0C27F3EE10/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614657v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfriden" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pierre-Alain Bordas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3234" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708392v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3037" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414447v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.06.023" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485747v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-010-0504-2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2EA2AF22C5294121BC8C1BE3508252A3D17D4FB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jcpassieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8387-4122" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136853846" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-8909-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490712v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Person" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Sentagne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fouque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bouclier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2026.109666" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05330563v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Pomarat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.113015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818313v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bichet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.117729" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04586145v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Serra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lalanne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12479" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04677681v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanneteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Oumaziz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Passieux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gibiat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cottier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7582" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682786v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117345" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477158v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2024.100439" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04457558v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milanese" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Jullien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Genee" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119759" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04592108v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rouwane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Stinville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2024.111165" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04063421v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-023-00957-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980174v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Weeger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7208" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04122733v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colantonio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12450" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823846v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniia Lapina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-022-02234-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03664328v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chapelier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-022-00217-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626061v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Mareni&#263;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Seychal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.114959" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03337698v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111223" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218388v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.7467" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982126v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-020-00649-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260895v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.93" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273312v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.113992" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013213v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113507" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02905099v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Chelaghma" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marguer&#232;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pcr2.10141" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431948v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6291" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02270773v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tirvaudey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EC-03-2019-0108" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02606016v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113104" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488942v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10041530" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059472v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6057" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807922v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Duval" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lozinski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sala&#252;n" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.09.032" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01957044v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807939v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guinard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Toniolli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-017-0094-z" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816443v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.05.022" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772657v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-0387-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617903v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Pierr&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.07.080" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491444v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-016-0246-y" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577929v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5456" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577934v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.05.037" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577938v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Loukota" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Lucchetti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C033777" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617966v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.08.055" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065538v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-014-9132-x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217885v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bugarin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2015.07.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295461v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.11.007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094665v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4868" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949038v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph David" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9872-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025172v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Navarro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9930-y" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949210v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Budinger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gogu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Fraj" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2013.11.012" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015904v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Agnaldo Gomes Perini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12099" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/75CACEE4D250AF181400DFDEF781DDBB3775E01A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870773v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Barri&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cresta" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2013.07.009" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753010v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-012-0859-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824125v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-013-0882-3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708541v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4349" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3CE57AF22A67F334E44BFA15FE84E0C27F3EE10/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614657v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfriden" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pierre-Alain Bordas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3234" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708392v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3037" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485747v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-010-0504-2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2EA2AF22C5294121BC8C1BE3508252A3D17D4FB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414447v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.06.023" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>