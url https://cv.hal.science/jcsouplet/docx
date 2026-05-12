--- v0 (2026-03-29)
+++ v1 (2026-05-12)
@@ -436,191 +436,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02194175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropie et qualité osseuse</w:t>
+                <w:t xml:space="preserve">Analyse de textures osseuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Souplet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cl Benhamou</w:t>
+                <w:t xml:space="preserve">Eric Lespessailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réalités en rhumatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 32</w:t>
+              <w:t xml:space="preserve">Réflexions Rhumatologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 141, pp.7 - 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01795827v1</w:t>
+                <w:t xml:space="preserve">hal-01795828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de textures osseuses</w:t>
+                <w:t xml:space="preserve">Anisotropie et qualité osseuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Souplet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Lespessailles</w:t>
+                <w:t xml:space="preserve">Cl Benhamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réflexions Rhumatologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 141, pp.7 - 9</w:t>
+              <w:t xml:space="preserve">Réalités en rhumatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01795828v1</w:t>
+                <w:t xml:space="preserve">hal-01795827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropy and mechano-transduction</w:t>
               </w:r>
@@ -2554,259 +2554,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399517v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JE CODE : LES BONNES PRATIQUES DE DIFFUSION</w:t>
+                <w:t xml:space="preserve">Je code : Les bonnes pratiques de développement logiciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Ammour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Barral</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Moreau</w:t>
+                <w:t xml:space="preserve">Olivier Cappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Nicoud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Chaventre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Dassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dexet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02400300v1</w:t>
+                <w:t xml:space="preserve">hal-02083801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Je code : Les bonnes pratiques de développement logiciel</w:t>
+                <w:t xml:space="preserve">JE CODE : LES BONNES PRATIQUES DE DIFFUSION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Ammour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Souplet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Chaventre</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-02083801v1</w:t>
+                <w:t xml:space="preserve">hal-02400300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2976,51 +2976,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9DA7EF1C"/>
+    <w:nsid w:val="80BE5615"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3207,51 +3207,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jcsouplet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5112-2118" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138145539" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00635295v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souplet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194175v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Guenoun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pithioux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Corroller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2019.06.013" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795827v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl Benhamou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795828v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lespessailles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788704v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Hambli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhamou Cl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616091v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lebrun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chanalet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ayache" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Malandain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186975v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00980839v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Akrour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972179v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cohen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebrun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ayache" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malandain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2011.5872413" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190314v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Fazzalari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Maurel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pc Aveline" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Achiou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616128v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461625v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rojas Balderrama" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Pernod" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pennec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459138v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616119v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616047v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Toussaint" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972358v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eder" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586368v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Bursztyn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Constantin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dumont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Letournel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Mangili" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190602v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l y Rochefort" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola L Fazzalari" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Laurent Benhamou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262507v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Novellas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Costa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0221-0363(08)75786-X" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399517v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanchard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Contensin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daj Cnrs" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moreau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Schmittbiel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400300v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ammour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Barral" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicoud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083801v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capp&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaventre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Dassas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dexet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01797916v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jcsouplet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5112-2118" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138145539" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00635295v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souplet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194175v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Guenoun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pithioux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Corroller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2019.06.013" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795828v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lespessailles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795827v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl Benhamou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788704v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Hambli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhamou Cl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616091v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lebrun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chanalet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ayache" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Malandain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186975v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00980839v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Akrour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972179v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cohen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebrun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ayache" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malandain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2011.5872413" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190314v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Fazzalari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Maurel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pc Aveline" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Achiou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616128v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461625v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rojas Balderrama" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Pernod" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pennec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459138v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616119v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616047v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Toussaint" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972358v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eder" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586368v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Bursztyn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Constantin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dumont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Letournel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Mangili" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190602v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l y Rochefort" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola L Fazzalari" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Laurent Benhamou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262507v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Novellas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Costa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0221-0363(08)75786-X" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399517v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanchard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Contensin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daj Cnrs" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moreau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Schmittbiel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083801v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ammour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capp&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaventre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Dassas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dexet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400300v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Barral" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicoud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01797916v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>