--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -1362,286 +1362,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05151275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact management of dissolved gases of wines by membrane contactor</w:t>
+                <w:t xml:space="preserve">Impact des conditions opératoires au conditionnement et de la perméabilité du bouchon sur l’oxygène et l’évolution d’un vin blanc de sauvignon en bouteille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vila Marc Vidal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Günter Waidelich</w:t>
+                <w:t xml:space="preserve">Michel Moutounet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'OIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 84 (962-964), pp.179-187</w:t>
+              <w:t xml:space="preserve">Infowine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (2), 16p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649253v1</w:t>
+                <w:t xml:space="preserve">hal-02649183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des conditions opératoires au conditionnement et de la perméabilité du bouchon sur l’oxygène et l’évolution d’un vin blanc de sauvignon en bouteille</w:t>
+                <w:t xml:space="preserve">Efecto de las condiciones operativas del embotellado y de la permeabilidad del tapón sobre el oxígeno y evolución de un vino blanco sauvignon en botella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moutounet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infowine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 3 (2), 16p</w:t>
+              <w:t xml:space="preserve">, 2011, 3 (3), 16p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649183v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efecto de las condiciones operativas del embotellado y de la permeabilidad del tapón sobre el oxígeno y evolución de un vino blanco sauvignon en botella</w:t>
+                <w:t xml:space="preserve">Exact management of dissolved gases of wines by membrane contactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Moutounet</w:t>
+                <w:t xml:space="preserve">Vila Marc Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günter Waidelich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infowine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 3 (3), 16p</w:t>
+              <w:t xml:space="preserve">Bulletin de l'OIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (962-964), pp.179-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642408v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen transmission rate of screwcaps by chemoluminescence and air/capsule/headspace/acidified water system</w:t>
               </w:r>
@@ -1735,51 +1735,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of operating conditions during bottling and of technical cork permeability on the oxygen content and evolution of bottled Sauvignon blanc wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moutounet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infowine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4 (3), 15p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1817,51 +1817,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impatto delle condizioni operative all’imbottigliamento e della permeabilita’ del tappo sull’ossigeno e l’evoluzione di un Sauvignon bianco in bottiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moutounet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infowine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5 (3), 16p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1899,51 +1899,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMPACT OF OPERATING CONDITIONS DURING BOTTLING AND OF TECHNICAL CORK PERMEABILITY ON THE OXYGEN CONTENT AND EVOLUTION OF BOTTLED SAUVIGNON BLANC WINE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moutounet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infowine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4, pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1981,51 +1981,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports d’oxygène au cours du conditionnement des vins tranquilles et impact sur le fruité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moutounet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 125, pp.24-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2063,51 +2063,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of oxygen in the gas and liquid phases of bottles of wine at bottling and during storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moutounet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 40 (1), pp.35-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2167,51 +2167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moutounet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Enologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 8, pp.36-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2275,51 +2275,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dufourcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude J. C. Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moutounet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Enologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 7, pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2370,51 +2370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude J. C. Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moutounet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 205, pp.25-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2478,51 +2478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Toitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude J. C. Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moutounet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 38 (3), pp.191-200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2582,51 +2582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude J. C. Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moutounet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 201, pp.32-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2690,51 +2690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dufourcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude J. C. Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moutounet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 190, pp.24-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3158,51 +3158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günter Waidelich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International IVIF Congress 2010 - Intervitis Interfructa 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Stuttgart, Germany. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3430,51 +3430,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de l’oxygène au cours du conditionnement: nouveau critère de l’assurance qualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moutounet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. World Congress of Vine and Wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Budapest, Hongrie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3581,51 +3581,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de la teneur en oxygène total des vins tranquilles en bouteille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moutounet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIII. Symposium International d’œnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Bordeaux, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3896,51 +3896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moutounet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Performance BIB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Bargesa valley, Australie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4092,51 +4092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eight years of experiences in gas management in wine with membrane contactors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günter Waidelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4869,51 +4869,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154703v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mondot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vidal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603810v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Caille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Samson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salmon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20170902024" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837834v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.50.4.1618" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04672565v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Caill&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608592v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Wirth" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toussaint" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lixon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Verbaere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601875v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Wirth" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605371v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630597v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605375v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640005v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf405392u" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151275v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Blank" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schmidt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649253v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vila Marc Vidal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Waidelich" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649183v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moutounet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642408v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646569v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillemat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chayvialle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642130v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646525v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213433v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655230v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664874v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2006.40.1.884" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675650v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682274v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dufourcq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude J. C. Boulet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673746v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681163v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Toitot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2004.38.3.919" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671970v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682288v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685770v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bouvier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vidal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712330v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sousbie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607157v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vialis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802359v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820503v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757416v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dieval" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Veyret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav Aagaard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vidal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756829v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756089v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823045v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820114v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820696v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757730v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753425v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763325v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deage" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797378v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797332v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154684v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824133v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806400v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gianduzzo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Chauvet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sirena" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806000v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809543v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sirena" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154703v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mondot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vidal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603810v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Caille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Samson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salmon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20170902024" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837834v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.50.4.1618" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04672565v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Caill&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608592v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Wirth" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toussaint" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lixon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Verbaere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601875v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Wirth" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605371v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630597v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605375v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640005v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf405392u" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151275v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Blank" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schmidt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649183v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moutounet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642408v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649253v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vila Marc Vidal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Waidelich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646569v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillemat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chayvialle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642130v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646525v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213433v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655230v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664874v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2006.40.1.884" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675650v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682274v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dufourcq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude J. C. Boulet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673746v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681163v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Toitot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2004.38.3.919" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671970v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682288v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685770v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bouvier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vidal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712330v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sousbie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607157v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vialis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802359v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820503v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757416v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dieval" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Veyret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav Aagaard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vidal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756829v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756089v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823045v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820114v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820696v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757730v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753425v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763325v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deage" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797378v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797332v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154684v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824133v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806400v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gianduzzo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Chauvet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sirena" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806000v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809543v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sirena" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>