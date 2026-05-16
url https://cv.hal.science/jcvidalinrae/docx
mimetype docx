--- v1 (2026-04-09)
+++ v2 (2026-05-16)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -162,2789 +162,2855 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2022, 88 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05154703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à la conception d'un système d'aide à la désicion à base de connaissance pour la gestion d'un atelier de vinification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 1992, pp.79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the effect of 8 closures in controlled industrial conditions on the shelf life of a red wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIO Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9, 8 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/bioconf/20170902024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of eight closures in controlled industrial conditions on the shelf life of two (red and rosé) wines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 51 (4), pp.387-399. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/oeno-one.2016.50.4.1618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of eight closures in controlled industrial conditions on the shelf life of two (red and rosé) wines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Caillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 51 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/oeno-one.2016.50.4.1618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04672565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Polyéthylène Téréphtalate, un emballage pour le vin de qualité ? Partie 2/2 : Évolution au cours du stockage d’un vin rosé conditionné en bouteilles PET avec absorbeur d’oxygène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Wirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lixon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Verbaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 158, pp.47-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le polyéthylène téréphtalate, un emballage pour le vin ? Partie 1/2 : propriétés barrière, sécurité sanitaire, analyse du cycle de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Wirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lixon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Verbaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 42 (157), pp.41-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Polyéthylène Téréphtalate, un emballage pour le vin de qualité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Wirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lixon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Verbaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 272, pp.6-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of wine’s shelf-life by monitoring free SO2 and total oxygen ingresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'OIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 348, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Polyéthylène Téréphtalate, un emballage pour le vin de qualité ? Partie 1/2 : Propriétés barrière, sécurité sanitaire, analyse du cycle de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Wirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lixon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Verbaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 157, pp.41-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Evolution of Oxygen, Carbon Dioxide, Nitrogen, and Sulfites during Storage of a Rose Wine Bottled in PET and Glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 62 (13), pp.2946 - 2955. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf405392u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winzer geben Vollgas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">das deutsche weinmagazin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.22-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05151275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des conditions opératoires au conditionnement et de la perméabilité du bouchon sur l’oxygène et l’évolution d’un vin blanc de sauvignon en bouteille</w:t>
+                <w:t xml:space="preserve">Oxygen transmission rate of screwcaps by chemoluminescence and air/capsule/headspace/acidified water system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Moutounet</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guillemat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chayvialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infowine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 3 (2), 16p</w:t>
+              <w:t xml:space="preserve">Bulletin de l'OIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (962-964), pp.189-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649183v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efecto de las condiciones operativas del embotellado y de la permeabilidad del tapón sobre el oxígeno y evolución de un vino blanco sauvignon en botella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moutounet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infowine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 3 (3), 16p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact management of dissolved gases of wines by membrane contactor</w:t>
+                <w:t xml:space="preserve">Impact des conditions opératoires au conditionnement et de la perméabilité du bouchon sur l’oxygène et l’évolution d’un vin blanc de sauvignon en bouteille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Günter Waidelich</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Moutounet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'OIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 84 (962-964), pp.179-187</w:t>
+              <w:t xml:space="preserve">Infowine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (2), 16p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649253v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen transmission rate of screwcaps by chemoluminescence and air/capsule/headspace/acidified water system</w:t>
+                <w:t xml:space="preserve">Exact management of dissolved gases of wines by membrane contactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Chayvialle</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vila Marc Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günter Waidelich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'OIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 84 (962-964), pp.189-198</w:t>
+              <w:t xml:space="preserve">, 2011, 84 (962-964), pp.179-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646569v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of operating conditions during bottling and of technical cork permeability on the oxygen content and evolution of bottled Sauvignon blanc wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moutounet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infowine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4 (3), 15p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impatto delle condizioni operative all’imbottigliamento e della permeabilita’ del tappo sull’ossigeno e l’evoluzione di un Sauvignon bianco in bottiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moutounet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infowine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5 (3), 16p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMPACT OF OPERATING CONDITIONS DURING BOTTLING AND OF TECHNICAL CORK PERMEABILITY ON THE OXYGEN CONTENT AND EVOLUTION OF BOTTLED SAUVIGNON BLANC WINE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moutounet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infowine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4, pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05213433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports d’oxygène au cours du conditionnement des vins tranquilles et impact sur le fruité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moutounet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 125, pp.24-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of oxygen in the gas and liquid phases of bottles of wine at bottling and during storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moutounet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 40 (1), pp.35-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/oeno-one.2006.40.1.884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aportes de oxigeno durante los tratamientos de los vinos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moutounet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Enologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 8, pp.36-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aportes de oxigeno durante los tratamientos de los vinos. Balance de las observaciiones in situ (1ra parte)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dufourcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude J. C. Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moutounet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Enologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 7, pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports d’oxygène au cours des traitements des vins. Bilan des observations sur site. 3ème partie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude J. C. Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moutounet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 205, pp.25-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of methods for measuring oxygen in the headspace of a bottle of wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Toitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude J. C. Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moutounet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 38 (3), pp.191-200. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2004.38.3.919⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports d’oxygène au cours des traitements des vins. Bilan des observations sur site. 2ème partie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude J. C. Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moutounet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 201, pp.32-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02671970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports d’oxygène au cours des traitements des vins. Bilan des observations sur site. 1ère partie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dufourcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude J. C. Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moutounet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 190, pp.24-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de dosage spectrométrique IRTF de l'acide tartrique dans les matières premières tartreuses (tartre, tartrate de calcium, lie essorée). Comparaison avec les méthodes gravimétrique et CLHP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 163, pp.26-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02685770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dosage de l'acide tartrique dans les poudres de tartre par spectroscopie IRTF dans le moyen infrarouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sousbie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 155, pp.52-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02712330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2954,1026 +3020,1026 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonnes pratiques du conditionnement en BIB Exemple appliqué à un vin Bio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vialis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud Vin Bio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Montpellier, France. 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas management by membrane contactor : ester and higher alcohol losses, and comparison with porous injector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. World Congress of Vine and Wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Porto, Portugal. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New approach by membrane contactor to manage dissolved gases in wine and to reduce alcohol content of wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günter Waidelich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International IVIF Congress 2010 - Intervitis Interfructa 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Stuttgart, Germany. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of non-invasive measurement of total package oxygen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Dieval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Veyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olav Aagaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32. Congrès mondial de la Vigne et du Vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maîtrise des apports d’oxygène au conditionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48. Congrès National des œnologues de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Carcassonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de l’oxygène au cours du conditionnement: nouveau critère de l’assurance qualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moutounet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. World Congress of Vine and Wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Budapest, Hongrie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Généralités sur l’oxygène en œnologie. Oxygène et vins conditionnés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum technique Comité interprofessionnel des vins nantais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Nantes, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de la teneur en oxygène total des vins tranquilles en bouteille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moutounet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIII. Symposium International d’œnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Bordeaux, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports d’oxygène au cours du conditionnement des vins tranquilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salon des Vins de Loire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Angers, France. 33 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apports d’oxygène au cours du conditionnement des vins tranquilles</w:t>
+                <w:t xml:space="preserve">Les méthodes et les dispositifs de dosage de l'oxygène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique UFOE Champagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Reims, France</w:t>
+              <w:t xml:space="preserve">CRITT (Centre Régional pour l'Innovation et le Transfert de Technologie) Agro-alimentaire Provence-Alpes-Côte d’Azur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757730v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les méthodes et les dispositifs de dosage de l'oxygène</w:t>
+                <w:t xml:space="preserve">Les apports d’oxygène au cours du conditionnement des vins tranquilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRITT (Centre Régional pour l'Innovation et le Transfert de Technologie) Agro-alimentaire Provence-Alpes-Côte d’Azur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Avignon, France</w:t>
+              <w:t xml:space="preserve">Journée technique UFOE Champagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753425v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de différents processus d’oxydation. Présentation des résultats de l’étude Inra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude J. C. Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moutounet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Performance BIB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Bargesa valley, Australie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3983,402 +4049,402 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of wine’s shelf-life by monitoring free SO2 and total oxygen ingresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. World Congress of Vine and Wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Mendoza, Argentina. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eight years of experiences in gas management in wine with membrane contactors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günter Waidelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mempro 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Toulouse, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a membrane contactor for exact management of dissolved gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oeno Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05154684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of non-invasive measurement of total package oxygen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Dieval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Veyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olav Aagaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, , 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4388,341 +4454,341 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of non-invasive measurement of dissolved CO2 in bottles of still wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Gianduzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Sirena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. symposium international d'oenologie de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Bordeaux, France. Dunod, 4p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a membrane contactor for the exact management of dissolved gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. symposium international d'oenologie de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Bordeaux, France. Dunod, 1186 p., 2011, 9782100575961</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a laser spectroscopic method for the determination of dissolved carbon dioxide in bottles of still wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Gianduzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Sirena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. World Congress of Vine and Wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Porto, Portugal. Um Porto para o Mundo - Associação para o Congresso OIV 2011, 11 p., 2011, 978-989-20-2449-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId95"/>
+      <w:footerReference w:type="default" r:id="rId96"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4869,51 +4935,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154703v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mondot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vidal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603810v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Caille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Samson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salmon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20170902024" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837834v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.50.4.1618" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04672565v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Caill&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608592v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Wirth" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toussaint" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lixon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Verbaere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601875v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Wirth" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605371v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630597v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605375v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640005v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf405392u" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151275v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Blank" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schmidt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649183v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moutounet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642408v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649253v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vila Marc Vidal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Waidelich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646569v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillemat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chayvialle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642130v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646525v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213433v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655230v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664874v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2006.40.1.884" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675650v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682274v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dufourcq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude J. C. Boulet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673746v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681163v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Toitot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2004.38.3.919" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671970v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682288v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685770v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bouvier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vidal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712330v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sousbie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607157v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vialis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802359v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820503v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757416v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dieval" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Veyret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav Aagaard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vidal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756829v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756089v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823045v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820114v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820696v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757730v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753425v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763325v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deage" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797378v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797332v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154684v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824133v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806400v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gianduzzo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Chauvet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sirena" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806000v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809543v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sirena" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154703v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mondot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vidal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603334v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vidal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603810v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Caille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Samson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salmon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20170902024" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837834v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.50.4.1618" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04672565v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Caill&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608592v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Wirth" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toussaint" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lixon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Verbaere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601875v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Wirth" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605371v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630597v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605375v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640005v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf405392u" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151275v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Blank" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schmidt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646569v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillemat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chayvialle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642408v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moutounet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649183v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649253v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vila Marc Vidal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Waidelich" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642130v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646525v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213433v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655230v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664874v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2006.40.1.884" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675650v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682274v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dufourcq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude J. C. Boulet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673746v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681163v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Toitot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2004.38.3.919" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671970v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682288v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685770v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bouvier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712330v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sousbie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607157v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vialis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802359v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820503v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757416v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dieval" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Veyret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav Aagaard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vidal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756829v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756089v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823045v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820114v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820696v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753425v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757730v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763325v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deage" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797378v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797332v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154684v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824133v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806400v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gianduzzo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Chauvet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sirena" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806000v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809543v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sirena" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>