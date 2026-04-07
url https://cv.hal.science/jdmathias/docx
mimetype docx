--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -275,433 +275,433 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (73)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (74)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-being monitoring within human-environment interactions: A systematic review</w:t>
+                <w:t xml:space="preserve">How do human behaviour and infrastructure interact in achieving biowaste policy objectives?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ieva Vitolina</w:t>
+                <w:t xml:space="preserve">Ammar Hdaifeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Teacher Education for Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/jtes-2025-0024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 510, pp.145571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.145571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05544019v1</w:t>
+                <w:t xml:space="preserve">hal-05064547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging control theory tools to enable real-time policy action for sustainable social-ecological-technical systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Well-being monitoring within human-environment interactions: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ieva Vitolina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una Krutova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John M Anderies</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aleksandrs Gorbunovs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atis Kapenieks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-025-02767-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Teacher Education for Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (2), pp.160-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/jtes-2025-0024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367306v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do human behaviour and infrastructure interact in achieving biowaste policy objectives?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leveraging control theory tools to enable real-time policy action for sustainable social-ecological-technical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Huet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">John M Anderies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 510, pp.145571. </w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (1), pp.806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.145571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43247-025-02767-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05064547v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the properties of monotone functionals for generalizing Bellman Principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 179, pp.112418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -735,64 +735,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triadic transitions of opinion dynamics in a bounded confidence model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachata Muneepeerakul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -833,321 +833,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of social-psychological barriers to social-ecological resilience: from causes to solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Running on the hedonic treadmill: a dynamical model of happiness based on an approach–avoidance framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Anderies</w:t>
+                <w:t xml:space="preserve">Nicolas Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Crépin</w:t>
+                <w:t xml:space="preserve">Gustavo Carrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eric Raufaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michaël Dambrun</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 29 (2), pp.art6. </w:t>
+              <w:t xml:space="preserve">Journal of Happiness Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (5), pp.58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5751/ES-15052-290206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10902-024-00766-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638432v1</w:t>
+                <w:t xml:space="preserve">hal-04637098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Running on the hedonic treadmill: a dynamical model of happiness based on an approach–avoidance framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Emergence of social-psychological barriers to social-ecological resilience: from causes to solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pellerin</w:t>
+                <w:t xml:space="preserve">John Anderies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Carrero</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Dambrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Raufaste</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Therese Lindahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Happiness Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (5), pp.58. </w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (2), pp.art6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10902-024-00766-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5751/ES-15052-290206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637098v1</w:t>
+                <w:t xml:space="preserve">hal-04638432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From tipping point to tipping set: Extending the concept of regime shift to uncertain dynamics for real-world applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1220,51 +1220,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do seasonal temperature variations influence interplay between toxic and non-toxic cyanobacterial blooms? Evidence from modeling and experimental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Latour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1324,51 +1324,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ tracking of microbeads for the detection of biofilm formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Boudarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Blaysat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1422,308 +1422,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From lakes and glades to viability algorithms: automatic classification of system states according to the topology of sustainable management</w:t>
+                <w:t xml:space="preserve">Governance in social-ecological agent-based models: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Kittel</w:t>
+                <w:t xml:space="preserve">Amélie Bourceret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finn Müller-Hansen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-021-00262-2⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (2), pp.38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-12440-260238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790973v1</w:t>
+                <w:t xml:space="preserve">hal-03271179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governance in social-ecological agent-based models: a review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From lakes and glades to viability algorithms: automatic classification of system states according to the topology of sustainable management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Kittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finn Müller-Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Bourceret</w:t>
+                <w:t xml:space="preserve">Rebekka Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Amblard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jobst Heitzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (2), pp.38. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 230 (14-15), pp.3133-3152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5751/ES-12440-260238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-021-00262-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03271179v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Infrastructure Perspective for Enhancing Multi‐functionality of Forests: A Conceptual Modeling Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Houballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1764,412 +1764,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring non-linear transition pathways in social-ecological systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Which infrastructures for which forest function? Analyzing multifunctionality through the social-ecological system framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojtaba Houballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-59713-w⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (1), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-11424-250122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02941061v1</w:t>
+                <w:t xml:space="preserve">hal-02941065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informing the sustainable pursuit of happiness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Cloutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Angilletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuri Onat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (22), pp.9491. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/su12229491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which infrastructures for which forest function? Analyzing multifunctionality through the social-ecological system framework</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
+                <w:t xml:space="preserve">Exploring non-linear transition pathways in social-ecological systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Anderies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Baggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Hodbod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (1), pp.21. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5751/ES-11424-250122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-59713-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941065v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grounding Social Foundations for Integrated Assessment Models of Climate Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Debeljak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2253,369 +2253,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical effects of retention structures on the mitigation of lake eutrophication</w:t>
+                <w:t xml:space="preserve">Alkyl-Chitosan-Based Adhesive: Water Resistance Improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Caen</w:t>
+                <w:t xml:space="preserve">Narimane Mati-Baouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Latour</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Cédric Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène de Baynast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grediac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2019.06.012⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (10), pp.1987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules24101987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609585v1</w:t>
+                <w:t xml:space="preserve">hal-02138130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge infrastructure and safe operating spaces in social'ecological systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dynamical effects of retention structures on the mitigation of lake eutrophication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.A. Janssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1802885115⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 119, pp.309-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2019.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608849v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkyl-Chitosan-Based Adhesive: Water Resistance Improvement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Knowledge infrastructure and safe operating spaces in social'ecological systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène de Baynast</w:t>
+                <w:t xml:space="preserve">J.M. Anderies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Grediac</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.A. Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 24 (10), pp.1987. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (12), pp.5277-5284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules24101987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1802885115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138130v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood-lignin: Supply, extraction processes and use as bio-based material</w:t>
               </w:r>
@@ -2765,51 +2765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 286 (1916), </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2841,469 +2841,469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-annual rainfall variability may foster lake regime shifts: An example from Lake Bourget in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How Does Knowledge Infrastructure Mobilization Influence the Safe Operating Space of Regulated Exploited Ecosystems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Brias</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
+                <w:t xml:space="preserve">J. M. Anderies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Andersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.10.004⟩</w:t>
+              <w:t xml:space="preserve">Earth's Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (11), pp.1555-1567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018ef000852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608822v1</w:t>
+                <w:t xml:space="preserve">hal-02608411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated dynamical modeling perspective for infrastructure resilience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Towards standardized mechanical characterization of microbial biofilms: analysis and critical review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Boudarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Seager</w:t>
+                <w:t xml:space="preserve">B. Blaysat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grédiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infrastructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/infrastructures3020011⟩</w:t>
+              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41522-018-0062-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470003v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Does Knowledge Infrastructure Mobilization Influence the Safe Operating Space of Regulated Exploited Ecosystems?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Inter-annual rainfall variability may foster lake regime shifts: An example from Lake Bourget in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Andersen</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth's Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (11), pp.1555-1567. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 389, pp.11-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018ef000852⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608411v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards standardized mechanical characterization of microbial biofilms: analysis and critical review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An integrated dynamical modeling perspective for infrastructure resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Boudarel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
+                <w:t xml:space="preserve">S.S. Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Blaysat</w:t>
+                <w:t xml:space="preserve">N. Onat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Grédiac</w:t>
+                <w:t xml:space="preserve">T Seager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4 (1), </w:t>
+              <w:t xml:space="preserve">Infrastructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41522-018-0062-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/infrastructures3020011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608821v1</w:t>
+                <w:t xml:space="preserve">hal-02470003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining tipping points for social-ecological systems scholarship - An interdisciplinary literature review</w:t>
               </w:r>
@@ -3462,51 +3462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Balestrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4 (1), pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3534,5093 +3534,5197 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01739194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relating switching rates between normal and persister cells to substrate and antibiotic concentrations: a mathematical modelling approach supported by experiments</w:t>
+                <w:t xml:space="preserve">Public transportation adoption requires a paradigm shift in urban development structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Carvalho</w:t>
+                <w:t xml:space="preserve">T. Ercan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Guilhen</w:t>
+                <w:t xml:space="preserve">N.C. Onat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Balestrino</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">O. Tatari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1751-7915.12739⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 142, pp.1789-1799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.11.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01779031v1</w:t>
+                <w:t xml:space="preserve">hal-02605257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-level policies and adaptive social networks. A conceptual modeling study for maintaining a polycentric governance system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. J. Lade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Galaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of the Commons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (1), pp.220-247. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18352/ijc.695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public transportation adoption requires a paradigm shift in urban development structure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Tatari</w:t>
+                <w:t xml:space="preserve">An energy-like indicator to assess opinion resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.11.109⟩</w:t>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 473, pp.501-510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2016.12.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605257v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On our rapidly shrinking capacity to comply with the planetary boundaries on climate change</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Relating switching rates between normal and persister cells to substrate and antibiotic concentrations: a mathematical modelling approach supported by experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guilhen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Balestrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.A. Janssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7, </w:t>
+              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (6), pp.1616-1627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep42061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1751-7915.12739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607118v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An energy-like indicator to assess opinion resilience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On our rapidly shrinking capacity to comply with the planetary boundaries on climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Anderies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Janssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 473, pp.501-510. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2016.12.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep42061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605428v1</w:t>
+                <w:t xml:space="preserve">hal-02607118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive management of energy consumption, reliability and delay of wireless sensor node: Application to IEEE 802.15.4 wireless sensor node</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cheick Tidjane Kone</w:t>
+                <w:t xml:space="preserve">An energy-like indicator to assess opinion resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gil de Sousa</w:t>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0172336⟩</w:t>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 473, pp.501-510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2016.12.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606890v1</w:t>
+                <w:t xml:space="preserve">hal-02605428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded confidence model with fixed uncertainties and extremists: The opinions can keep fluctuating indefinitely</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Adaptive management of energy consumption, reliability and delay of wireless sensor node: Application to IEEE 802.15.4 wireless sensor node</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheick Tidjane Kone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil de Sousa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18564/jasss.2967⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (2), pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0172336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602523v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating viability kernel computation with CUDA architecture: application to bycatch fishery management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Brias</w:t>
+                <w:t xml:space="preserve">Bounded confidence model with fixed uncertainties and extremists: The opinions can keep fluctuating indefinitely</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Deffuant</w:t>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10287-015-0246-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18564/jasss.2967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852648v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the reliability kernel of a time-variant system: Application to a corroded beam</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Accelerating viability kernel computation with CUDA architecture: application to bycatch fishery management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.566⟩</w:t>
+              <w:t xml:space="preserve">Computational Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (3), pp.371-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10287-015-0246-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605259v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the reliability theory for assessing the decision confidence probability for comparative Life Cycle Assessments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Wei</w:t>
+                <w:t xml:space="preserve">P. Larrey Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Larrey Lassalle</w:t>
+                <w:t xml:space="preserve">Thierry Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Faure</w:t>
+                <w:t xml:space="preserve">N. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 50 (5), pp.2272-2280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.est.5b03683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-network performance trade-off in a slotted IEEE 802.15.4 network with acknowledged uplink transmissions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Computing the reliability kernel of a time-variant system: Application to a corroded beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sensor Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJSNET.2015.069581⟩</w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (12), pp.151-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602146v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the viability theory to assess the flexibility of forest managers under ecological intensification</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How to conduct a proper sensitivity analysis in life cycle assessment: Taking into account correlations within LCI data and interactions within the LCA calculation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Larrey Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00267-015-0555-4⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (1), pp.377-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es502128k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602520v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to conduct a proper sensitivity analysis in life cycle assessment: Taking into account correlations within LCI data and interactions within the LCA calculation model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy-network performance trade-off in a slotted IEEE 802.15.4 network with acknowledged uplink transmissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.T. Kone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es502128k⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sensor Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (4), pp.263-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJSNET.2015.069581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602518v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying a full-field measurement technique to characterize the mechanical response of a sunflower-based biocomposite</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Using the viability theory to assess the flexibility of forest managers under ecological intensification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Mati Baouche</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Morogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (5), pp.1170-1183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00267-015-0555-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602519v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upcycling Sunflower Stems as Natural Fibers for Biocomposite Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Applying a full-field measurement technique to characterize the mechanical response of a sunflower-based biocomposite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grédiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mati Baouche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresources</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55 (5), pp.917-934</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658069v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability: from the conceptual to the operational using a dynamical system perspective</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Upcycling Sunflower Stems as Natural Fibers for Biocomposite Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Alzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grédiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène de Baynast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2015.07.018⟩</w:t>
+              <w:t xml:space="preserve">Bioresources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (4), pp.8076-8088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15376/biores.10.4.8076-8088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601943v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of control theory to design and maintenance problems in time-variant reliability: The case of stochastic viability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Vulnerability: from the conceptual to the operational using a dynamical system perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Deffuant</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2014.07.025⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 73, pp.218-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2015.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118695v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the variance of mechanical properties of sunflower bark for biocomposite applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Relevance of control theory to design and maintenance problems in time-variant reliability: The case of stochastic viability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Grédiac</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 132, pp.250-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2014.07.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601086v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of chitosan-based adhesives and assessment of their mechanical properties</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Characterizing the variance of mechanical properties of sunflower bark for biocomposite applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grédiac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bioresources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.922-937</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597204v1</w:t>
+                <w:t xml:space="preserve">hal-02601086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability analysis of bonded joints with variations in adhesive thickness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Extending the viability theory framework of resilience to uncertain dynamics, and application to lake eutrophication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Lemaire</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01694243.2012.727176⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29, p. 420 - p. 433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2012.12.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920724v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a chitosan-based adhesive. Application to wood bonding</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using deconvolution to improve the metrological performance of the grid method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grediac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiu Badulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.38097⟩</w:t>
+              <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (6), pp.716-734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2013.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02597203v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polysaccharides as adhesives: A critical review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homogenization of Pseudomonas aeruginosa PAO1 biofilms from high-resolution visualization by freeze substitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Guélon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.K. Patel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">R.C. Hunter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Michaud</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Adhesion and Adhesives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (5), pp.1405-1418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bit.24805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606113v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of Pseudomonas aeruginosa PAO1 biofilms from high-resolution visualization by freeze substitution</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of a chitosan-based adhesive. Application to wood bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.K. Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. de Baynast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grédiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bit.24805⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 127 (6), pp.5014-5021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.38097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357069v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using deconvolution to improve the metrological performance of the grid method</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Polysaccharides as adhesives: A critical review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.K. Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Reviews of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (3), pp.312-345</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00801133v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the viability theory framework of resilience to uncertain dynamics, and application to lake eutrophication</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Preparation of chitosan-based adhesives and assessment of their mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. K. Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. de Baynast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grédiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2012.12.032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 127 (5), pp.3869-3876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.37685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830714v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygromechanical characterization of sunflower stems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Reliability analysis of bonded joints with variations in adhesive thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Grediac</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2013.01.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (10), p. 1069 - p. 1079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01694243.2012.727176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00923258v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the spatial structure on the effective nutrient diffusion in bacterial biofilm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Hygromechanical characterization of sunflower stems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Deffuant</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grediac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10867-012-9272-x⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46, p. 50 - p. 59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2013.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00801820v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moment approximation of infection dynamics in a population of moving hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Duboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (12), p. e51760 - p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0051760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TWIG: A model to simulate the gravitropic response of a tree axis in the frame of elasticity and viscoelasticity, at intra-annual time scale</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Destrebecq Jean-François</w:t>
+                <w:t xml:space="preserve">Influence of the spatial structure on the effective nutrient diffusion in bacterial biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Guélon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2010.12.027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38 (4), p. 573 - p. 588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10867-012-9272-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669203v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a chitosan-based biofoam: Application to the processing of a porous ceramic material</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Studying the thermoviscoelastic response of the Redux 312 adhesive. Part 2: Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deheeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Michaud</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grédiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms12021175⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (2), pp.57-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2010.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00615508v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the thermoviscoelastic response of the Redux 312 adhesive. Part 2: Modeling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Grédiac</w:t>
+                <w:t xml:space="preserve">TWIG: A model to simulate the gravitropic response of a tree axis in the frame of elasticity and viscoelasticity, at intra-annual time scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Jean-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeronimidis Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Destrebecq Jean-François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2010.11.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 273 (1), pp.115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2010.12.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02595292v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying the grid method and infrared thermography to investigate plastic deformation in aluminium multicrystal</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Development of a chitosan-based biofoam: Application to the processing of a porous ceramic material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tessier-Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2010.11.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (2), pp.1175-1186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms12021175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02595290v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00615508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the thermoviscoelastic response of the Redux 312 adhesive. Part 1: Experimental characterization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Applying the grid method and infrared thermography to investigate plastic deformation in aluminium multicrystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Badulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grédiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Haddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Balandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2010.11.008⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 (1), pp.36-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2010.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595291v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three dimensional stress analysis of a composite patch using stress functions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Studying the thermoviscoelastic response of the Redux 312 adhesive. Part 1: Experimental characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deheeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grédiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Verney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2010.08.006⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (2), pp.68-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2010.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594302v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of thermal stresses in a bonded joint</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Three dimensional stress analysis of a composite patch using stress functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.S. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deheeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grédiac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/181/1/012041⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (12), pp.1646-1659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2010.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595294v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A procedure for accurate one-dimensional strain measurement using the grid method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Experimental study of thermal stresses in a bonded joint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deheeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Badulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grédiac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-008-9203-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 181 (1), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/181/1/012041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02592635v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying the digital image correlation method to estimate the mechanical properties of bacterial biofilms subjected to a wall shear stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A procedure for accurate one-dimensional strain measurement using the grid method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Badulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grédiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Stoodley</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofouling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 49, pp.841-854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-008-9203-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592631v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A closed-form solution for the thermal stress distribution in rectangular metal/composite bonded joints</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Applying the digital image correlation method to estimate the mechanical properties of bacterial biofilms subjected to a wall shear stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Grédiac</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Stoodley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 29, pp.515-524</w:t>
+              <w:t xml:space="preserve">Biofouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (8), pp.695-703</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592630v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectural optimisation for microelectronic packaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A closed-form solution for the thermal stress distribution in rectangular metal/composite bonded joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deheeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Silvain</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grédiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29, pp.515-524</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00521088v1</w:t>
+                <w:t xml:space="preserve">hal-02592630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the grid method for accurate in-plane strain measurement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Architectural optimisation for microelectronic packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Silvain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-0233/20/9/095102⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (11-12), pp.2391-2395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2008.12.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592632v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of optimized patches to reinforce damaged wings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Investigation of the grid method for accurate in-plane strain measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Badulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grédiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">X. Balandraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.24300⟩</w:t>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (9), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-0233/20/9/095102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591615v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneization of glass/alumina two-phase materials using a cohesive zone model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Heat sink material selection in electronic devices by computational approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tessier-Doyen</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Silvain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (4), pp.400-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.200700285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2008.03.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00630981v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00273430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of glass/alumina two-phase materials using a cohesive zone model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Design of optimized patches to reinforce damaged wings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Tessier-Doyen</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grédiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Balandraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIAA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46 (1), pp.46-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.24300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591617v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat sink material selection in electronic devices by computational approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Homogeneization of glass/alumina two-phase materials using a cohesive zone model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Silvain</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tessier-Doyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (4), pp.1071-1085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2008.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adem.200700285⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00273430v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Homogenization of glass/alumina two-phase materials using a cohesive zone model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tessier-Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (4), pp.1081-1085</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Applying the grid method to validate a numerical model predicting the transverse shear stress distributions in patched structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grédiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 39 (8), pp.1194-1209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8630,2955 +8734,2955 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An agent-based approach as a neutral model to study transition towards circular economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France's International Conference on Complex Systems FRCCS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bourgogne, May 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An agent-based approach as a neutral model to study transition towards circular economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth France's International Conference on Complex Systems (FRCCS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Bordeaux, France. pp.218-229, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-00206-8_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The challenges of Process Engineering for the reuse of treated wastewater within INRAE’s REUSE network - the need for a multidisciplinary and multi-scale approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Labille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congrès de la Société Française de Génie des Procédés (SFGP 2022) « Sciences et Solutions technologiques pour la Transition »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France. pp.08001, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/matecconf/202337908001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des modèles de mise en économie des déchets pour la transition socio-écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Debref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Grouiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Congrès de l'Association Française d'Economie Politique (AFEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d'Economie Politique (AFEP), Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux du Génie des Procédés pour la réutilisation des eaux usées traitées au sein du réseau REUSE d'INRAE – de la nécessité d'une approche pluridisciplinaire et multi-échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Labille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congrès de la Société Française de Génie des Procédés (SFGP 2022) « Sciences et Solutions technologiques pour la Transition »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFGP, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamical model of toxic cyanobacteria growth in the case of lake eutrophication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Latour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Complex Systems 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sedimentation ponds on the mitigation of eutrophication lake: evidence from lake Aydat (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Conference on Natural Resource Modeling 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounded confidence model with fixed uncertainties and extremists: the opinions can keep fluctuating indefinitely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th World Conference on Social Simulation (WCSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Sao Paulo, Brazil. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the mechanical behavior of sunflower stem for bio-composite applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Resilience and vulnerability from a stochastic dynamical system perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...34 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oct 2013, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4614-4427-5_2⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02597206v1</w:t>
+                <w:t xml:space="preserve">hal-02598923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience and vulnerability from a stochastic dynamical system perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Viability theory to formalize resilience and vulnerability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Oct 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Nov 2013, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598923v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viability theory to formalize resilience and vulnerability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Using an individual-based model of uneven-aged forests for studying trade-off between timber production and deadwood preservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Nov 2013, Clermont-Ferrand, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICCGI 2013, The Eighth International Multi-Conference on Computing in the Global Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Nice, France. pp.175-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598920v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using an individual-based model of uneven-aged forests for studying trade-off between timber production and deadwood preservation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Improving the spatial resolution of the grid method with deconvolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grediac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiu Badulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCGI 2013, The Eighth International Multi-Conference on Computing in the Global Information Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Nice, France. pp.175-180</w:t>
+              <w:t xml:space="preserve">PhotoMechanics - International conference on full-field measurement techniques and their applications in experimental solid mechanics - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598720v1</w:t>
+                <w:t xml:space="preserve">hal-00829962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the spatial resolution of the grid method with deconvolution</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Impacts de l'intensification des fonctions de préservation de la biodiversité et de production de bois sur la flexibilité de la sylviculture en futaie irrégulière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Morogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotoMechanics - International conference on full-field measurement techniques and their applications in experimental solid mechanics - 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">FORGECO 2013 - Forêts et écosystèmes cultivés : vers une intensification écologique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Grenoble, France. pp.43-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829962v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts de l'intensification des fonctions de préservation de la biodiversité et de production de bois sur la flexibilité de la sylviculture en futaie irrégulière</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Résilience et vulnérabilité dans le cadre de la théorie de la viabilité et des systèmes dynamiques stochastiques contrôlés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Grenoble, France. pp.43-47</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oct 2013, Evian, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599420v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience et vulnérabilité dans le cadre de la théorie de la viabilité et des systèmes dynamiques stochastiques contrôlés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Deconvolving Strain Maps Obtained With the Grid Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grediac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiu Badulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SEM Annual Conference &amp; Exposition on Experimental and Applied Mechanics - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lombard, Illinois, United States. pp.21-26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-00768-7_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598924v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deconvolving Strain Maps Obtained With the Grid Method</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Characterization of the mechanical behavior of sunflower stem for bio-composite applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grédiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEM Annual Conference &amp; Exposition on Experimental and Applied Mechanics - 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lombard, Illinois, United States. pp.21-26, </w:t>
+              <w:t xml:space="preserve">2012 Annual Conference on Experimental and Applied Mechanics, Society for Experimental Mechanics (SEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Cosa Mesa, United States. pp.7-13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-00768-7_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4614-4427-5_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830091v1</w:t>
+                <w:t xml:space="preserve">hal-02597206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding a compromise between viability maximization and cost minimization: A stochastic dynamic programming algorithm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Applying the viability theory for studying forest pratices in the global change context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop "Aux frontières de la viabilité et de l'économie", Université Paris Dauphine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">European Conference on Complex Systems (ECCS'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Barcelona, Spain. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599048v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying the viability theory for studying forest pratices in the global change context</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Finding a compromise between viability maximization and cost minimization: A stochastic dynamic programming algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Complex Systems (ECCS'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Barcelona, Spain. pp.1</w:t>
+              <w:t xml:space="preserve">2nd International Workshop "Aux frontières de la viabilité et de l'économie", Université Paris Dauphine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598884v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience, vulnerability and adaptive capacity to environmental change in a dynamical system, and application to a nonlinear lake model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sep 2013, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of nutrient limitation on bacterial patterns: applying a new bacterial cellular automaton growth model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCGI 2012, The Seventh International Multi-Conference on Computing in the Global Information Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Venice, Italy. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Behavior of bark of sunflower for bio-composite applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grédiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM15 15th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Venise, Italy. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying a moment approximation to a bacterial biofilm individual-based model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chuffart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Multi-Conference on Computing in the Global Information Technology, ICCGI 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Nice, France. pp.138-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing the resilience of a wastewater treatment bioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Multi-Conference on Computing in the Global Information Technology, ICCGI 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Valencia, Spain. p. 185 - p. 188, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICCGI.2010.60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00615509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying a multiscale approach to explain biofilm formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Guélon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Interaction and Multiscale Mechanics" ( AIMM'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a new structural adhesive from bioresources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.K. Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.D. Baysnast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grédiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACE-X 2010, 4th International Conference on Advanced Computational Engineering and Experimenting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of the diffusion of bacterial biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Guélon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV European Conference on Computational Mechanics, ECCM2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectural optimization for microelectronic packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Silvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Veilleire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interconnex 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation d'un patch composite pour le renforcement d'une voilure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grédiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01813046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11588,915 +11692,915 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience and vulnerability to a natural hazard: A mathematical framework based on viability theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Apr 2013, Vienna, Austria. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lake eutrophication and environmental change: A viability framework for resilience, vulnerability and adaptive capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the European Geosciences Union (EGU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienna, Austria. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying homogenization techniques to determine macroscopic mechanical properties of bacterial biofilms</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">From metaphor to action: implementing integrated and viable forest ecosystem management in landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofilms4 International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Winchester, UK, United Kingdom. pp.1, 2010</w:t>
+              <w:t xml:space="preserve">IUFRO Landscape Ecology Working Group Internatonal Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Bragança, Portugal. pp.1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594891v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of physical properties of bacterial biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Guélon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CE2M10 (Changement d'échelle en mécanique des matériaux)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Briançon, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From metaphor to action: implementing integrated and viable forest ecosystem management in landscapes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Applying homogenization techniques to determine macroscopic mechanical properties of bacterial biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Guélon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.C. Hunter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Landscape Ecology Working Group Internatonal Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Bragança, Portugal. pp.1, 2010</w:t>
+              <w:t xml:space="preserve">Biofilms4 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Winchester, UK, United Kingdom. pp.1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593594v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du diagnostic à l’action : créer les conditions d’une gestion intégrée et viable des écosystèmes forestiers sur les territoires. Le projet FORGECO.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Morogues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Caron</w:t>
+                <w:t xml:space="preserve">C. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversité et Evaluation Environnementale, 15ème colloque international du SIFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Paris, France. 1 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du diagnostic à l'action créer : les conditions d'une gestion intégrée et viable des écosystèmes forestiers sur les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Caron</w:t>
+                <w:t xml:space="preserve">C. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chauvin</w:t>
+                <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversité et Evaluation Environnementale, 15ème colloque international du SIFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Paris, France. pp.1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From metaphor to action: implementing viable forest ecosystem management in landscapes. The FORGECO project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Caron</w:t>
+                <w:t xml:space="preserve">C. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chauvin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Landscape Ecology Working Group International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Bragança, Portugal. 1 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12506,802 +12610,802 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dé coïncider pour mieux anticiper : les crises alimentaires et environnementales au centre des crises systémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Marette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stephan Marette (coordination scientifique); Caroline Lejars (coordination scientifique). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une recherche dé-coïncidente pour se préparer aux crises environnementales et alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 2024, 9782759238941</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05020248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principles for a Case Study Approach to Social Tipping Points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Hodbod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manjana Milkoreit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Baggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Schoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Positive Tipping Points Towards Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.79-99, 2024, Springer Climate, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-50762-5_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le biosourcé va-t-il verdir le bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Axelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Louise Filleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chavance Yann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lerayer Pierre-Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Ressources" n°3, la revue INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, pp.66-85, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/T5CZ-WM26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-based adhesives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grédiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pacheco Torgal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ivanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymers and biotech admixtures for eco-efficient construction materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier Inc., pp.369-385, 2016, 978-008100214-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-08-100214-8.00016-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in biofilm mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Guélon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Stoodley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.C. Flemming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wingender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofilm Highlights</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.111-139, 2011, Springer Series on Biofilms, Vol. 5, 978-3-642-19939-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viability and resilience of a bacterial biofilm individual-based model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viability and resilience of complex systems: concepts, methods and case studies from ecology and society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.131-157, 2011, Understanding complex systems, -13: 978-3642204227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13311,143 +13415,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition adhésive comprenant du chitosane désacétyle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. de Baynast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grédiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anant Vallabhbhai Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR2962738. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13457,336 +13561,336 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An agent-based approach as a neutral model to study transition towards circular economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agent-based modelling of behavioural, technical and governance interactions in domestic waste management: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Hdaifeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operationalization of Topology of Sustainable Management to Estimate Qualitatively Different Regions in State Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Kittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finn Müller-Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebekka Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jobst Heitzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13796,496 +13900,496 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires de transition vers une économie circulaire durable de la gestion des biodéchets des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Aissani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Papangelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thiriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ademe. 2022, 65 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexion prospective interdisciplinaire bioéconomie - Rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Axelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRAE. 2020, 70 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02866076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using deconvolution to improve the metrological performance of the grid method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grediac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudiu Badulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8127, INRIA. 2012, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00749812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livrable 2.1 du projet DISCO : Modèles individus-centrés et simulations Monte-Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Deygout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14295,100 +14399,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du comportement mécanique de patchs composites utilisés pour le renforcement de structures métalliques aéronautiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université Blaise Pascal - Clermont-Ferrand II, 2005. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00159157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14398,105 +14502,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la double modélisation à la validation expérimentale par des méthodes de mesure de champs sans contact du comportement des matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. HDR, Ecole Doctorale SPI, Université Blaise Pascal, Clermont II, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02595955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId399"/>
+      <w:footerReference w:type="default" r:id="rId400"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14564,51 +14668,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5520F48B"/>
+    <w:nsid w:val="90AA4861"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14712,51 +14816,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A874415B"/>
+    <w:nsid w:val="EDA3EB71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14860,51 +14964,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="72F9A44A"/>
+    <w:nsid w:val="76B02057"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15008,51 +15112,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4B51BF56"/>
+    <w:nsid w:val="C1B9D7CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15248,51 +15352,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544019v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Vitolina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mathias" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Una Krutova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandrs Gorbunovs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atis Kapenieks" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/jtes-2025-0024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05367306v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Anderies" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02767-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064547v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hdaifeh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.145571" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136034v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Caen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112418" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05015155v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachata Muneepeerakul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.5634" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638432v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Anderies" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cr&#233;pin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Dambrun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Lindahl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-15052-290206" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637098v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pellerin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Carrero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raufaste" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10902-024-00766-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670451v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110801" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638834v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Latour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2024.102606" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108187v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Boudarel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gr&#233;diac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27648" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790973v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Kittel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn M&#252;ller-Hansen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka Koch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jobst Heitzig" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-021-00262-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271179v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bourceret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amblard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-12440-260238" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538587v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Houballah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EF001369" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941061v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Baggio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hodbod" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59713-w" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204746v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Cloutier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Angilletta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuri Onat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12229491" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941065v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-11424-250122" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941057v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Debeljak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Diemer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dierickx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EF001573" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609585v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2019.06.012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608849v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Anderies" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Janssen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1802885115" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02138130v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Mati-Baouche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Baynast" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grediac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24101987" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608823v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tribot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghenima Amer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdou Alio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Baynast" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delattre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.01.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399816v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carvalho" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Forestier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.2408" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608822v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brias" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.10.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470003v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Clark" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Onat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Seager" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/infrastructures3020011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608411v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Anderies" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andersen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018ef000852" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608821v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boudarel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blaysat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;diac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-018-0062-5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155674v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milkoreit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hodbod" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baggio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benessaiah" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calderon-Contreras" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aaaa75" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739194v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Balestrino" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-018-0049-2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779031v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carvalho" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guilhen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balestrino" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forestier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12739" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771014v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Lade" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Galaz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/ijc.695" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605257v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ercan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Onat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tatari" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.11.109" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607118v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42061" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605428v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2016.12.035" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606890v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Tidjane Kone" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil de Sousa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172336" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602523v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.2967" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852648v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deffuant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10287-015-0246-x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605259v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.566" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602524v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Larrey Lassalle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumoulin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b03683" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602146v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Kone" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSNET.2015.069581" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602520v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Morogues" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-015-0555-4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602518v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es502128k" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602519v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sun" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toussaint" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mati Baouche" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658069v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alzina" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.10.4.8076-8088" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601943v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Roug&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.07.018" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118695v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roug&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2014.07.025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601086v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597204v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Patel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.37685" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VH2QBLN8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920724v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2012.727176" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597203v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Patel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.38097" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-02KJFKPZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606113v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357069v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gu&#233;lon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Hunter" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.24805" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801133v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sur" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Badulescu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2013.01.009" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830714v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.12.032" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923258v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussaint" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2013.01.009" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801820v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10867-012-9272-x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788033v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duboz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051760" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669203v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Jean-Denis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeronimidis Georges" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Destrebecq Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2010.12.027" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615508v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessier-Doyen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms12021175" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595292v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deheeger" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2010.11.009" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2X5MQVQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595290v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Badulescu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haddadi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Balandraud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2010.11.001" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVZCKWLN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595291v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Verney" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2010.11.008" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFQ4TB17-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594302v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Kim" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cho" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Lee" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2010.08.006" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH0NCM0F-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595294v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/181/1/012041" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592635v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-008-9203-8" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6SK6WNLJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592631v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stoodley" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592630v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521088v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2008.12.037" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVX2QSGJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592632v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/20/9/095102" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D39A85849A293D6C8D8A9B550935A5CB0B726B3C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591615v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.24300" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00630981v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2008.03.004" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKQ0HMVD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591617v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tessier-Doyen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273430v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200700285" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GNTNKKFF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591616v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156736v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293874v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bernard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00206-8_19" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779573v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Collard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337908001" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199185v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166926v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183653v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183649v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600222v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597206v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4427-5_2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9589003ACD6CD6EA093AB04BC4EB6E7BCF60AFAB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598923v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598920v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598720v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Lafond" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829962v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599420v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598924v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830091v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00768-7_4" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599048v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598884v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598921v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597205v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597202v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595823v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chuffart" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mabrouk" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615509v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mabrouk" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCGI.2010.60" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594919v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594916v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Baysnast" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594921v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462918v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Silvain" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veilleire" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Heintz" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lalet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813046v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Balandraud" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598912v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598913v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594891v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594920v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593594v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caron" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupouey" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821772v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cordonnier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593595v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822683v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05020248v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Briard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992021v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjana Milkoreit" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schoon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50762-5_5" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959362v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Louise Filleux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavance Yann" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lerayer Pierre-Yves" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/T5CZ-WM26" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603520v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pacheco Torgal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ivanov" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100214-8.00016-6" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596017v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Flemming" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wingender" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595776v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilbert" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608905v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anant Vallabhbhai Patel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156521v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481978v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961471v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04075353v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Papangelou" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thiriet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866076v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749812v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596547v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deygout" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00159157v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02595955v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064547v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hdaifeh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mathias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.145571" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544019v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Vitolina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Una Krutova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandrs Gorbunovs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atis Kapenieks" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/jtes-2025-0024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05367306v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Anderies" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02767-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136034v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Caen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112418" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05015155v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachata Muneepeerakul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.5634" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637098v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pellerin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Carrero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raufaste" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Dambrun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10902-024-00766-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638432v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Anderies" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cr&#233;pin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Lindahl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-15052-290206" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670451v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110801" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638834v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Latour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2024.102606" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108187v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Boudarel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gr&#233;diac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27648" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271179v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bourceret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amblard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-12440-260238" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790973v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Kittel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn M&#252;ller-Hansen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka Koch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jobst Heitzig" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-021-00262-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538587v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Houballah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EF001369" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941065v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-11424-250122" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204746v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Cloutier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Angilletta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuri Onat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12229491" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941061v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Baggio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hodbod" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59713-w" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941057v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Debeljak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Diemer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dierickx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EF001573" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02138130v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Mati-Baouche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Baynast" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grediac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24101987" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609585v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2019.06.012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608849v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Anderies" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Janssen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1802885115" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608823v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tribot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghenima Amer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdou Alio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Baynast" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delattre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.01.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399816v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carvalho" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Forestier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.2408" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608411v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Anderies" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andersen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018ef000852" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608821v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boudarel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blaysat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;diac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-018-0062-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608822v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brias" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.10.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470003v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Clark" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Onat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Seager" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/infrastructures3020011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155674v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milkoreit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hodbod" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baggio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benessaiah" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calderon-Contreras" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aaaa75" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739194v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Balestrino" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-018-0049-2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605257v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ercan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Onat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tatari" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.11.109" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771014v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Lade" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Galaz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/ijc.695" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568607v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2016.12.035" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779031v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carvalho" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guilhen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balestrino" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forestier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12739" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607118v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42061" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605428v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606890v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Tidjane Kone" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil de Sousa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172336" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602523v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.2967" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852648v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deffuant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10287-015-0246-x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602524v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Larrey Lassalle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumoulin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b03683" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605259v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.566" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602518v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es502128k" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602146v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Kone" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSNET.2015.069581" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602520v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Morogues" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-015-0555-4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602519v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sun" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toussaint" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mati Baouche" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658069v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alzina" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.10.4.8076-8088" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601943v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Roug&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.07.018" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118695v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roug&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2014.07.025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601086v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830714v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.12.032" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801133v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sur" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Badulescu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2013.01.009" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357069v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gu&#233;lon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Hunter" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.24805" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597203v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Patel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.38097" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-02KJFKPZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606113v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597204v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Patel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.37685" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VH2QBLN8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920724v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2012.727176" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923258v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussaint" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2013.01.009" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788033v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duboz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051760" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801820v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10867-012-9272-x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595292v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deheeger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2010.11.009" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2X5MQVQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669203v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Jean-Denis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeronimidis Georges" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Destrebecq Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2010.12.027" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615508v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessier-Doyen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms12021175" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595290v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Badulescu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haddadi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Balandraud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2010.11.001" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVZCKWLN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595291v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Verney" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2010.11.008" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFQ4TB17-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594302v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Kim" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cho" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Lee" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2010.08.006" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH0NCM0F-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595294v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/181/1/012041" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592635v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-008-9203-8" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6SK6WNLJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592631v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stoodley" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592630v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521088v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2008.12.037" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVX2QSGJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592632v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/20/9/095102" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D39A85849A293D6C8D8A9B550935A5CB0B726B3C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273430v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200700285" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GNTNKKFF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591615v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.24300" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00630981v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2008.03.004" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKQ0HMVD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591617v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tessier-Doyen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591616v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156736v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293874v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bernard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00206-8_19" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779573v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Collard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337908001" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199185v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166926v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183653v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183649v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600222v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598923v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598920v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598720v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Lafond" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829962v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599420v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598924v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830091v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00768-7_4" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597206v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4427-5_2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9589003ACD6CD6EA093AB04BC4EB6E7BCF60AFAB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598884v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599048v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598921v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597205v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597202v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595823v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chuffart" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mabrouk" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615509v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mabrouk" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCGI.2010.60" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594919v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594916v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Baysnast" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594921v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462918v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Silvain" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veilleire" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Heintz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lalet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813046v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Balandraud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598912v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598913v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593594v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caron" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupouey" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594920v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594891v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821772v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cordonnier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593595v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822683v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05020248v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Briard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992021v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjana Milkoreit" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schoon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50762-5_5" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959362v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Louise Filleux" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavance Yann" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lerayer Pierre-Yves" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/T5CZ-WM26" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603520v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pacheco Torgal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ivanov" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100214-8.00016-6" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596017v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Flemming" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wingender" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595776v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilbert" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608905v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anant Vallabhbhai Patel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156521v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481978v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961471v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04075353v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Papangelou" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thiriet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866076v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749812v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596547v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deygout" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00159157v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02595955v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>