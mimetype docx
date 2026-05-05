--- v1 (2026-04-07)
+++ v2 (2026-05-05)
@@ -309,1244 +309,1244 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do human behaviour and infrastructure interact in achieving biowaste policy objectives?</w:t>
+                <w:t xml:space="preserve">Triadic transitions of opinion dynamics in a bounded confidence model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammar Hdaifeh</w:t>
+                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
+                <w:t xml:space="preserve">Rachata Muneepeerakul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 510, pp.145571. </w:t>
+              <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (2), https://www.jasss.org/28/2/6.html. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.145571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18564/jasss.5634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05064547v1</w:t>
+                <w:t xml:space="preserve">hal-05015155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-being monitoring within human-environment interactions: A systematic review</w:t>
+                <w:t xml:space="preserve">How do human behaviour and infrastructure interact in achieving biowaste policy objectives?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ieva Vitolina</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ammar Hdaifeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Teacher Education for Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/jtes-2025-0024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 510, pp.145571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.145571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05544019v1</w:t>
+                <w:t xml:space="preserve">hal-05064547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging control theory tools to enable real-time policy action for sustainable social-ecological-technical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John M Anderies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 6 (1), pp.806. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s43247-025-02767-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the properties of monotone functionals for generalizing Bellman Principle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Well-being monitoring within human-environment interactions: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ieva Vitolina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una Krutova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandrs Gorbunovs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auguste Caen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Atis Kapenieks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 179, pp.112418. </w:t>
+              <w:t xml:space="preserve">Journal of Teacher Education for Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (2), pp.160-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2025.112418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2478/jtes-2025-0024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05136034v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triadic transitions of opinion dynamics in a bounded confidence model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the properties of monotone functionals for generalizing Bellman Principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachata Muneepeerakul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28 (2), https://www.jasss.org/28/2/6.html. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 179, pp.112418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18564/jasss.5634⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2025.112418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05015155v1</w:t>
+                <w:t xml:space="preserve">hal-05136034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Running on the hedonic treadmill: a dynamical model of happiness based on an approach–avoidance framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">How do seasonal temperature variations influence interplay between toxic and non-toxic cyanobacterial blooms? Evidence from modeling and experimental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pellerin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michaël Dambrun</w:t>
+                <w:t xml:space="preserve">Delphine Latour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Happiness Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10902-024-00766-3⟩</w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 134, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2024.102606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637098v1</w:t>
+                <w:t xml:space="preserve">hal-04638834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of social-psychological barriers to social-ecological resilience: from causes to solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Running on the hedonic treadmill: a dynamical model of happiness based on an approach–avoidance framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Carrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Raufaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Anderies</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michaël Dambrun</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5751/ES-15052-290206⟩</w:t>
+              <w:t xml:space="preserve">Journal of Happiness Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (5), pp.58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10902-024-00766-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638432v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From tipping point to tipping set: Extending the concept of regime shift to uncertain dynamics for real-world applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Emergence of social-psychological barriers to social-ecological resilience: from causes to solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Anderies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Dambrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Therese Lindahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2024.110801⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (2), pp.art6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-15052-290206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670451v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do seasonal temperature variations influence interplay between toxic and non-toxic cyanobacterial blooms? Evidence from modeling and experimental data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">From tipping point to tipping set: Extending the concept of regime shift to uncertain dynamics for real-world applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Latour</w:t>
+                <w:t xml:space="preserve">Antoine Brias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 134, </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 496, pp.110801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2024.102606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2024.110801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638834v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ tracking of microbeads for the detection of biofilm formation</w:t>
+                <w:t xml:space="preserve">An Infrastructure Perspective for Enhancing Multi‐functionality of Forests: A Conceptual Modeling Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Boudarel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mojtaba Houballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Blaysat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Grédiac</w:t>
+                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bit.27648⟩</w:t>
+              <w:t xml:space="preserve">Earth's Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019EF001369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03108187v1</w:t>
+                <w:t xml:space="preserve">hal-03538587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governance in social-ecological agent-based models: a review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ tracking of microbeads for the detection of biofilm formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Boudarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Bourceret</w:t>
+                <w:t xml:space="preserve">Benoît Blaysat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Amblard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
+                <w:t xml:space="preserve">Michel Grédiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (2), pp.38. </w:t>
+              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 118 (3), pp.1244-1261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5751/ES-12440-260238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/bit.27648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03271179v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From lakes and glades to viability algorithms: automatic classification of system states according to the topology of sustainable management</w:t>
               </w:r>
@@ -1584,51 +1584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebekka Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jobst Heitzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 230 (14-15), pp.3133-3152. </w:t>
@@ -1660,187 +1660,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Infrastructure Perspective for Enhancing Multi‐functionality of Forests: A Conceptual Modeling Approach</w:t>
+                <w:t xml:space="preserve">Governance in social-ecological agent-based models: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mojtaba Houballah</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Amélie Bourceret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth's Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (1), </w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (2), pp.38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019EF001369⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5751/ES-12440-260238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03538587v1</w:t>
+                <w:t xml:space="preserve">hal-03271179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which infrastructures for which forest function? Analyzing multifunctionality through the social-ecological system framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Houballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25 (1), pp.21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1868,334 +1868,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informing the sustainable pursuit of happiness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring non-linear transition pathways in social-ecological systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Anderies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Cloutier</w:t>
+                <w:t xml:space="preserve">Jacopo Baggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Angilletta</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jennifer Hodbod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su12229491⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-59713-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03204746v1</w:t>
+                <w:t xml:space="preserve">hal-02941061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring non-linear transition pathways in social-ecological systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Informing the sustainable pursuit of happiness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Cloutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Angilletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Hodbod</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nuri Onat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (22), pp.9491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-59713-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su12229491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941061v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grounding Social Foundations for Integrated Assessment Models of Climate Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Debeljak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2253,3291 +2253,3291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkyl-Chitosan-Based Adhesive: Water Resistance Improvement</w:t>
+                <w:t xml:space="preserve">Antibiotic resilience: a necessary concept to complement antibiotic resistance?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narimane Mati-Baouche</w:t>
+                <w:t xml:space="preserve">Gabriel Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Delattre</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Christiane Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules24101987⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 286 (1916), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2019.2408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138130v1</w:t>
+                <w:t xml:space="preserve">hal-02399816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical effects of retention structures on the mitigation of lake eutrophication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alkyl-Chitosan-Based Adhesive: Water Resistance Improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narimane Mati-Baouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Caen</w:t>
+                <w:t xml:space="preserve">Hélène de Baynast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Latour</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Michel Grediac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 119, pp.309-326. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (10), pp.1987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2019.06.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules24101987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609585v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge infrastructure and safe operating spaces in social'ecological systems</w:t>
+                <w:t xml:space="preserve">Dynamical effects of retention structures on the mitigation of lake eutrophication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Anderies</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A. Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.A. Janssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 116 (12), pp.5277-5284. </w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 119, pp.309-326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1802885115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2019.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608849v1</w:t>
+                <w:t xml:space="preserve">hal-02609585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood-lignin: Supply, extraction processes and use as bio-based material</w:t>
+                <w:t xml:space="preserve">Knowledge infrastructure and safe operating spaces in social'ecological systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Tribot</w:t>
+                <w:t xml:space="preserve">J.M. Anderies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghenima Amer</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.A. Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2019.01.007⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (12), pp.5277-5284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1802885115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608823v1</w:t>
+                <w:t xml:space="preserve">hal-02608849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiotic resilience: a necessary concept to complement antibiotic resistance?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wood-lignin: Supply, extraction processes and use as bio-based material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Tribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghenima Amer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abdou Alio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Carvalho</w:t>
+                <w:t xml:space="preserve">H. de Baynast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Forestier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 286 (1916), </w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 112, pp.228-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2019.2408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2019.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399816v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Does Knowledge Infrastructure Mobilization Influence the Safe Operating Space of Regulated Exploited Ecosystems?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">How do environment-dependent switching rates between susceptible and persister cells affect the dynamics of biofilms faced with antibiotics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Balestrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Andersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth's Future</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018ef000852⟩</w:t>
+              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (1), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41522-018-0049-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608411v1</w:t>
+                <w:t xml:space="preserve">hal-01739194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards standardized mechanical characterization of microbial biofilms: analysis and critical review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How Does Knowledge Infrastructure Mobilization Influence the Safe Operating Space of Regulated Exploited Ecosystems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Anderies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Boudarel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Grédiac</w:t>
+                <w:t xml:space="preserve">M. Andersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41522-018-0062-5⟩</w:t>
+              <w:t xml:space="preserve">Earth's Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (11), pp.1555-1567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018ef000852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608821v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-annual rainfall variability may foster lake regime shifts: An example from Lake Bourget in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards standardized mechanical characterization of microbial biofilms: analysis and critical review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Boudarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Blaysat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Brias</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
+                <w:t xml:space="preserve">M. Grédiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 389, pp.11-18. </w:t>
+              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41522-018-0062-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608822v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated dynamical modeling perspective for infrastructure resilience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Inter-annual rainfall variability may foster lake regime shifts: An example from Lake Bourget in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T Seager</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infrastructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/infrastructures3020011⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 389, pp.11-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02470003v1</w:t>
+                <w:t xml:space="preserve">hal-02608822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining tipping points for social-ecological systems scholarship - An interdisciplinary literature review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An integrated dynamical modeling perspective for infrastructure resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.S. Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Onat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Milkoreit</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T Seager</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/aaaa75⟩</w:t>
+              <w:t xml:space="preserve">Infrastructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/infrastructures3020011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155674v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do environment-dependent switching rates between susceptible and persister cells affect the dynamics of biofilms faced with antibiotics?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Carvalho</w:t>
+                <w:t xml:space="preserve">Defining tipping points for social-ecological systems scholarship - An interdisciplinary literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Milkoreit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hodbod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Benessaiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Balestrino</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Calderon-Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4 (1), pp.6. </w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (3), 12 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41522-018-0049-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/aaaa75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739194v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public transportation adoption requires a paradigm shift in urban development structure</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An energy-like indicator to assess opinion resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.11.109⟩</w:t>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 473, pp.501-510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2016.12.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605257v1</w:t>
+                <w:t xml:space="preserve">hal-02605428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-level policies and adaptive social networks. A conceptual modeling study for maintaining a polycentric governance system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Adaptive management of energy consumption, reliability and delay of wireless sensor node: Application to IEEE 802.15.4 wireless sensor node</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheick Tidjane Kone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Galaz</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil de Sousa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of the Commons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18352/ijc.695⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (2), pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0172336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771014v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An energy-like indicator to assess opinion resilience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Public transportation adoption requires a paradigm shift in urban development structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ercan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.C. Onat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Tatari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 473, pp.501-510. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 142, pp.1789-1799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2016.12.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.11.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05568607v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relating switching rates between normal and persister cells to substrate and antibiotic concentrations: a mathematical modelling approach supported by experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-level policies and adaptive social networks. A conceptual modeling study for maintaining a polycentric governance system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Carvalho</w:t>
+                <w:t xml:space="preserve">S. J. Lade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Guilhen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
+                <w:t xml:space="preserve">V. Galaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1751-7915.12739⟩</w:t>
+              <w:t xml:space="preserve">International Journal of the Commons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (1), pp.220-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18352/ijc.695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01779031v1</w:t>
+                <w:t xml:space="preserve">hal-01771014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On our rapidly shrinking capacity to comply with the planetary boundaries on climate change</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Relating switching rates between normal and persister cells to substrate and antibiotic concentrations: a mathematical modelling approach supported by experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guilhen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Balestrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.A. Janssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep42061⟩</w:t>
+              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (6), pp.1616-1627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1751-7915.12739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607118v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An energy-like indicator to assess opinion resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 473, pp.501-510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physa.2016.12.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605428v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive management of energy consumption, reliability and delay of wireless sensor node: Application to IEEE 802.15.4 wireless sensor node</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On our rapidly shrinking capacity to comply with the planetary boundaries on climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gil de Sousa</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Anderies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Janssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (2), pp.28. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0172336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep42061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606890v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded confidence model with fixed uncertainties and extremists: The opinions can keep fluctuating indefinitely</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using the reliability theory for assessing the decision confidence probability for comparative Life Cycle Assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Larrey Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18564/jasss.2967⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (5), pp.2272-2280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5b03683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602523v1</w:t>
+                <w:t xml:space="preserve">hal-02602524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating viability kernel computation with CUDA architecture: application to bycatch fishery management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Computing the reliability kernel of a time-variant system: Application to a corroded beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Deffuant</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10287-015-0246-x⟩</w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (12), pp.151-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852648v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the reliability theory for assessing the decision confidence probability for comparative Life Cycle Assessments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bounded confidence model with fixed uncertainties and extremists: The opinions can keep fluctuating indefinitely</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.5b03683⟩</w:t>
+              <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18564/jasss.2967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602524v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the reliability kernel of a time-variant system: Application to a corroded beam</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Accelerating viability kernel computation with CUDA architecture: application to bycatch fishery management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 49 (12), pp.151-155. </w:t>
+              <w:t xml:space="preserve">Computational Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (3), pp.371-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.566⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10287-015-0246-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605259v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to conduct a proper sensitivity analysis in life cycle assessment: Taking into account correlations within LCI data and interactions within the LCA calculation model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vulnerability: from the conceptual to the operational using a dynamical system perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es502128k⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 73, pp.218-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2015.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602518v1</w:t>
+                <w:t xml:space="preserve">hal-02601943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-network performance trade-off in a slotted IEEE 802.15.4 network with acknowledged uplink transmissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.T. Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sensor Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (4), pp.263-277. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJSNET.2015.069581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the viability theory to assess the flexibility of forest managers under ecological intensification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Morogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 56 (5), pp.1170-1183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00267-015-0555-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying a full-field measurement technique to characterize the mechanical response of a sunflower-based biocomposite</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How to conduct a proper sensitivity analysis in life cycle assessment: Taking into account correlations within LCI data and interactions within the LCA calculation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Larrey Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (1), pp.377-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es502128k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602519v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upcycling Sunflower Stems as Natural Fibers for Biocomposite Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Applying a full-field measurement technique to characterize the mechanical response of a sunflower-based biocomposite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grédiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Michaud</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Mati Baouche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresources</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55 (5), pp.917-934</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658069v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability: from the conceptual to the operational using a dynamical system perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Upcycling Sunflower Stems as Natural Fibers for Biocomposite Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Alzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grédiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Rougé</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène de Baynast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 73, pp.218-230. </w:t>
+              <w:t xml:space="preserve">Bioresources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (4), pp.8076-8088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2015.07.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15376/biores.10.4.8076-8088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601943v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of control theory to design and maintenance problems in time-variant reliability: The case of stochastic viability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 132, pp.250-260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5571,90 +5571,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing the variance of mechanical properties of sunflower bark for biocomposite applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grédiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (1), pp.922-937</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5673,365 +5673,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the viability theory framework of resilience to uncertain dynamics, and application to lake eutrophication</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Homogenization of Pseudomonas aeruginosa PAO1 biofilms from high-resolution visualization by freeze substitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Guélon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.C. Hunter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2012.12.032⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (5), pp.1405-1418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bit.24805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830714v1</w:t>
+                <w:t xml:space="preserve">hal-01357069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using deconvolution to improve the metrological performance of the grid method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grediac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudiu Badulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51 (6), pp.716-734. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2013.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00801133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of Pseudomonas aeruginosa PAO1 biofilms from high-resolution visualization by freeze substitution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Extending the viability theory framework of resilience to uncertain dynamics, and application to lake eutrophication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 110 (5), pp.1405-1418. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29, p. 420 - p. 433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bit.24805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2012.12.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357069v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a chitosan-based adhesive. Application to wood bonding</w:t>
               </w:r>
@@ -6056,64 +6056,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. de Baynast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grédiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 127 (6), pp.5014-5021. </w:t>
@@ -6176,51 +6176,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polysaccharides as adhesives: A critical review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.K. Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6284,77 +6284,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. K. Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. de Baynast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grédiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 127 (5), pp.3869-3876. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6400,51 +6400,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability analysis of bonded joints with variations in adhesive thickness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6491,90 +6491,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hygromechanical characterization of sunflower stems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grediac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46, p. 50 - p. 59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6608,77 +6608,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moment approximation of infection dynamics in a population of moving hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Duboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (12), p. e51760 - p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6712,77 +6712,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the spatial structure on the effective nutrient diffusion in bacterial biofilm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Guélon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 38 (4), p. 573 - p. 588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6829,64 +6829,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying the thermoviscoelastic response of the Redux 312 adhesive. Part 2: Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deheeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grédiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 31 (2), pp.57-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7049,77 +7049,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a chitosan-based biofoam: Application to the processing of a porous ceramic material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tessier-Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 (2), pp.1175-1186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7166,77 +7166,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying the grid method and infrared thermography to investigate plastic deformation in aluminium multicrystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Badulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grédiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Haddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7312,64 +7312,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying the thermoviscoelastic response of the Redux 312 adhesive. Part 1: Experimental characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deheeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grédiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Verney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7480,51 +7480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. R. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deheeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grédiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 52 (12), pp.1646-1659. </w:t>
@@ -7568,1169 +7568,1169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of thermal stresses in a bonded joint</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of the grid method for accurate in-plane strain measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Badulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grédiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Grédiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 181 (1), pp.6. </w:t>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (9), pp.17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/181/1/012041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-0233/20/9/095102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595294v1</w:t>
+                <w:t xml:space="preserve">hal-02592632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A procedure for accurate one-dimensional strain measurement using the grid method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of thermal stresses in a bonded joint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deheeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Badulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grédiac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 49, pp.841-854. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 181 (1), pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-008-9203-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/181/1/012041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02592635v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying the digital image correlation method to estimate the mechanical properties of bacterial biofilms subjected to a wall shear stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A procedure for accurate one-dimensional strain measurement using the grid method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Badulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grédiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Stoodley</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofouling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 49, pp.841-854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-008-9203-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592631v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A closed-form solution for the thermal stress distribution in rectangular metal/composite bonded joints</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Applying the digital image correlation method to estimate the mechanical properties of bacterial biofilms subjected to a wall shear stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Grédiac</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Stoodley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 29, pp.515-524</w:t>
+              <w:t xml:space="preserve">Biofouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (8), pp.695-703</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592630v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectural optimisation for microelectronic packaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A closed-form solution for the thermal stress distribution in rectangular metal/composite bonded joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deheeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Silvain</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grédiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29, pp.515-524</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00521088v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the grid method for accurate in-plane strain measurement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Architectural optimisation for microelectronic packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Silvain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 20 (9), pp.17. </w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (11-12), pp.2391-2395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-0233/20/9/095102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2008.12.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592632v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat sink material selection in electronic devices by computational approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Applying the grid method to validate a numerical model predicting the transverse shear stress distributions in patched structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Silvain</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grédiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39 (8), pp.1194-1209</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00273430v1</w:t>
+                <w:t xml:space="preserve">hal-02591616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of optimized patches to reinforce damaged wings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Heat sink material selection in electronic devices by computational approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">X. Balandraud</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Silvain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.24300⟩</w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (4), pp.400-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.200700285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591615v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00273430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneization of glass/alumina two-phase materials using a cohesive zone model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Design of optimized patches to reinforce damaged wings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tessier-Doyen</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grédiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Balandraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2008.03.004⟩</w:t>
+              <w:t xml:space="preserve">AIAA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46 (1), pp.46-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.24300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00630981v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of glass/alumina two-phase materials using a cohesive zone model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Homogeneization of glass/alumina two-phase materials using a cohesive zone model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Tessier-Doyen</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tessier-Doyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 43 (4), pp.1081-1085</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 43 (4), pp.1071-1085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2008.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591617v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying the grid method to validate a numerical model predicting the transverse shear stress distributions in patched structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Homogenization of glass/alumina two-phase materials using a cohesive zone model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Grédiac</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tessier-Doyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 39 (8), pp.1194-1209</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (4), pp.1081-1085</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591616v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8787,51 +8787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France's International Conference on Complex Systems FRCCS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bourgogne, May 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8895,51 +8895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth France's International Conference on Complex Systems (FRCCS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Bordeaux, France. pp.218-229, </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9357,77 +9357,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamical model of toxic cyanobacteria growth in the case of lake eutrophication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Latour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Complex Systems 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9452,77 +9452,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sedimentation ponds on the mitigation of eutrophication lake: evidence from lake Aydat (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Conference on Natural Resource Modeling 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9547,77 +9547,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounded confidence model with fixed uncertainties and extremists: the opinions can keep fluctuating indefinitely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th World Conference on Social Simulation (WCSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Sao Paulo, Brazil. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9642,77 +9642,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience and vulnerability from a stochastic dynamical system perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oct 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9730,77 +9730,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viability theory to formalize resilience and vulnerability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nov 2013, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9818,90 +9818,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using an individual-based model of uneven-aged forests for studying trade-off between timber production and deadwood preservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCGI 2013, The Eighth International Multi-Conference on Computing in the Global Information Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Nice, France. pp.175-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9926,90 +9926,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the spatial resolution of the grid method with deconvolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grediac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudiu Badulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhotoMechanics - International conference on full-field measurement techniques and their applications in experimental solid mechanics - 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10028,715 +10028,715 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts de l'intensification des fonctions de préservation de la biodiversité et de production de bois sur la flexibilité de la sylviculture en futaie irrégulière</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Characterization of the mechanical behavior of sunflower stem for bio-composite applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grédiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FORGECO 2013 - Forêts et écosystèmes cultivés : vers une intensification écologique ?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 Annual Conference on Experimental and Applied Mechanics, Society for Experimental Mechanics (SEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Cosa Mesa, United States. pp.7-13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4614-4427-5_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599420v1</w:t>
+                <w:t xml:space="preserve">hal-02597206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience et vulnérabilité dans le cadre de la théorie de la viabilité et des systèmes dynamiques stochastiques contrôlés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Impacts de l'intensification des fonctions de préservation de la biodiversité et de production de bois sur la flexibilité de la sylviculture en futaie irrégulière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Morogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Oct 2013, Evian, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FORGECO 2013 - Forêts et écosystèmes cultivés : vers une intensification écologique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Grenoble, France. pp.43-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598924v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deconvolving Strain Maps Obtained With the Grid Method</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Résilience et vulnérabilité dans le cadre de la théorie de la viabilité et des systèmes dynamiques stochastiques contrôlés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...21 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oct 2013, Evian, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830091v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the mechanical behavior of sunflower stem for bio-composite applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Deconvolving Strain Maps Obtained With the Grid Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grediac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiu Badulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Grédiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 Annual Conference on Experimental and Applied Mechanics, Society for Experimental Mechanics (SEM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SEM Annual Conference &amp; Exposition on Experimental and Applied Mechanics - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lombard, Illinois, United States. pp.21-26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-00768-7_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4614-4427-5_2⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02597206v1</w:t>
+                <w:t xml:space="preserve">hal-00830091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying the viability theory for studying forest pratices in the global change context</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Finding a compromise between viability maximization and cost minimization: A stochastic dynamic programming algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Complex Systems (ECCS'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Barcelona, Spain. pp.1</w:t>
+              <w:t xml:space="preserve">2nd International Workshop "Aux frontières de la viabilité et de l'économie", Université Paris Dauphine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598884v1</w:t>
+                <w:t xml:space="preserve">hal-02599048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding a compromise between viability maximization and cost minimization: A stochastic dynamic programming algorithm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Applying the viability theory for studying forest pratices in the global change context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop "Aux frontières de la viabilité et de l'économie", Université Paris Dauphine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">European Conference on Complex Systems (ECCS'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Barcelona, Spain. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599048v1</w:t>
+                <w:t xml:space="preserve">hal-02598884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience, vulnerability and adaptive capacity to environmental change in a dynamical system, and application to a nonlinear lake model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sep 2013, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10754,51 +10754,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of nutrient limitation on bacterial patterns: applying a new bacterial cellular automaton growth model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCGI 2012, The Seventh International Multi-Conference on Computing in the Global Information Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Venice, Italy. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10823,90 +10823,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Behavior of bark of sunflower for bio-composite applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grédiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM15 15th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Venise, Italy. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10931,90 +10931,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying a moment approximation to a bacterial biofilm individual-based model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chuffart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Multi-Conference on Computing in the Global Information Technology, ICCGI 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Nice, France. pp.138-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11052,64 +11052,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing the resilience of a wastewater treatment bioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Multi-Conference on Computing in the Global Information Technology, ICCGI 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Valencia, Spain. p. 185 - p. 188, </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11143,77 +11143,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying a multiscale approach to explain biofilm formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Guélon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Interaction and Multiscale Mechanics" ( AIMM'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11277,64 +11277,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.D. Baysnast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grédiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACE-X 2010, 4th International Conference on Advanced Computational Engineering and Experimenting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11359,77 +11359,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of the diffusion of bacterial biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Guélon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV European Conference on Computational Mechanics, ECCM2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11454,51 +11454,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectural optimization for microelectronic packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Silvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11579,77 +11579,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation d'un patch composite pour le renforcement d'une voilure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grédiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11706,77 +11706,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience and vulnerability to a natural hazard: A mathematical framework based on viability theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Apr 2013, Vienna, Austria. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11794,77 +11794,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lake eutrophication and environmental change: A viability framework for resilience, vulnerability and adaptive capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the European Geosciences Union (EGU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienna, Austria. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11883,1675 +11883,1800 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From metaphor to action: implementing integrated and viable forest ecosystem management in landscapes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From metaphor to action: implementing viable forest ecosystem management in landscapes. The FORGECO project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">T. Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.L. Dupouey</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Landscape Ecology Working Group Internatonal Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Bragança, Portugal. pp.1, 2010</w:t>
+              <w:t xml:space="preserve">IUFRO Landscape Ecology Working Group International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Bragança, Portugal. 1 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593594v1</w:t>
+                <w:t xml:space="preserve">hal-02822683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of physical properties of bacterial biofilms</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">From metaphor to action: implementing integrated and viable forest ecosystem management in landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CE2M10 (Changement d'échelle en mécanique des matériaux)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Briançon, France. 2010</w:t>
+              <w:t xml:space="preserve">IUFRO Landscape Ecology Working Group Internatonal Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Bragança, Portugal. pp.1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594920v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying homogenization techniques to determine macroscopic mechanical properties of bacterial biofilms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Homogenization of physical properties of bacterial biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Guélon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofilms4 International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Winchester, UK, United Kingdom. pp.1, 2010</w:t>
+              <w:t xml:space="preserve">CE2M10 (Changement d'échelle en mécanique des matériaux)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Briançon, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594891v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du diagnostic à l’action : créer les conditions d’une gestion intégrée et viable des écosystèmes forestiers sur les territoires. Le projet FORGECO.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Applying homogenization techniques to determine macroscopic mechanical properties of bacterial biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Guélon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.C. Hunter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversité et Evaluation Environnementale, 15ème colloque international du SIFEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Paris, France. 1 p., 2010</w:t>
+              <w:t xml:space="preserve">Biofilms4 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Winchester, UK, United Kingdom. pp.1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821772v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du diagnostic à l'action créer : les conditions d'une gestion intégrée et viable des écosystèmes forestiers sur les territoires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du diagnostic à l’action : créer les conditions d’une gestion intégrée et viable des écosystèmes forestiers sur les territoires. Le projet FORGECO.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">T. Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Morogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dreyfus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.L. Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversité et Evaluation Environnementale, 15ème colloque international du SIFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2010, Paris, France. pp.1, 2010</w:t>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France. 1 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593595v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From metaphor to action: implementing viable forest ecosystem management in landscapes. The FORGECO project</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
+                <w:t xml:space="preserve">Du diagnostic à l'action créer : les conditions d'une gestion intégrée et viable des écosystèmes forestiers sur les territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Landscape Ecology Working Group International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Bragança, Portugal. 1 p., 2010</w:t>
+              <w:t xml:space="preserve">Biodiversité et Evaluation Environnementale, 15ème colloque international du SIFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France. pp.1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822683v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dé coïncider pour mieux anticiper : les crises alimentaires et environnementales au centre des crises systémiques</w:t>
+                <w:t xml:space="preserve">Vers des recherches dé-coïncidentes dans un contexte de fragilité des écosystèmes et des systèmes agroalimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stephan Marette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lejars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Diane Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
+                <w:t xml:space="preserve">Christophe Chassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Decroocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une recherche dé-coïncidente pour se préparer aux crises environnementales et alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Quae, 2024, 9782759238941</w:t>
+              <w:t xml:space="preserve">, Editions Quae, pp.11-19, 2024, Hors collection, 978-2-7592-3895-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05020248v1</w:t>
+                <w:t xml:space="preserve">hal-04693521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principles for a Case Study Approach to Social Tipping Points</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dé coïncider pour mieux anticiper : les crises alimentaires et environnementales au centre des crises systémiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Briard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Marette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...12 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stephan Marette (coordination scientifique); Caroline Lejars (coordination scientifique). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Positive Tipping Points Towards Sustainability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Une recherche dé-coïncidente pour se préparer aux crises environnementales et alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, 2024, 9782759238941</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04992021v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le biosourcé va-t-il verdir le bâtiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Principles for a Case Study Approach to Social Tipping Points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Hodbod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael O'Donohue</w:t>
+                <w:t xml:space="preserve">Manjana Milkoreit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Baggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Axelos</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael Schoon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Ressources" n°3, la revue INRAE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/T5CZ-WM26⟩</w:t>
+              <w:t xml:space="preserve">Positive Tipping Points Towards Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.79-99, 2024, Springer Climate, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-50762-5_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03959362v1</w:t>
+                <w:t xml:space="preserve">hal-04992021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-based adhesives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Michaud</w:t>
+                <w:t xml:space="preserve">Le biosourcé va-t-il verdir le bâtiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael O'Donohue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Axelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Louise Filleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pacheco Torgal</w:t>
+                <w:t xml:space="preserve">Chavance Yann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Ivanov</w:t>
+                <w:t xml:space="preserve">Lerayer Pierre-Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopolymers and biotech admixtures for eco-efficient construction materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier Inc., pp.369-385, 2016, 978-008100214-8. </w:t>
+              <w:t xml:space="preserve">"Ressources" n°3, la revue INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, pp.66-85, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-08-100214-8.00016-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/T5CZ-WM26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02603520v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in biofilm mechanics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bio-based adhesives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Stoodley</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grédiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.C. Flemming</w:t>
+                <w:t xml:space="preserve">F. Pacheco Torgal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Wingender</w:t>
+                <w:t xml:space="preserve">V. Ivanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofilm Highlights</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biopolymers and biotech admixtures for eco-efficient construction materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier Inc., pp.369-385, 2016, 978-008100214-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-08-100214-8.00016-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596017v1</w:t>
+                <w:t xml:space="preserve">hal-02603520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viability and resilience of a bacterial biofilm individual-based model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viability and resilience of complex systems: concepts, methods and case studies from ecology and society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.131-157, 2011, Understanding complex systems, -13: 978-3642204227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advances in biofilm mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Guélon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Stoodley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.C. Flemming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wingender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biofilm Highlights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.111-139, 2011, Springer Series on Biofilms, Vol. 5, 978-3-642-19939-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition adhésive comprenant du chitosane désacétyle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. de Baynast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grédiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anant Vallabhbhai Patel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2962738. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13561,51 +13686,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An agent-based approach as a neutral model to study transition towards circular economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13614,187 +13739,187 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agent-based modelling of behavioural, technical and governance interactions in domestic waste management: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Hdaifeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammar Hdaifeh</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operationalization of Topology of Sustainable Management to Estimate Qualitatively Different Regions in State Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Kittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13816,81 +13941,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebekka Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jobst Heitzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13900,496 +14025,496 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires de transition vers une économie circulaire durable de la gestion des biodéchets des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Papangelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thiriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ademe. 2022, 65 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexion prospective interdisciplinaire bioéconomie - Rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Axelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRAE. 2020, 70 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02866076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using deconvolution to improve the metrological performance of the grid method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grediac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudiu Badulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8127, INRIA. 2012, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00749812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livrable 2.1 du projet DISCO : Modèles individus-centrés et simulations Monte-Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Deygout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14399,100 +14524,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du comportement mécanique de patchs composites utilisés pour le renforcement de structures métalliques aéronautiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université Blaise Pascal - Clermont-Ferrand II, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00159157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14502,105 +14627,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la double modélisation à la validation expérimentale par des méthodes de mesure de champs sans contact du comportement des matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. HDR, Ecole Doctorale SPI, Université Blaise Pascal, Clermont II, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02595955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId400"/>
+      <w:footerReference w:type="default" r:id="rId404"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14668,51 +14793,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="90AA4861"/>
+    <w:nsid w:val="8A03FA09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14816,51 +14941,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="EDA3EB71"/>
+    <w:nsid w:val="038C0A46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14964,51 +15089,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="76B02057"/>
+    <w:nsid w:val="99CBDE9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15112,51 +15237,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C1B9D7CE"/>
+    <w:nsid w:val="20F3628A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15352,51 +15477,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064547v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hdaifeh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mathias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.145571" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544019v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Vitolina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Una Krutova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandrs Gorbunovs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atis Kapenieks" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/jtes-2025-0024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05367306v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Anderies" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02767-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136034v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Caen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112418" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05015155v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachata Muneepeerakul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.5634" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637098v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pellerin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Carrero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raufaste" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Dambrun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10902-024-00766-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638432v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Anderies" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cr&#233;pin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Lindahl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-15052-290206" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670451v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110801" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638834v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Latour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2024.102606" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108187v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Boudarel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gr&#233;diac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27648" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271179v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bourceret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amblard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-12440-260238" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790973v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Kittel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn M&#252;ller-Hansen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka Koch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jobst Heitzig" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-021-00262-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538587v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Houballah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EF001369" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941065v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-11424-250122" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204746v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Cloutier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Angilletta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuri Onat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12229491" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941061v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Baggio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hodbod" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59713-w" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941057v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Debeljak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Diemer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dierickx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EF001573" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02138130v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Mati-Baouche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Baynast" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grediac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24101987" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609585v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2019.06.012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608849v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Anderies" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Janssen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1802885115" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608823v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tribot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghenima Amer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdou Alio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Baynast" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delattre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.01.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399816v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carvalho" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Forestier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.2408" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608411v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Anderies" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andersen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018ef000852" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608821v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boudarel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blaysat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;diac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-018-0062-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608822v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brias" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.10.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470003v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Clark" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Onat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Seager" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/infrastructures3020011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155674v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milkoreit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hodbod" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baggio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benessaiah" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calderon-Contreras" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aaaa75" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739194v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Balestrino" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-018-0049-2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605257v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ercan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Onat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tatari" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.11.109" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771014v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Lade" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Galaz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/ijc.695" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568607v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2016.12.035" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779031v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carvalho" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guilhen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balestrino" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forestier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12739" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607118v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42061" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605428v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606890v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Tidjane Kone" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil de Sousa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172336" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602523v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.2967" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852648v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deffuant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10287-015-0246-x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602524v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Larrey Lassalle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumoulin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b03683" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605259v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.566" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602518v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es502128k" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602146v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Kone" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSNET.2015.069581" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602520v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Morogues" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-015-0555-4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602519v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sun" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toussaint" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mati Baouche" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658069v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alzina" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.10.4.8076-8088" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601943v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Roug&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.07.018" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118695v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roug&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2014.07.025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601086v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830714v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.12.032" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801133v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sur" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Badulescu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2013.01.009" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357069v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gu&#233;lon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Hunter" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.24805" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597203v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Patel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.38097" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-02KJFKPZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606113v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597204v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Patel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.37685" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VH2QBLN8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920724v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2012.727176" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923258v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussaint" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2013.01.009" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788033v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duboz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051760" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801820v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10867-012-9272-x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595292v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deheeger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2010.11.009" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2X5MQVQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669203v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Jean-Denis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeronimidis Georges" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Destrebecq Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2010.12.027" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615508v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessier-Doyen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms12021175" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595290v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Badulescu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haddadi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Balandraud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2010.11.001" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVZCKWLN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595291v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Verney" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2010.11.008" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFQ4TB17-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594302v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Kim" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cho" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Lee" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2010.08.006" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH0NCM0F-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595294v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/181/1/012041" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592635v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-008-9203-8" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6SK6WNLJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592631v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stoodley" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592630v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521088v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2008.12.037" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVX2QSGJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592632v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/20/9/095102" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D39A85849A293D6C8D8A9B550935A5CB0B726B3C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273430v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200700285" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GNTNKKFF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591615v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.24300" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00630981v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2008.03.004" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKQ0HMVD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591617v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tessier-Doyen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591616v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156736v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293874v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bernard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00206-8_19" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779573v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Collard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337908001" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199185v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166926v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183653v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183649v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600222v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598923v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598920v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598720v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Lafond" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829962v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599420v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598924v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830091v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00768-7_4" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597206v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4427-5_2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9589003ACD6CD6EA093AB04BC4EB6E7BCF60AFAB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598884v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599048v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598921v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597205v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597202v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595823v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chuffart" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mabrouk" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615509v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mabrouk" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCGI.2010.60" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594919v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594916v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Baysnast" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594921v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462918v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Silvain" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veilleire" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Heintz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lalet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813046v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Balandraud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598912v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598913v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593594v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caron" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupouey" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594920v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594891v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821772v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cordonnier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593595v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822683v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05020248v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Briard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992021v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjana Milkoreit" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schoon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50762-5_5" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959362v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Louise Filleux" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavance Yann" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lerayer Pierre-Yves" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/T5CZ-WM26" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603520v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pacheco Torgal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ivanov" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100214-8.00016-6" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596017v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Flemming" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wingender" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595776v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilbert" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608905v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anant Vallabhbhai Patel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156521v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481978v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961471v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04075353v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Papangelou" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thiriet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866076v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749812v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596547v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deygout" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00159157v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02595955v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05015155v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mathias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachata Muneepeerakul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.5634" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064547v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hdaifeh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.145571" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05367306v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Anderies" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02767-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544019v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Vitolina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Una Krutova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandrs Gorbunovs" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atis Kapenieks" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/jtes-2025-0024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136034v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Caen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112418" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638834v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Latour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2024.102606" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637098v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pellerin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Carrero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raufaste" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Dambrun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10902-024-00766-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638432v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Anderies" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cr&#233;pin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Lindahl" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-15052-290206" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670451v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brias" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110801" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538587v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Houballah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EF001369" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108187v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Boudarel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gr&#233;diac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27648" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790973v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Kittel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn M&#252;ller-Hansen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka Koch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jobst Heitzig" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-021-00262-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271179v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bourceret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amblard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-12440-260238" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941065v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-11424-250122" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941061v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Baggio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hodbod" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59713-w" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204746v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Cloutier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Angilletta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuri Onat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12229491" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941057v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Debeljak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Diemer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dierickx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EF001573" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399816v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carvalho" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Forestier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.2408" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02138130v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Mati-Baouche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Baynast" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grediac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24101987" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609585v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2019.06.012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608849v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Anderies" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Janssen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1802885115" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608823v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tribot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghenima Amer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdou Alio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Baynast" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delattre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.01.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739194v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Balestrino" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-018-0049-2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608411v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Anderies" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andersen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018ef000852" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608821v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boudarel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blaysat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;diac" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-018-0062-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608822v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brias" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.10.004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470003v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Clark" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Onat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Seager" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/infrastructures3020011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155674v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milkoreit" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hodbod" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baggio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benessaiah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calderon-Contreras" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aaaa75" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605428v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2016.12.035" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606890v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Tidjane Kone" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil de Sousa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172336" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605257v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ercan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Onat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tatari" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.11.109" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771014v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Lade" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Galaz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/ijc.695" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779031v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carvalho" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guilhen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balestrino" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forestier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12739" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568607v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607118v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42061" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602524v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Larrey Lassalle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumoulin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b03683" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605259v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.566" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602523v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.2967" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852648v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deffuant" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10287-015-0246-x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601943v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Roug&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.07.018" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602146v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Kone" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSNET.2015.069581" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602520v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Morogues" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-015-0555-4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602518v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es502128k" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602519v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sun" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toussaint" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mati Baouche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658069v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alzina" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.10.4.8076-8088" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118695v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roug&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2014.07.025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601086v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357069v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gu&#233;lon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Hunter" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.24805" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801133v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sur" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Badulescu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2013.01.009" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830714v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.12.032" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597203v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Patel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.38097" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-02KJFKPZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606113v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597204v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Patel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.37685" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VH2QBLN8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920724v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2012.727176" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923258v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussaint" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2013.01.009" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788033v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duboz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051760" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801820v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10867-012-9272-x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595292v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deheeger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2010.11.009" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2X5MQVQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669203v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Jean-Denis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeronimidis Georges" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Destrebecq Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2010.12.027" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615508v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessier-Doyen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms12021175" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595290v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Badulescu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haddadi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Balandraud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2010.11.001" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVZCKWLN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595291v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Verney" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2010.11.008" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFQ4TB17-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594302v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Kim" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cho" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Lee" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2010.08.006" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH0NCM0F-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592632v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/20/9/095102" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D39A85849A293D6C8D8A9B550935A5CB0B726B3C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595294v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/181/1/012041" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592635v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-008-9203-8" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6SK6WNLJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592631v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stoodley" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592630v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521088v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2008.12.037" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVX2QSGJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591616v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273430v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200700285" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GNTNKKFF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591615v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.24300" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00630981v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2008.03.004" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKQ0HMVD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591617v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tessier-Doyen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156736v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293874v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bernard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00206-8_19" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779573v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Collard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337908001" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199185v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166926v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183653v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183649v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600222v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598923v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598920v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598720v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Lafond" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829962v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597206v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4427-5_2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9589003ACD6CD6EA093AB04BC4EB6E7BCF60AFAB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599420v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598924v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830091v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00768-7_4" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599048v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598884v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598921v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597205v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597202v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595823v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chuffart" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mabrouk" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615509v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mabrouk" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCGI.2010.60" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594919v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594916v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Baysnast" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594921v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462918v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Silvain" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veilleire" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Heintz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lalet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813046v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Balandraud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598912v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598913v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822683v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cordonnier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caron" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593594v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupouey" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594920v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594891v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821772v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593595v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693521v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lejars" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Briard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05020248v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992021v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjana Milkoreit" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schoon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50762-5_5" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959362v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Louise Filleux" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavance Yann" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lerayer Pierre-Yves" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/T5CZ-WM26" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603520v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pacheco Torgal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ivanov" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100214-8.00016-6" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595776v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilbert" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596017v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Flemming" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wingender" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608905v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anant Vallabhbhai Patel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156521v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481978v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961471v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04075353v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Papangelou" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thiriet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866076v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749812v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596547v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deygout" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00159157v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02595955v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>