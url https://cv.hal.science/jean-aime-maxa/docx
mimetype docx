--- v0 (2026-04-01)
+++ v1 (2026-04-30)
@@ -227,200 +227,200 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security Challenges of Vehicle Recovery for Urban Air Mobility Contexts</w:t>
+                <w:t xml:space="preserve">Performance evaluation of a new secure routing protocol for UAV Ad hoc Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Aimé Maxa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Slim Ben Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DASC 2019 : 38th Digital Avionics Systems Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, San Diego, United States</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2019, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASC43569.2019.9081613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02301153v1</w:t>
+                <w:t xml:space="preserve">hal-02301110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of a new secure routing protocol for UAV Ad hoc Network</w:t>
+                <w:t xml:space="preserve">Security Challenges of Vehicle Recovery for Urban Air Mobility Contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Aimé Maxa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DASC 2019 : 38th Digital Avionics Systems Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, San Diego, United States. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2019, San Diego, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DASC43569.2019.9081613⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02301110v1</w:t>
+                <w:t xml:space="preserve">hal-02301153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture and performance evaluation of a secure routing protocol for UAV Ad hoc Network</w:t>
               </w:r>
@@ -482,131 +482,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint model-driven design and real experiment-based validation for a secure UAV ad hoc network routing protocol</w:t>
+                <w:t xml:space="preserve">Extended Verification of Secure UAANET Routing Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Aimé Maxa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Slim Ben Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNS 2016, 2016 Integrated Communications Navigation and Surveillance Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIAA/IEEE, Apr 2016, Herndon, United States. pp 1E2-1 - 1E2-16 /, </w:t>
+              <w:t xml:space="preserve">DASC 2016, 35th Digital Avionics Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Sacramento, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICNSURV.2016.7486324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DASC.2016.7777970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292300v1</w:t>
+                <w:t xml:space="preserve">hal-01365933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model driven development of a secure routing protocol for UAANET</w:t>
               </w:r>
@@ -681,420 +681,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Verification of Secure UAANET Routing Protocol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IEEE 802.11n vs. IEEE 802.15.4: a study on Communication QoS to provide Safe FANETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerson A Marconato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel F Pigatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalinka R L J Castelo Branco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Aimé Maxa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASC 2016, 35th Digital Avionics Systems Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">46th annual IEEE/IFIP International Conference on Dependable Systems and Networks (DSN 2016) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE; IFIP, Jun 2016, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01365933v1</w:t>
+                <w:t xml:space="preserve">hal-01318385v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IEEE 802.11n vs. IEEE 802.15.4: a study on Communication QoS to provide Safe FANETs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joint model-driven design and real experiment-based validation for a secure UAV ad hoc network routing protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Aimé Maxa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Slim Ben Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th annual IEEE/IFIP International Conference on Dependable Systems and Networks (DSN 2016) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICNS 2016, 2016 Integrated Communications Navigation and Surveillance Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIAA/IEEE, Apr 2016, Herndon, United States. pp 1E2-1 - 1E2-16 /, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICNSURV.2016.7486324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318385v2</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure Routing Protocol Design for UAV Ad Hoc Networks</w:t>
+                <w:t xml:space="preserve">Model Driven Approach to design a Secure Routing Protocol for UAV Ad Hoc Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Aimé Maxa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASC'2015, IEEE/AIAA 34th Digital Avionics Systems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">EDSYS 2015, 15ème Congrès des doctorants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDSYS, May 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166852v1</w:t>
+                <w:t xml:space="preserve">hal-01166854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Driven Approach to design a Secure Routing Protocol for UAV Ad Hoc Networks</w:t>
+                <w:t xml:space="preserve">Secure Routing Protocol Design for UAV Ad Hoc Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Aimé Maxa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Slim Ben Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDSYS 2015, 15ème Congrès des doctorants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EDSYS, May 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">DASC'2015, IEEE/AIAA 34th Digital Avionics Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166854v1</w:t>
+                <w:t xml:space="preserve">hal-01166852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emulation-Based Performance Evaluation of Routing Protocols for Uaanets</w:t>
               </w:r>
@@ -1337,212 +1337,212 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-driven Development for Embedded Software Application to Communications for Drone Swarm</w:t>
+                <w:t xml:space="preserve">Conception orientée modèle de logiciels embarqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Aimé Maxa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Slim Ben Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9781785482632</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE, 2018, 978-1-78405-445-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741205v1</w:t>
+                <w:t xml:space="preserve">hal-01799494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception orientée modèle de logiciels embarqués</w:t>
+                <w:t xml:space="preserve">Model-driven Development for Embedded Software Application to Communications for Drone Swarm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Aimé Maxa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Slim Ben Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">ISTE, 2018, 978-1-78405-445-8</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9781785482632</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799494v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1674,51 +1674,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choix d'un protocole de routage pour le projet SUANETs (Security of UAV Ad hoc Networks)</w:t>
+                <w:t xml:space="preserve">Cahier des charges : Architecture de communication securisée pour une flotte de drone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Aimé Maxa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Slim Ben Mahmoud</w:t>
@@ -1768,75 +1768,75 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010319v1</w:t>
+                <w:t xml:space="preserve">hal-01010315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cahier des charges : Architecture de communication securisée pour une flotte de drone</w:t>
+                <w:t xml:space="preserve">Choix d'un protocole de routage pour le projet SUANETs (Security of UAV Ad hoc Networks)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Aimé Maxa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Slim Ben Mahmoud</w:t>
@@ -1886,51 +1886,51 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010315v1</w:t>
+                <w:t xml:space="preserve">hal-01010319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2188,51 +2188,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01465993v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Aim&#233; Maxa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Slim Ben Mahmoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02301153v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02301110v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC43569.2019.9081613" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02181039v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01292300v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSURV.2016.7486324" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01338965v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Varet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01365933v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2016.7777970" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01318385v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson A Marconato" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F Pigatto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalinka R L J Castelo Branco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01166852v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01166854v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01132516v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roudiere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17765-6_20" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01362115v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01741205v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1306" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01799494v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01533468v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01010319v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Zgheib" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01010315v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01570242v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU30102" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01465993v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Aim&#233; Maxa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Slim Ben Mahmoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02301110v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC43569.2019.9081613" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02301153v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02181039v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01365933v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2016.7777970" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01338965v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Varet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01318385v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson A Marconato" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F Pigatto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalinka R L J Castelo Branco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01292300v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSURV.2016.7486324" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01166854v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01166852v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01132516v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roudiere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17765-6_20" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01362115v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01799494v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01741205v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1306" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01533468v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01010315v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Zgheib" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01010319v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01570242v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU30102" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>