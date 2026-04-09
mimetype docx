--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean Albergel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for the sustainable maintenance of permanent runoff management structures in rainfed agriculture under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intissar Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 377, pp.124718. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.124718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of rainfed cereal-legume mixture cropping water productivity in Lebna catchment, Cap-Bon, Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Benyoussef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Benabdelghaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Boukari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Association of Hydrological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 385, pp.313-317. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-385-313-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148379v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergies and Trade-Offs in Water Resources Management in the Bafing Watershed under Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Henriette Astou Sambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Liersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagen Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expédit Wilfrid Vissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (11), pp.2067. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w15112067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of land use and land cover change in two watersheds in the Senegal River basin (West Africa) using the Multilayer Perceptron and Markov chain model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Henriette Astou Sambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expédit Wilfrid Vissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Liersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagen Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (1), 2231137 [18 p.]. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/22797254.2023.2231137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the Fouta Djallon Highlands Still the Water Tower of West Africa?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Descroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakary Faty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Paméla Manga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Bouramanding Diedhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent A. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), pp.2968. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12112968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Floods and Growth Duration on the Productivity of Wet Grasslands of Echinochloa stagnina (Retz) P. Beauv. in an East African Floodplain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hiernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winfred Musila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wetlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39, pp.935-944. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13157-019-01148-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Zitouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of land use on soil water content in a hilly rainfed agrosystem : a case study in the Cap Bon peninsula in Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Zitouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Netij Ben Mechlia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGROFOR - International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (1), pp.64-74. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7251/AGRENG1801064M⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the growth of floodplain grasslands to explore the impact of changing hydrological conditions on vegetation productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hiernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Musila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 387, pp.220-237. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02149960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floods and livelihoods: The impact of changing water resources on wetland agro-ecological production systems in the Tana River Delta, Kenya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hamerlynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (1), pp.252-263. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2012.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing floods in the poorly gauged wetlands of the Tana river delta, Kenya, using a water balance model and satellite data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grünberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (8), pp.3059-3075. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-17-3059-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitemporal analysis of hydrological soil surface characteristics using aerial photos: A case study on a Mediterranean vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.356-367. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2012.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal variability of hydrological regimes around the boundaries between Sahelian and Sudanian areas of West Africa: A synthesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Descroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 375 (1-2), pp.90-102. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00412012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of soil surface characteristics from a multiscale classification approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien D. Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 75 (3), pp.308-318. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2008.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the variability of soil surface characteristics in row-cropped fields: the case of mediterranean vineyards in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel J. Chadoeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (1), pp.79-90. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2007.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of large dams on downstream flow conditions of rivers: Aggradation and reduction of the Medjerda channel capacity downstream of the Sidi Salem dam (Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yadh Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Ghorbelb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 351 (3-4), pp.318-330. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2007.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and sediment balances of a contour bench terracing system in a semiarid cultivated zone (El Gouazine, Central Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaoudat Touma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Zante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slah Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53 (4), pp.883-892. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1623/hysj.53.4.883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining soil conductivity and sorptivity from single ring infiltration tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaoudat Touma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 58 (1), pp.229-238. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2006.00830.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runoff and water erosion modelling using WEPP on a Mediterranean cultivated catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien D. Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (17), pp.1038-1047. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2006.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of overland flow variation and blue water production in a farmed semi-arid water harvesting catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mekki I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ben Mechlia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (17), pp.1048-1061. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2006.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HYDROMED model and its application to semi-arid Mediterranean catchments with hill reservoirs 2: Rainfall-runoff model applications to three Mediterranean hill reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ragab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moidinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Drubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 5 (4), pp.554-562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'Oursi à Gagara : transposition d'un modèle de ruissellement dans le Sahel (Burkina Faso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lortic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrologie continentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 2 (2), pp.77-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages façonnés pour l'eau en terres méditerranéennes sèches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages méditerranéens sous contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Nationale d’Horticulture de France, May 2023, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7967376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of weather types on rainfall, runoff and sediment yield in a mediterranean cultivated catchment (kamech, Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRGREF International Scientific Days 2023, Sustainable Management of Ecosystems For An Agroecological Transition And Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRGREF, Oct 2023, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bassin de Kamech (Cap Bon, OMERE), Observatoire Méditerranéen de l’Environnement Rural et de l’Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRGREF International Scientific Days 2023, Sustainable Management of Ecosystems For An Agroecological Transition And Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRGREF, Oct 2023, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of SWAT for hydrological modeling and evaluation of water flows in a semi-arid rainfed watershed in Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Ben Abdelghaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 SWAT Conference Agenda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of Sahelian hydrogeology through a bibliometric analysis (2000-2021) to sustain the groundwater resources management in the Sahel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Plagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Lalonde Lapajolec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Riaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssoupha Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheik Becaye Gaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference “Groundwater, key to the Sustainable Development Goals”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Zitouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-13665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Land Management in the Maghreb: New paradigms and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sustainable Natural Resources Management Under Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Hammamet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématique de l'eau bleue en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque OMERE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different ways of coping with arid conditions for rainfed agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Maraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. International Horticultural Congress on Science and Horticulture for People (IHC2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lisbon, Portugal. pp.389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing hydrological research applied to watershed management: achievements and prospect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFIMED Annual Progress Meeting and Scientific Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des petits barrages dans la mobilisation des eaux de surface et dans la lutte contre l’érosion au Maghreb et au Moyen Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aziz Merzouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Soil Conservation Organization Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Marrakech, Maroc. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion ravinaire et bilan hydro sédimentaire des lacs de retenues collinaires au Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Zante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafla Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Merzouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Soil Conservation Organization Conference. Water Management and Soil Conservation in Semi-Arid Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of overland flow variation and blue water production in a farmed semi-arid water harvesting catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mekki I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ben Mechlia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rides : ruissellement, infiltration, dynamique des états de surface du sol et transfert des sédiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Auzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque de restitution scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Toulouse, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WaterExpo 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05168054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Impact of Land Use and Climate Changes on the Agro-Hydrological Response of Lebna Watershed (Cap Bon, Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Benabdelghaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WaterExpo 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05168025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Zitouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galileo Conference -A European vision for hydrological observations and experimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Napoli, Italy. 2023, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-gc8-hydro-41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of weather types on rainfall, runoff and sediment yield in a Mediterranean cultivated landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. 2022, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific cooperation between Africa & Europe on food, nutrition security and sustainable agriculture (FNSSA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith-Ann Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouhou Diabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International conference on Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, MONTPELLIER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling floodplain grasslands to explore the impact of changing hydrological conditions on vegetation productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hiernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winfred Musila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICROPM2020: Second International Crop Modelling Symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monographie hydrologique du fleuve Gambie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lamagat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bouchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les différentes techniques de réhabilitation des terres affectées par la désertification ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Heulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Loireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonnet, B. (ed.); Chotte, Jean-Luc (ed.); Hiernaux, P. (ed.); Ickowicz, A. (ed.); Loireau, Maud (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Désertification et changement climatique, un même combat ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.94-99, 2024, Enjeux Sciences, 978-2-7592-3803-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Drought and Land – Use Changes on Surface – Water Quality and Quantity: The Sahelian Paradox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Descroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Bouzou Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Genthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sighomnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M., Bradley Paul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current perspectives in contaminant hydrology and water resources sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intech Open Access Publisher, pp.244-271, 2013, 978-953-51-1046-0. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/54536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagements hydrauliques innovants pour la gestion conservatoire des eaux et des sols sur le tracé de la Grande Muraille Verte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Diop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grande Muraille Verte : capitalisation des recherches et valorisation des savoirs locaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRD ed.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-2-7099-1378-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le petit barrage, un hydro-aménagement innovant en zones méditerranéennes et tropicales sèches - Small dam an innovative management in dry Mediterranean and tropical areas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Cecchi, P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau au coeur de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD ed., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reservoirs, Multipurpose Use of Small Reservoirs. Flood-flow harvesting and small reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Lakes and Reservoirs (Encyclopedia of Earth Sciences Series)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the Mediterranean forest in soil and water conservation: a challenging balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Zante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Hamrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water for Forest and People in the Mediterranean: a Challenging Balance : L'eau pour les forêts et les hommes en région méditerranéenne : un équilibre à trouver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Forest Institute, 197 p., 2010, What Science can tell us, 978-952-5453-79-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated water management at the landscape scale: science backing development: the example of Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Zante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Hamrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water for Forest and People in the Mediterranean: a Challenging Balance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Forest Institute, 197 p., 2010, What Science can tell us, 978-952-5453-79-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical and current perspectives of AKST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kawther Latiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Gana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Shideed, K.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Assessment of Agricultural Knowledge, Science and Technology for Development : Volume 1 Central and West Asia and North Africa (CWANA) report. Agriculture at a crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Island Press, 184 p., 2009, 978-1-59726-543-0 978-1-59726-542-3 1-59726-543-8 9781597265430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting the Scene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Taha Ayoub, A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Ben Zid, R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Alayyash, S.M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajid S. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Memon, Y.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture at a crossroads, Volume 1 Central and West Asia and North Africa. International Assessment of Agricultural Knowledge, Science and Technology for Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Island Press, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on lessons learned from &amp;quot;Exploring new modalities for collaboration alignment&amp;quot; : feeding AU-EU long-term partnership in research and innovation on food and nutrition security ans sustainable agriculture (FNSSA) : LEAP-Aggri EraNetCofund project, deliverable 6.2, WP6, May 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Truillé-Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Bouchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Knipschild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hippolyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 30 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on lessons learned from &amp;quot;Exploring new modalities for collaboration alignment&amp;quot; Feeding the AU-EU long-term partnership in research and innovation on food and nutrition security and sustainable agriculture (FNSSA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Truillé-Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Bouchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Knipschild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hippolyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ANR (Agence Nationale de la Recherche - France). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a medium to long-term joint research and innovation agenda : feeding the AU-EU long-term partnership in research and innovation on food and nutrition security and sustainable agriculture (FNSSA) : deliverable 6.1 by LEAP-Agri WP6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Elarabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norhan Eldallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicobert Elouga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gevaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRD. 2020, 79 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Hydrologie à l'IRD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Martial Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cretaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2018, 31 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId216"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean Albergel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for the sustainable maintenance of permanent runoff management structures in rainfed agriculture under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intissar Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 377, pp.124718. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.124718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of rainfed cereal-legume mixture cropping water productivity in Lebna catchment, Cap-Bon, Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Benyoussef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Benabdelghaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Boukari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Association of Hydrological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 385, pp.313-317. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-385-313-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148379v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergies and Trade-Offs in Water Resources Management in the Bafing Watershed under Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Henriette Astou Sambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Liersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagen Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expédit Wilfrid Vissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (11), pp.2067. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w15112067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of land use and land cover change in two watersheds in the Senegal River basin (West Africa) using the Multilayer Perceptron and Markov chain model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Henriette Astou Sambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expédit Wilfrid Vissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Liersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagen Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (1), 2231137 [18 p.]. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/22797254.2023.2231137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the Fouta Djallon Highlands Still the Water Tower of West Africa?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Descroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakary Faty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Paméla Manga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Bouramanding Diedhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent A. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), pp.2968. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12112968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Floods and Growth Duration on the Productivity of Wet Grasslands of Echinochloa stagnina (Retz) P. Beauv. in an East African Floodplain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hiernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winfred Musila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wetlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39, pp.935-944. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13157-019-01148-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Zitouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of land use on soil water content in a hilly rainfed agrosystem : a case study in the Cap Bon peninsula in Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Zitouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Netij Ben Mechlia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGROFOR - International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (1), pp.64-74. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7251/AGRENG1801064M⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the growth of floodplain grasslands to explore the impact of changing hydrological conditions on vegetation productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hiernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Musila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 387, pp.220-237. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02149960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floods and livelihoods: The impact of changing water resources on wetland agro-ecological production systems in the Tana River Delta, Kenya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hamerlynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (1), pp.252-263. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2012.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing floods in the poorly gauged wetlands of the Tana river delta, Kenya, using a water balance model and satellite data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grünberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (8), pp.3059-3075. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-17-3059-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitemporal analysis of hydrological soil surface characteristics using aerial photos: A case study on a Mediterranean vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.356-367. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2012.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal variability of hydrological regimes around the boundaries between Sahelian and Sudanian areas of West Africa: A synthesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Descroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 375 (1-2), pp.90-102. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00412012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the variability of soil surface characteristics in row-cropped fields: the case of mediterranean vineyards in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel J. Chadoeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (1), pp.79-90. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2007.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of soil surface characteristics from a multiscale classification approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien D. Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 75 (3), pp.308-318. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2008.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of large dams on downstream flow conditions of rivers: Aggradation and reduction of the Medjerda channel capacity downstream of the Sidi Salem dam (Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yadh Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Ghorbelb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 351 (3-4), pp.318-330. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2007.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and sediment balances of a contour bench terracing system in a semiarid cultivated zone (El Gouazine, Central Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaoudat Touma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Zante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slah Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53 (4), pp.883-892. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1623/hysj.53.4.883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining soil conductivity and sorptivity from single ring infiltration tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaoudat Touma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 58 (1), pp.229-238. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2006.00830.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runoff and water erosion modelling using WEPP on a Mediterranean cultivated catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien D. Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (17), pp.1038-1047. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2006.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of overland flow variation and blue water production in a farmed semi-arid water harvesting catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mekki I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ben Mechlia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (17), pp.1048-1061. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2006.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HYDROMED model and its application to semi-arid Mediterranean catchments with hill reservoirs 2: Rainfall-runoff model applications to three Mediterranean hill reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ragab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moidinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Drubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 5 (4), pp.554-562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'Oursi à Gagara : transposition d'un modèle de ruissellement dans le Sahel (Burkina Faso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lortic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrologie continentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 2 (2), pp.77-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages façonnés pour l'eau en terres méditerranéennes sèches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages méditerranéens sous contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Nationale d’Horticulture de France, May 2023, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7967376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of weather types on rainfall, runoff and sediment yield in a mediterranean cultivated catchment (kamech, Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRGREF International Scientific Days 2023, Sustainable Management of Ecosystems For An Agroecological Transition And Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRGREF, Oct 2023, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bassin de Kamech (Cap Bon, OMERE), Observatoire Méditerranéen de l’Environnement Rural et de l’Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRGREF International Scientific Days 2023, Sustainable Management of Ecosystems For An Agroecological Transition And Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRGREF, Oct 2023, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of SWAT for hydrological modeling and evaluation of water flows in a semi-arid rainfed watershed in Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Ben Abdelghaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 SWAT Conference Agenda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of Sahelian hydrogeology through a bibliometric analysis (2000-2021) to sustain the groundwater resources management in the Sahel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Plagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Lalonde Lapajolec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Riaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssoupha Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheik Becaye Gaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference “Groundwater, key to the Sustainable Development Goals”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Zitouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-13665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Land Management in the Maghreb: New paradigms and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sustainable Natural Resources Management Under Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Hammamet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématique de l'eau bleue en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque OMERE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different ways of coping with arid conditions for rainfed agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Maraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. International Horticultural Congress on Science and Horticulture for People (IHC2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lisbon, Portugal. pp.389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing hydrological research applied to watershed management: achievements and prospect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFIMED Annual Progress Meeting and Scientific Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des petits barrages dans la mobilisation des eaux de surface et dans la lutte contre l’érosion au Maghreb et au Moyen Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aziz Merzouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Soil Conservation Organization Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Marrakech, Maroc. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion ravinaire et bilan hydro sédimentaire des lacs de retenues collinaires au Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Zante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafla Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Merzouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Soil Conservation Organization Conference. Water Management and Soil Conservation in Semi-Arid Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of overland flow variation and blue water production in a farmed semi-arid water harvesting catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mekki I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ben Mechlia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rides : ruissellement, infiltration, dynamique des états de surface du sol et transfert des sédiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Auzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque de restitution scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Toulouse, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WaterExpo 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05168054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Impact of Land Use and Climate Changes on the Agro-Hydrological Response of Lebna Watershed (Cap Bon, Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Benabdelghaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WaterExpo 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05168025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Zitouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galileo Conference -A European vision for hydrological observations and experimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Napoli, Italy. 2023, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-gc8-hydro-41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of weather types on rainfall, runoff and sediment yield in a Mediterranean cultivated landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. 2022, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific cooperation between Africa & Europe on food, nutrition security and sustainable agriculture (FNSSA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith-Ann Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouhou Diabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International conference on Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, MONTPELLIER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling floodplain grasslands to explore the impact of changing hydrological conditions on vegetation productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hiernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winfred Musila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICROPM2020: Second International Crop Modelling Symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monographie hydrologique du fleuve Gambie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lamagat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bouchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les différentes techniques de réhabilitation des terres affectées par la désertification ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Heulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Loireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonnet, B. (ed.); Chotte, Jean-Luc (ed.); Hiernaux, P. (ed.); Ickowicz, A. (ed.); Loireau, Maud (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Désertification et changement climatique, un même combat ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.94-99, 2024, Enjeux Sciences, 978-2-7592-3803-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Drought and Land – Use Changes on Surface – Water Quality and Quantity: The Sahelian Paradox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Descroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Bouzou Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Genthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sighomnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M., Bradley Paul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current perspectives in contaminant hydrology and water resources sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intech Open Access Publisher, pp.244-271, 2013, 978-953-51-1046-0. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/54536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagements hydrauliques innovants pour la gestion conservatoire des eaux et des sols sur le tracé de la Grande Muraille Verte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Diop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grande Muraille Verte : capitalisation des recherches et valorisation des savoirs locaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRD ed.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-2-7099-1378-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le petit barrage, un hydro-aménagement innovant en zones méditerranéennes et tropicales sèches - Small dam an innovative management in dry Mediterranean and tropical areas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Cecchi, P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau au coeur de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD ed., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reservoirs, Multipurpose Use of Small Reservoirs. Flood-flow harvesting and small reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Lakes and Reservoirs (Encyclopedia of Earth Sciences Series)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the Mediterranean forest in soil and water conservation: a challenging balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Zante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Hamrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water for Forest and People in the Mediterranean: a Challenging Balance : L'eau pour les forêts et les hommes en région méditerranéenne : un équilibre à trouver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Forest Institute, 197 p., 2010, What Science can tell us, 978-952-5453-79-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated water management at the landscape scale: science backing development: the example of Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Zante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Hamrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water for Forest and People in the Mediterranean: a Challenging Balance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Forest Institute, 197 p., 2010, What Science can tell us, 978-952-5453-79-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical and current perspectives of AKST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kawther Latiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Gana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Shideed, K.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Assessment of Agricultural Knowledge, Science and Technology for Development : Volume 1 Central and West Asia and North Africa (CWANA) report. Agriculture at a crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Island Press, 184 p., 2009, 978-1-59726-543-0 978-1-59726-542-3 1-59726-543-8 9781597265430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting the Scene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Taha Ayoub, A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Ben Zid, R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Alayyash, S.M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajid S. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Memon, Y.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture at a crossroads, Volume 1 Central and West Asia and North Africa. International Assessment of Agricultural Knowledge, Science and Technology for Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Island Press, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on lessons learned from &amp;quot;Exploring new modalities for collaboration alignment&amp;quot; : feeding AU-EU long-term partnership in research and innovation on food and nutrition security ans sustainable agriculture (FNSSA) : LEAP-Aggri EraNetCofund project, deliverable 6.2, WP6, May 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Truillé-Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Bouchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Knipschild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hippolyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 30 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on lessons learned from &amp;quot;Exploring new modalities for collaboration alignment&amp;quot; Feeding the AU-EU long-term partnership in research and innovation on food and nutrition security and sustainable agriculture (FNSSA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Truillé-Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Bouchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Knipschild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hippolyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ANR (Agence Nationale de la Recherche - France). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a medium to long-term joint research and innovation agenda : feeding the AU-EU long-term partnership in research and innovation on food and nutrition security and sustainable agriculture (FNSSA) : deliverable 6.1 by LEAP-Agri WP6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Elarabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norhan Eldallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicobert Elouga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gevaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRD. 2020, 79 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Hydrologie à l'IRD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Martial Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cretaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2018, 31 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId216"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04962256v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar Ferchichi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mekki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.124718" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148379v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna-Chebbi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Benyoussef" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Benabdelghaffar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Boukari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-313-2024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Henriette Astou Sambou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Liersch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagen Koch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exp&#233;dit Wilfrid Vissin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15112067" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05067477v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22797254.2023.2231137" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03082841v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Descroix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Faty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pam&#233;la Manga" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Bouramanding Diedhiou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent A. Lambert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12112968" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344424v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cryst&#232;le L&#233;authaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hiernaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfred Musila" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-019-01148-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949323v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0086" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938706v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Netij Ben Mechlia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7251/AGRENG1801064M" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02149960v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Musila" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.09.015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317223v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duvail" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamerlynck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Paul" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cochet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2012.09.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQ5KLD56-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062808v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duvail" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#252;nberger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-3059-2013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410127v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Corbane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2012.03.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00412012v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Favreau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.12.012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZBSX49J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658154v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D. Raclot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2008.07.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660391v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2007.04.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRG261HN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662850v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadh Zahar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Ghorbelb" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.12.019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMHJZ1JF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658327v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Al Ali" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaoudat Touma" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Zante" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Nasri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1623/hysj.53.4.883" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660471v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2006.00830.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/73F117E595E8C96D73782C75E7251FB3FF3F5DD7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666455v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2006.07.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGSTX8Q5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668863v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mekki I." TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Mechlia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2006.07.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL9G76WM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330837v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ragab" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moidinis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Khouri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drubi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922854v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevallier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lortic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054563v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7967376" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849825v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Hamdi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362021v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762079v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Ben Abdelghaffar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jacob" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816421v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lalonde Lapajolec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Riaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoupha Tall" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheik Becaye Gaye" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950747v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13665" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243280v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813728v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755436v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Itier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Maraux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189880v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757307v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aziz Merzouk" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189886v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Collinet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafla Attia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Merzouk" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822924v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763011v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ali" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168054v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168025v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136078v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mol&#233;nat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-gc8-hydro-41" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824296v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-153" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243319v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith-Ann Francis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lan&#231;on" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhou Diabi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cherry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02950320v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174021v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lamagat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bouchez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385031v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heulin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845661v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bouzou Moussa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Genthon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sighomnou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/54536" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805126v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diop" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=5uszlOx9Yb8C&amp;amp;pg=PA12&amp;amp;lpg=PA12&amp;amp;dq=%22+La+Grande+Muraille+Verte+:+capitalisation+des+recherches+et+valorisation+des+savoirs+locaux%22&amp;amp;source=bl&amp;amp;ots=cqtOuXx-Ug&amp;amp;sig=rpUhGPn_jleZSBZ1ZwvuzIATdPE&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ei=kfmuUouHCIfV0QWyhoCACA&amp;amp;ved=0CEcQ6AEwAw#v=onepage&amp;amp;q=albergel%22%20La%20Grande%20Muraille%20Verte%20%3A%20capitalisation%20des%20recherches%20et%20valorisation%20des%20savoirs%20locaux%22&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810005v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Cecchi, P." TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802141v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819657v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Hamrouni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189955v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823107v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawther Latiri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Gana" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Shideed, K." TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grando" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814056v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Taha Ayoub, A." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Ben Zid, R." TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Alayyash, S.M." TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid S. Ali" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Memon, Y." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744520v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Sellami" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truill&#233;-Baurens" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Bouchouk" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Knipschild" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hippolyte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712225v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043654v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Elarabi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norhan Eldallal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicobert Elouga" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gevaert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570113v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Cohard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cretaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04962256v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar Ferchichi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mekki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.124718" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148379v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna-Chebbi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Benyoussef" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Benabdelghaffar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Boukari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-313-2024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Henriette Astou Sambou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Liersch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagen Koch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exp&#233;dit Wilfrid Vissin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15112067" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05067477v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22797254.2023.2231137" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03082841v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Descroix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Faty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pam&#233;la Manga" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Bouramanding Diedhiou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent A. Lambert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12112968" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344424v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cryst&#232;le L&#233;authaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hiernaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfred Musila" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-019-01148-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949323v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0086" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938706v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Netij Ben Mechlia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7251/AGRENG1801064M" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02149960v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Musila" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.09.015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317223v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duvail" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamerlynck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Paul" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cochet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2012.09.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQ5KLD56-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062808v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duvail" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#252;nberger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-3059-2013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410127v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Corbane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2012.03.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00412012v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Favreau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.12.012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZBSX49J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660391v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2007.04.006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRG261HN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658154v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D. Raclot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2008.07.009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662850v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadh Zahar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Ghorbelb" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.12.019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMHJZ1JF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658327v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Al Ali" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaoudat Touma" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Zante" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Nasri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1623/hysj.53.4.883" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660471v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2006.00830.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/73F117E595E8C96D73782C75E7251FB3FF3F5DD7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666455v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2006.07.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGSTX8Q5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668863v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mekki I." TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Mechlia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2006.07.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL9G76WM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330837v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ragab" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moidinis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Khouri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drubi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922854v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevallier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lortic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054563v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7967376" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849825v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Hamdi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362021v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762079v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Ben Abdelghaffar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jacob" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816421v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lalonde Lapajolec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Riaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoupha Tall" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheik Becaye Gaye" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950747v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13665" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243280v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813728v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755436v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Itier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Maraux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189880v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757307v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aziz Merzouk" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189886v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Collinet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafla Attia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Merzouk" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822924v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763011v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ali" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168054v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168025v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136078v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mol&#233;nat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-gc8-hydro-41" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824296v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-153" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243319v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith-Ann Francis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lan&#231;on" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhou Diabi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cherry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02950320v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174021v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lamagat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bouchez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385031v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heulin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845661v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bouzou Moussa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Genthon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sighomnou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/54536" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805126v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diop" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=5uszlOx9Yb8C&amp;amp;pg=PA12&amp;amp;lpg=PA12&amp;amp;dq=%22+La+Grande+Muraille+Verte+:+capitalisation+des+recherches+et+valorisation+des+savoirs+locaux%22&amp;amp;source=bl&amp;amp;ots=cqtOuXx-Ug&amp;amp;sig=rpUhGPn_jleZSBZ1ZwvuzIATdPE&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ei=kfmuUouHCIfV0QWyhoCACA&amp;amp;ved=0CEcQ6AEwAw#v=onepage&amp;amp;q=albergel%22%20La%20Grande%20Muraille%20Verte%20%3A%20capitalisation%20des%20recherches%20et%20valorisation%20des%20savoirs%20locaux%22&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810005v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Cecchi, P." TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802141v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819657v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Hamrouni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189955v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823107v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawther Latiri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Gana" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Shideed, K." TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grando" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814056v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Taha Ayoub, A." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Ben Zid, R." TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Alayyash, S.M." TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid S. Ali" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Memon, Y." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744520v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Sellami" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truill&#233;-Baurens" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Bouchouk" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Knipschild" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hippolyte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712225v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043654v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Elarabi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norhan Eldallal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicobert Elouga" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gevaert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570113v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Cohard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cretaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>