--- v1 (2026-04-09)
+++ v2 (2026-05-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean Albergel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for the sustainable maintenance of permanent runoff management structures in rainfed agriculture under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intissar Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 377, pp.124718. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.124718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of rainfed cereal-legume mixture cropping water productivity in Lebna catchment, Cap-Bon, Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Benyoussef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Benabdelghaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Boukari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Association of Hydrological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 385, pp.313-317. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-385-313-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148379v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergies and Trade-Offs in Water Resources Management in the Bafing Watershed under Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Henriette Astou Sambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Liersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagen Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expédit Wilfrid Vissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (11), pp.2067. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w15112067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of land use and land cover change in two watersheds in the Senegal River basin (West Africa) using the Multilayer Perceptron and Markov chain model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Henriette Astou Sambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expédit Wilfrid Vissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Liersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagen Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (1), 2231137 [18 p.]. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/22797254.2023.2231137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the Fouta Djallon Highlands Still the Water Tower of West Africa?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Descroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakary Faty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Paméla Manga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Bouramanding Diedhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent A. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), pp.2968. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12112968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Floods and Growth Duration on the Productivity of Wet Grasslands of Echinochloa stagnina (Retz) P. Beauv. in an East African Floodplain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hiernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winfred Musila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wetlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39, pp.935-944. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13157-019-01148-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Zitouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of land use on soil water content in a hilly rainfed agrosystem : a case study in the Cap Bon peninsula in Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Zitouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Netij Ben Mechlia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGROFOR - International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (1), pp.64-74. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7251/AGRENG1801064M⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the growth of floodplain grasslands to explore the impact of changing hydrological conditions on vegetation productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hiernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Musila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 387, pp.220-237. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02149960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floods and livelihoods: The impact of changing water resources on wetland agro-ecological production systems in the Tana River Delta, Kenya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hamerlynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (1), pp.252-263. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2012.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing floods in the poorly gauged wetlands of the Tana river delta, Kenya, using a water balance model and satellite data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grünberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (8), pp.3059-3075. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-17-3059-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitemporal analysis of hydrological soil surface characteristics using aerial photos: A case study on a Mediterranean vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.356-367. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2012.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal variability of hydrological regimes around the boundaries between Sahelian and Sudanian areas of West Africa: A synthesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Descroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 375 (1-2), pp.90-102. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00412012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the variability of soil surface characteristics in row-cropped fields: the case of mediterranean vineyards in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel J. Chadoeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (1), pp.79-90. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2007.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of soil surface characteristics from a multiscale classification approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien D. Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 75 (3), pp.308-318. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2008.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of large dams on downstream flow conditions of rivers: Aggradation and reduction of the Medjerda channel capacity downstream of the Sidi Salem dam (Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yadh Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Ghorbelb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 351 (3-4), pp.318-330. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2007.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and sediment balances of a contour bench terracing system in a semiarid cultivated zone (El Gouazine, Central Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaoudat Touma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Zante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slah Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53 (4), pp.883-892. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1623/hysj.53.4.883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining soil conductivity and sorptivity from single ring infiltration tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaoudat Touma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 58 (1), pp.229-238. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2006.00830.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runoff and water erosion modelling using WEPP on a Mediterranean cultivated catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien D. Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (17), pp.1038-1047. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2006.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of overland flow variation and blue water production in a farmed semi-arid water harvesting catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mekki I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ben Mechlia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (17), pp.1048-1061. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2006.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HYDROMED model and its application to semi-arid Mediterranean catchments with hill reservoirs 2: Rainfall-runoff model applications to three Mediterranean hill reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ragab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moidinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Drubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 5 (4), pp.554-562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'Oursi à Gagara : transposition d'un modèle de ruissellement dans le Sahel (Burkina Faso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lortic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrologie continentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 2 (2), pp.77-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages façonnés pour l'eau en terres méditerranéennes sèches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages méditerranéens sous contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Nationale d’Horticulture de France, May 2023, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7967376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of weather types on rainfall, runoff and sediment yield in a mediterranean cultivated catchment (kamech, Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRGREF International Scientific Days 2023, Sustainable Management of Ecosystems For An Agroecological Transition And Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRGREF, Oct 2023, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bassin de Kamech (Cap Bon, OMERE), Observatoire Méditerranéen de l’Environnement Rural et de l’Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRGREF International Scientific Days 2023, Sustainable Management of Ecosystems For An Agroecological Transition And Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRGREF, Oct 2023, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of SWAT for hydrological modeling and evaluation of water flows in a semi-arid rainfed watershed in Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Ben Abdelghaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 SWAT Conference Agenda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of Sahelian hydrogeology through a bibliometric analysis (2000-2021) to sustain the groundwater resources management in the Sahel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Plagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Lalonde Lapajolec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Riaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssoupha Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheik Becaye Gaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference “Groundwater, key to the Sustainable Development Goals”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Zitouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-13665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Land Management in the Maghreb: New paradigms and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sustainable Natural Resources Management Under Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Hammamet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématique de l'eau bleue en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque OMERE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different ways of coping with arid conditions for rainfed agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Maraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. International Horticultural Congress on Science and Horticulture for People (IHC2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lisbon, Portugal. pp.389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing hydrological research applied to watershed management: achievements and prospect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFIMED Annual Progress Meeting and Scientific Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des petits barrages dans la mobilisation des eaux de surface et dans la lutte contre l’érosion au Maghreb et au Moyen Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aziz Merzouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Soil Conservation Organization Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Marrakech, Maroc. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion ravinaire et bilan hydro sédimentaire des lacs de retenues collinaires au Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Zante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafla Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Merzouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Soil Conservation Organization Conference. Water Management and Soil Conservation in Semi-Arid Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of overland flow variation and blue water production in a farmed semi-arid water harvesting catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mekki I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ben Mechlia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rides : ruissellement, infiltration, dynamique des états de surface du sol et transfert des sédiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Auzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque de restitution scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Toulouse, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WaterExpo 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05168054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Impact of Land Use and Climate Changes on the Agro-Hydrological Response of Lebna Watershed (Cap Bon, Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Benabdelghaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WaterExpo 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05168025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Zitouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galileo Conference -A European vision for hydrological observations and experimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Napoli, Italy. 2023, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-gc8-hydro-41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of weather types on rainfall, runoff and sediment yield in a Mediterranean cultivated landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. 2022, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific cooperation between Africa & Europe on food, nutrition security and sustainable agriculture (FNSSA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith-Ann Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouhou Diabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International conference on Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, MONTPELLIER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling floodplain grasslands to explore the impact of changing hydrological conditions on vegetation productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hiernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winfred Musila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICROPM2020: Second International Crop Modelling Symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monographie hydrologique du fleuve Gambie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lamagat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bouchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les différentes techniques de réhabilitation des terres affectées par la désertification ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Heulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Loireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonnet, B. (ed.); Chotte, Jean-Luc (ed.); Hiernaux, P. (ed.); Ickowicz, A. (ed.); Loireau, Maud (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Désertification et changement climatique, un même combat ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.94-99, 2024, Enjeux Sciences, 978-2-7592-3803-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Drought and Land – Use Changes on Surface – Water Quality and Quantity: The Sahelian Paradox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Descroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Bouzou Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Genthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sighomnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M., Bradley Paul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current perspectives in contaminant hydrology and water resources sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intech Open Access Publisher, pp.244-271, 2013, 978-953-51-1046-0. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/54536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagements hydrauliques innovants pour la gestion conservatoire des eaux et des sols sur le tracé de la Grande Muraille Verte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Diop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grande Muraille Verte : capitalisation des recherches et valorisation des savoirs locaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRD ed.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-2-7099-1378-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le petit barrage, un hydro-aménagement innovant en zones méditerranéennes et tropicales sèches - Small dam an innovative management in dry Mediterranean and tropical areas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Cecchi, P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau au coeur de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD ed., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reservoirs, Multipurpose Use of Small Reservoirs. Flood-flow harvesting and small reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Lakes and Reservoirs (Encyclopedia of Earth Sciences Series)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the Mediterranean forest in soil and water conservation: a challenging balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Zante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Hamrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water for Forest and People in the Mediterranean: a Challenging Balance : L'eau pour les forêts et les hommes en région méditerranéenne : un équilibre à trouver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Forest Institute, 197 p., 2010, What Science can tell us, 978-952-5453-79-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated water management at the landscape scale: science backing development: the example of Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Zante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Hamrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water for Forest and People in the Mediterranean: a Challenging Balance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Forest Institute, 197 p., 2010, What Science can tell us, 978-952-5453-79-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical and current perspectives of AKST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kawther Latiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Gana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Shideed, K.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Assessment of Agricultural Knowledge, Science and Technology for Development : Volume 1 Central and West Asia and North Africa (CWANA) report. Agriculture at a crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Island Press, 184 p., 2009, 978-1-59726-543-0 978-1-59726-542-3 1-59726-543-8 9781597265430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting the Scene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Taha Ayoub, A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Ben Zid, R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Alayyash, S.M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajid S. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Memon, Y.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture at a crossroads, Volume 1 Central and West Asia and North Africa. International Assessment of Agricultural Knowledge, Science and Technology for Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Island Press, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on lessons learned from &amp;quot;Exploring new modalities for collaboration alignment&amp;quot; : feeding AU-EU long-term partnership in research and innovation on food and nutrition security ans sustainable agriculture (FNSSA) : LEAP-Aggri EraNetCofund project, deliverable 6.2, WP6, May 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Truillé-Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Bouchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Knipschild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hippolyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 30 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on lessons learned from &amp;quot;Exploring new modalities for collaboration alignment&amp;quot; Feeding the AU-EU long-term partnership in research and innovation on food and nutrition security and sustainable agriculture (FNSSA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Truillé-Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Bouchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Knipschild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hippolyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ANR (Agence Nationale de la Recherche - France). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a medium to long-term joint research and innovation agenda : feeding the AU-EU long-term partnership in research and innovation on food and nutrition security and sustainable agriculture (FNSSA) : deliverable 6.1 by LEAP-Agri WP6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Elarabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norhan Eldallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicobert Elouga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gevaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRD. 2020, 79 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Hydrologie à l'IRD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Martial Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cretaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2018, 31 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId216"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean Albergel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for the sustainable maintenance of permanent runoff management structures in rainfed agriculture under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intissar Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 377, pp.124718. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.124718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of rainfed cereal-legume mixture cropping water productivity in Lebna catchment, Cap-Bon, Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Benyoussef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Benabdelghaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Boukari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Association of Hydrological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 385, pp.313-317. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-385-313-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148379v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergies and Trade-Offs in Water Resources Management in the Bafing Watershed under Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Henriette Astou Sambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Liersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagen Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expédit Wilfrid Vissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (11), pp.2067. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w15112067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of land use and land cover change in two watersheds in the Senegal River basin (West Africa) using the Multilayer Perceptron and Markov chain model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Henriette Astou Sambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expédit Wilfrid Vissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Liersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagen Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (1), 2231137 [18 p.]. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/22797254.2023.2231137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the Fouta Djallon Highlands Still the Water Tower of West Africa?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Descroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakary Faty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Paméla Manga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Bouramanding Diedhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent A. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), pp.2968. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12112968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Floods and Growth Duration on the Productivity of Wet Grasslands of Echinochloa stagnina (Retz) P. Beauv. in an East African Floodplain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hiernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winfred Musila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wetlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39, pp.935-944. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13157-019-01148-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Zitouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the growth of floodplain grasslands to explore the impact of changing hydrological conditions on vegetation productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hiernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Musila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 387, pp.220-237. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02149960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of land use on soil water content in a hilly rainfed agrosystem : a case study in the Cap Bon peninsula in Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Zitouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Netij Ben Mechlia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGROFOR - International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (1), pp.64-74. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7251/AGRENG1801064M⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floods and livelihoods: The impact of changing water resources on wetland agro-ecological production systems in the Tana River Delta, Kenya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hamerlynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (1), pp.252-263. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2012.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing floods in the poorly gauged wetlands of the Tana river delta, Kenya, using a water balance model and satellite data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grünberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (8), pp.3059-3075. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-17-3059-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitemporal analysis of hydrological soil surface characteristics using aerial photos: A case study on a Mediterranean vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.356-367. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2012.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal variability of hydrological regimes around the boundaries between Sahelian and Sudanian areas of West Africa: A synthesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Descroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 375 (1-2), pp.90-102. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00412012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of soil surface characteristics from a multiscale classification approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien D. Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 75 (3), pp.308-318. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2008.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the variability of soil surface characteristics in row-cropped fields: the case of mediterranean vineyards in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel J. Chadoeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (1), pp.79-90. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2007.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of large dams on downstream flow conditions of rivers: Aggradation and reduction of the Medjerda channel capacity downstream of the Sidi Salem dam (Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yadh Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Ghorbelb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 351 (3-4), pp.318-330. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2007.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and sediment balances of a contour bench terracing system in a semiarid cultivated zone (El Gouazine, Central Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaoudat Touma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Zante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slah Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53 (4), pp.883-892. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1623/hysj.53.4.883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining soil conductivity and sorptivity from single ring infiltration tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaoudat Touma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 58 (1), pp.229-238. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2006.00830.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runoff and water erosion modelling using WEPP on a Mediterranean cultivated catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien D. Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (17), pp.1038-1047. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2006.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of overland flow variation and blue water production in a farmed semi-arid water harvesting catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mekki I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ben Mechlia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (17), pp.1048-1061. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2006.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HYDROMED model and its application to semi-arid Mediterranean catchments with hill reservoirs 2: Rainfall-runoff model applications to three Mediterranean hill reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ragab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moidinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Drubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 5 (4), pp.554-562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'Oursi à Gagara : transposition d'un modèle de ruissellement dans le Sahel (Burkina Faso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lortic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrologie continentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 2 (2), pp.77-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages façonnés pour l'eau en terres méditerranéennes sèches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages méditerranéens sous contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Nationale d’Horticulture de France, May 2023, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7967376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bassin de Kamech (Cap Bon, OMERE), Observatoire Méditerranéen de l’Environnement Rural et de l’Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRGREF International Scientific Days 2023, Sustainable Management of Ecosystems For An Agroecological Transition And Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRGREF, Oct 2023, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of weather types on rainfall, runoff and sediment yield in a mediterranean cultivated catchment (kamech, Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRGREF International Scientific Days 2023, Sustainable Management of Ecosystems For An Agroecological Transition And Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRGREF, Oct 2023, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of SWAT for hydrological modeling and evaluation of water flows in a semi-arid rainfed watershed in Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Ben Abdelghaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 SWAT Conference Agenda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of Sahelian hydrogeology through a bibliometric analysis (2000-2021) to sustain the groundwater resources management in the Sahel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Plagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Lalonde Lapajolec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Riaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssoupha Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheik Becaye Gaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference “Groundwater, key to the Sustainable Development Goals”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Zitouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-13665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Land Management in the Maghreb: New paradigms and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sustainable Natural Resources Management Under Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Hammamet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématique de l'eau bleue en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque OMERE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different ways of coping with arid conditions for rainfed agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Maraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. International Horticultural Congress on Science and Horticulture for People (IHC2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lisbon, Portugal. pp.389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing hydrological research applied to watershed management: achievements and prospect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFIMED Annual Progress Meeting and Scientific Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des petits barrages dans la mobilisation des eaux de surface et dans la lutte contre l’érosion au Maghreb et au Moyen Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aziz Merzouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Soil Conservation Organization Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Marrakech, Maroc. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion ravinaire et bilan hydro sédimentaire des lacs de retenues collinaires au Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Zante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafla Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Merzouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Soil Conservation Organization Conference. Water Management and Soil Conservation in Semi-Arid Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of overland flow variation and blue water production in a farmed semi-arid water harvesting catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mekki I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ben Mechlia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rides : ruissellement, infiltration, dynamique des états de surface du sol et transfert des sédiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Auzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque de restitution scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Toulouse, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WaterExpo 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05168054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Impact of Land Use and Climate Changes on the Agro-Hydrological Response of Lebna Watershed (Cap Bon, Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Benabdelghaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WaterExpo 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05168025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Zitouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galileo Conference -A European vision for hydrological observations and experimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Napoli, Italy. 2023, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-gc8-hydro-41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of weather types on rainfall, runoff and sediment yield in a Mediterranean cultivated landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. 2022, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific cooperation between Africa & Europe on food, nutrition security and sustainable agriculture (FNSSA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith-Ann Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouhou Diabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International conference on Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, MONTPELLIER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling floodplain grasslands to explore the impact of changing hydrological conditions on vegetation productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hiernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winfred Musila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICROPM2020: Second International Crop Modelling Symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monographie hydrologique du fleuve Gambie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lamagat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bouchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les différentes techniques de réhabilitation des terres affectées par la désertification ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Heulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Loireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonnet, B. (ed.); Chotte, Jean-Luc (ed.); Hiernaux, P. (ed.); Ickowicz, A. (ed.); Loireau, Maud (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Désertification et changement climatique, un même combat ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.94-99, 2024, Enjeux Sciences, 978-2-7592-3803-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Drought and Land – Use Changes on Surface – Water Quality and Quantity: The Sahelian Paradox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Descroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Bouzou Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Genthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sighomnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M., Bradley Paul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current perspectives in contaminant hydrology and water resources sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intech Open Access Publisher, pp.244-271, 2013, 978-953-51-1046-0. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/54536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagements hydrauliques innovants pour la gestion conservatoire des eaux et des sols sur le tracé de la Grande Muraille Verte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Diop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grande Muraille Verte : capitalisation des recherches et valorisation des savoirs locaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRD ed.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-2-7099-1378-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le petit barrage, un hydro-aménagement innovant en zones méditerranéennes et tropicales sèches - Small dam an innovative management in dry Mediterranean and tropical areas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Cecchi, P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau au coeur de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD ed., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reservoirs, Multipurpose Use of Small Reservoirs. Flood-flow harvesting and small reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Lakes and Reservoirs (Encyclopedia of Earth Sciences Series)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the Mediterranean forest in soil and water conservation: a challenging balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Zante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Hamrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water for Forest and People in the Mediterranean: a Challenging Balance : L'eau pour les forêts et les hommes en région méditerranéenne : un équilibre à trouver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Forest Institute, 197 p., 2010, What Science can tell us, 978-952-5453-79-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated water management at the landscape scale: science backing development: the example of Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Zante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Hamrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water for Forest and People in the Mediterranean: a Challenging Balance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Forest Institute, 197 p., 2010, What Science can tell us, 978-952-5453-79-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical and current perspectives of AKST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kawther Latiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Gana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Shideed, K.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Assessment of Agricultural Knowledge, Science and Technology for Development : Volume 1 Central and West Asia and North Africa (CWANA) report. Agriculture at a crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Island Press, 184 p., 2009, 978-1-59726-543-0 978-1-59726-542-3 1-59726-543-8 9781597265430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting the Scene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Taha Ayoub, A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Ben Zid, R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Alayyash, S.M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajid S. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Memon, Y.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture at a crossroads, Volume 1 Central and West Asia and North Africa. International Assessment of Agricultural Knowledge, Science and Technology for Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Island Press, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on lessons learned from &amp;quot;Exploring new modalities for collaboration alignment&amp;quot; : feeding AU-EU long-term partnership in research and innovation on food and nutrition security ans sustainable agriculture (FNSSA) : LEAP-Aggri EraNetCofund project, deliverable 6.2, WP6, May 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Truillé-Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Bouchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Knipschild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hippolyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 30 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on lessons learned from &amp;quot;Exploring new modalities for collaboration alignment&amp;quot; Feeding the AU-EU long-term partnership in research and innovation on food and nutrition security and sustainable agriculture (FNSSA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Truillé-Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Bouchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Knipschild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hippolyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ANR (Agence Nationale de la Recherche - France). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a medium to long-term joint research and innovation agenda : feeding the AU-EU long-term partnership in research and innovation on food and nutrition security and sustainable agriculture (FNSSA) : deliverable 6.1 by LEAP-Agri WP6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Elarabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norhan Eldallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicobert Elouga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gevaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRD. 2020, 79 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Hydrologie à l'IRD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Martial Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cretaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2018, 31 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId216"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04962256v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar Ferchichi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mekki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.124718" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148379v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna-Chebbi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Benyoussef" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Benabdelghaffar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Boukari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-313-2024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Henriette Astou Sambou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Liersch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagen Koch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exp&#233;dit Wilfrid Vissin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15112067" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05067477v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22797254.2023.2231137" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03082841v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Descroix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Faty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pam&#233;la Manga" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Bouramanding Diedhiou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent A. Lambert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12112968" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344424v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cryst&#232;le L&#233;authaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hiernaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfred Musila" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-019-01148-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949323v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0086" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938706v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Netij Ben Mechlia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7251/AGRENG1801064M" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02149960v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Musila" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.09.015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317223v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duvail" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamerlynck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Paul" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cochet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2012.09.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQ5KLD56-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062808v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duvail" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#252;nberger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-3059-2013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410127v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Corbane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2012.03.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00412012v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Favreau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.12.012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZBSX49J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660391v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2007.04.006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRG261HN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658154v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D. Raclot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2008.07.009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662850v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadh Zahar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Ghorbelb" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.12.019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMHJZ1JF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658327v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Al Ali" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaoudat Touma" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Zante" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Nasri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1623/hysj.53.4.883" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660471v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2006.00830.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/73F117E595E8C96D73782C75E7251FB3FF3F5DD7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666455v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2006.07.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGSTX8Q5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668863v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mekki I." TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Mechlia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2006.07.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL9G76WM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330837v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ragab" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moidinis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Khouri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drubi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922854v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevallier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lortic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054563v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7967376" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849825v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Hamdi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362021v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762079v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Ben Abdelghaffar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jacob" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816421v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lalonde Lapajolec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Riaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoupha Tall" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheik Becaye Gaye" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950747v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13665" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243280v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813728v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755436v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Itier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Maraux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189880v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757307v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aziz Merzouk" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189886v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Collinet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafla Attia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Merzouk" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822924v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763011v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ali" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168054v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168025v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136078v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mol&#233;nat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-gc8-hydro-41" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824296v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-153" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243319v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith-Ann Francis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lan&#231;on" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhou Diabi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cherry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02950320v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174021v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lamagat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bouchez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385031v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heulin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845661v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bouzou Moussa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Genthon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sighomnou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/54536" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805126v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diop" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=5uszlOx9Yb8C&amp;amp;pg=PA12&amp;amp;lpg=PA12&amp;amp;dq=%22+La+Grande+Muraille+Verte+:+capitalisation+des+recherches+et+valorisation+des+savoirs+locaux%22&amp;amp;source=bl&amp;amp;ots=cqtOuXx-Ug&amp;amp;sig=rpUhGPn_jleZSBZ1ZwvuzIATdPE&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ei=kfmuUouHCIfV0QWyhoCACA&amp;amp;ved=0CEcQ6AEwAw#v=onepage&amp;amp;q=albergel%22%20La%20Grande%20Muraille%20Verte%20%3A%20capitalisation%20des%20recherches%20et%20valorisation%20des%20savoirs%20locaux%22&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810005v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Cecchi, P." TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802141v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819657v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Hamrouni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189955v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823107v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawther Latiri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Gana" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Shideed, K." TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grando" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814056v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Taha Ayoub, A." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Ben Zid, R." TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Alayyash, S.M." TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid S. Ali" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Memon, Y." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744520v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Sellami" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truill&#233;-Baurens" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Bouchouk" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Knipschild" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hippolyte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712225v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043654v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Elarabi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norhan Eldallal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicobert Elouga" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gevaert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570113v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Cohard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cretaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04962256v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar Ferchichi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mekki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.124718" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148379v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna-Chebbi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Benyoussef" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Benabdelghaffar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Boukari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-313-2024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Henriette Astou Sambou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Liersch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagen Koch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exp&#233;dit Wilfrid Vissin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15112067" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05067477v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22797254.2023.2231137" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03082841v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Descroix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Faty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pam&#233;la Manga" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Bouramanding Diedhiou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent A. Lambert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12112968" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344424v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cryst&#232;le L&#233;authaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hiernaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfred Musila" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-019-01148-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949323v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0086" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02149960v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Musila" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.09.015" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938706v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Netij Ben Mechlia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7251/AGRENG1801064M" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317223v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duvail" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamerlynck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Paul" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cochet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2012.09.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQ5KLD56-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062808v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duvail" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#252;nberger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-3059-2013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410127v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Corbane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2012.03.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00412012v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Favreau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.12.012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZBSX49J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658154v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D. Raclot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2008.07.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660391v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2007.04.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRG261HN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662850v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadh Zahar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Ghorbelb" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.12.019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMHJZ1JF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658327v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Al Ali" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaoudat Touma" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Zante" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Nasri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1623/hysj.53.4.883" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660471v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2006.00830.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/73F117E595E8C96D73782C75E7251FB3FF3F5DD7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666455v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2006.07.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGSTX8Q5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668863v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mekki I." TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Mechlia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2006.07.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL9G76WM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330837v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ragab" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moidinis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Khouri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drubi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922854v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevallier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lortic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054563v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7967376" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362021v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849825v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Hamdi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762079v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Ben Abdelghaffar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jacob" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816421v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lalonde Lapajolec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Riaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoupha Tall" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheik Becaye Gaye" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950747v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13665" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243280v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813728v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755436v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Itier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Maraux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189880v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757307v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aziz Merzouk" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189886v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Collinet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafla Attia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Merzouk" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822924v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763011v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ali" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168054v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168025v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136078v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mol&#233;nat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-gc8-hydro-41" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824296v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-153" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243319v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith-Ann Francis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lan&#231;on" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhou Diabi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cherry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02950320v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174021v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lamagat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bouchez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385031v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heulin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845661v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bouzou Moussa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Genthon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sighomnou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/54536" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805126v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diop" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=5uszlOx9Yb8C&amp;amp;pg=PA12&amp;amp;lpg=PA12&amp;amp;dq=%22+La+Grande+Muraille+Verte+:+capitalisation+des+recherches+et+valorisation+des+savoirs+locaux%22&amp;amp;source=bl&amp;amp;ots=cqtOuXx-Ug&amp;amp;sig=rpUhGPn_jleZSBZ1ZwvuzIATdPE&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ei=kfmuUouHCIfV0QWyhoCACA&amp;amp;ved=0CEcQ6AEwAw#v=onepage&amp;amp;q=albergel%22%20La%20Grande%20Muraille%20Verte%20%3A%20capitalisation%20des%20recherches%20et%20valorisation%20des%20savoirs%20locaux%22&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810005v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Cecchi, P." TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802141v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819657v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Hamrouni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189955v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823107v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawther Latiri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Gana" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Shideed, K." TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grando" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814056v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Taha Ayoub, A." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Ben Zid, R." TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Alayyash, S.M." TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid S. Ali" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Memon, Y." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744520v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Sellami" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truill&#233;-Baurens" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Bouchouk" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Knipschild" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hippolyte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712225v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043654v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Elarabi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norhan Eldallal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicobert Elouga" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gevaert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570113v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Cohard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cretaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>