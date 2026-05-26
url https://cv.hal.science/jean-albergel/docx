--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean Albergel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for the sustainable maintenance of permanent runoff management structures in rainfed agriculture under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intissar Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 377, pp.124718. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.124718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of rainfed cereal-legume mixture cropping water productivity in Lebna catchment, Cap-Bon, Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Benyoussef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Benabdelghaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Boukari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Association of Hydrological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 385, pp.313-317. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-385-313-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148379v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergies and Trade-Offs in Water Resources Management in the Bafing Watershed under Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Henriette Astou Sambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Liersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagen Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expédit Wilfrid Vissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (11), pp.2067. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w15112067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of land use and land cover change in two watersheds in the Senegal River basin (West Africa) using the Multilayer Perceptron and Markov chain model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Henriette Astou Sambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expédit Wilfrid Vissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Liersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagen Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (1), 2231137 [18 p.]. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/22797254.2023.2231137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the Fouta Djallon Highlands Still the Water Tower of West Africa?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Descroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakary Faty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Paméla Manga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Bouramanding Diedhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent A. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), pp.2968. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12112968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Floods and Growth Duration on the Productivity of Wet Grasslands of Echinochloa stagnina (Retz) P. Beauv. in an East African Floodplain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hiernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winfred Musila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wetlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39, pp.935-944. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13157-019-01148-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Zitouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the growth of floodplain grasslands to explore the impact of changing hydrological conditions on vegetation productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hiernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Musila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 387, pp.220-237. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02149960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of land use on soil water content in a hilly rainfed agrosystem : a case study in the Cap Bon peninsula in Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Zitouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Netij Ben Mechlia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGROFOR - International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (1), pp.64-74. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7251/AGRENG1801064M⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floods and livelihoods: The impact of changing water resources on wetland agro-ecological production systems in the Tana River Delta, Kenya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hamerlynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (1), pp.252-263. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2012.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing floods in the poorly gauged wetlands of the Tana river delta, Kenya, using a water balance model and satellite data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grünberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (8), pp.3059-3075. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-17-3059-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitemporal analysis of hydrological soil surface characteristics using aerial photos: A case study on a Mediterranean vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.356-367. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2012.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal variability of hydrological regimes around the boundaries between Sahelian and Sudanian areas of West Africa: A synthesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Descroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 375 (1-2), pp.90-102. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00412012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of soil surface characteristics from a multiscale classification approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien D. Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 75 (3), pp.308-318. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2008.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the variability of soil surface characteristics in row-cropped fields: the case of mediterranean vineyards in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel J. Chadoeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (1), pp.79-90. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2007.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of large dams on downstream flow conditions of rivers: Aggradation and reduction of the Medjerda channel capacity downstream of the Sidi Salem dam (Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yadh Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Ghorbelb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 351 (3-4), pp.318-330. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2007.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and sediment balances of a contour bench terracing system in a semiarid cultivated zone (El Gouazine, Central Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaoudat Touma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Zante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slah Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53 (4), pp.883-892. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1623/hysj.53.4.883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining soil conductivity and sorptivity from single ring infiltration tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaoudat Touma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 58 (1), pp.229-238. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2006.00830.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runoff and water erosion modelling using WEPP on a Mediterranean cultivated catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien D. Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (17), pp.1038-1047. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2006.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of overland flow variation and blue water production in a farmed semi-arid water harvesting catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mekki I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ben Mechlia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (17), pp.1048-1061. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2006.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HYDROMED model and its application to semi-arid Mediterranean catchments with hill reservoirs 2: Rainfall-runoff model applications to three Mediterranean hill reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ragab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moidinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Drubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 5 (4), pp.554-562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'Oursi à Gagara : transposition d'un modèle de ruissellement dans le Sahel (Burkina Faso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lortic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrologie continentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 2 (2), pp.77-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages façonnés pour l'eau en terres méditerranéennes sèches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages méditerranéens sous contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Nationale d’Horticulture de France, May 2023, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7967376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bassin de Kamech (Cap Bon, OMERE), Observatoire Méditerranéen de l’Environnement Rural et de l’Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRGREF International Scientific Days 2023, Sustainable Management of Ecosystems For An Agroecological Transition And Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRGREF, Oct 2023, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of weather types on rainfall, runoff and sediment yield in a mediterranean cultivated catchment (kamech, Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRGREF International Scientific Days 2023, Sustainable Management of Ecosystems For An Agroecological Transition And Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRGREF, Oct 2023, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of SWAT for hydrological modeling and evaluation of water flows in a semi-arid rainfed watershed in Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Ben Abdelghaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 SWAT Conference Agenda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of Sahelian hydrogeology through a bibliometric analysis (2000-2021) to sustain the groundwater resources management in the Sahel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Plagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Lalonde Lapajolec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Riaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssoupha Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheik Becaye Gaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference “Groundwater, key to the Sustainable Development Goals”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Zitouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-13665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Land Management in the Maghreb: New paradigms and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sustainable Natural Resources Management Under Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Hammamet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématique de l'eau bleue en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque OMERE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different ways of coping with arid conditions for rainfed agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Maraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. International Horticultural Congress on Science and Horticulture for People (IHC2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lisbon, Portugal. pp.389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing hydrological research applied to watershed management: achievements and prospect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFIMED Annual Progress Meeting and Scientific Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des petits barrages dans la mobilisation des eaux de surface et dans la lutte contre l’érosion au Maghreb et au Moyen Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aziz Merzouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Soil Conservation Organization Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Marrakech, Maroc. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion ravinaire et bilan hydro sédimentaire des lacs de retenues collinaires au Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Zante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafla Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Merzouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Soil Conservation Organization Conference. Water Management and Soil Conservation in Semi-Arid Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of overland flow variation and blue water production in a farmed semi-arid water harvesting catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mekki I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ben Mechlia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rides : ruissellement, infiltration, dynamique des états de surface du sol et transfert des sédiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Auzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque de restitution scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Toulouse, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WaterExpo 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05168054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Impact of Land Use and Climate Changes on the Agro-Hydrological Response of Lebna Watershed (Cap Bon, Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Benabdelghaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WaterExpo 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05168025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Zitouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galileo Conference -A European vision for hydrological observations and experimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Napoli, Italy. 2023, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-gc8-hydro-41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of weather types on rainfall, runoff and sediment yield in a Mediterranean cultivated landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. 2022, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific cooperation between Africa & Europe on food, nutrition security and sustainable agriculture (FNSSA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith-Ann Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouhou Diabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International conference on Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, MONTPELLIER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling floodplain grasslands to explore the impact of changing hydrological conditions on vegetation productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hiernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winfred Musila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICROPM2020: Second International Crop Modelling Symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monographie hydrologique du fleuve Gambie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lamagat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bouchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les différentes techniques de réhabilitation des terres affectées par la désertification ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Heulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Loireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonnet, B. (ed.); Chotte, Jean-Luc (ed.); Hiernaux, P. (ed.); Ickowicz, A. (ed.); Loireau, Maud (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Désertification et changement climatique, un même combat ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.94-99, 2024, Enjeux Sciences, 978-2-7592-3803-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Drought and Land – Use Changes on Surface – Water Quality and Quantity: The Sahelian Paradox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Descroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Bouzou Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Genthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sighomnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M., Bradley Paul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current perspectives in contaminant hydrology and water resources sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intech Open Access Publisher, pp.244-271, 2013, 978-953-51-1046-0. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/54536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagements hydrauliques innovants pour la gestion conservatoire des eaux et des sols sur le tracé de la Grande Muraille Verte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Diop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grande Muraille Verte : capitalisation des recherches et valorisation des savoirs locaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRD ed.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-2-7099-1378-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le petit barrage, un hydro-aménagement innovant en zones méditerranéennes et tropicales sèches - Small dam an innovative management in dry Mediterranean and tropical areas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Cecchi, P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau au coeur de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD ed., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reservoirs, Multipurpose Use of Small Reservoirs. Flood-flow harvesting and small reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Lakes and Reservoirs (Encyclopedia of Earth Sciences Series)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the Mediterranean forest in soil and water conservation: a challenging balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Zante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Hamrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water for Forest and People in the Mediterranean: a Challenging Balance : L'eau pour les forêts et les hommes en région méditerranéenne : un équilibre à trouver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Forest Institute, 197 p., 2010, What Science can tell us, 978-952-5453-79-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated water management at the landscape scale: science backing development: the example of Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Zante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Hamrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water for Forest and People in the Mediterranean: a Challenging Balance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Forest Institute, 197 p., 2010, What Science can tell us, 978-952-5453-79-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical and current perspectives of AKST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kawther Latiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Gana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Shideed, K.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Assessment of Agricultural Knowledge, Science and Technology for Development : Volume 1 Central and West Asia and North Africa (CWANA) report. Agriculture at a crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Island Press, 184 p., 2009, 978-1-59726-543-0 978-1-59726-542-3 1-59726-543-8 9781597265430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting the Scene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Taha Ayoub, A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Ben Zid, R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Alayyash, S.M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajid S. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Memon, Y.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture at a crossroads, Volume 1 Central and West Asia and North Africa. International Assessment of Agricultural Knowledge, Science and Technology for Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Island Press, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on lessons learned from &amp;quot;Exploring new modalities for collaboration alignment&amp;quot; : feeding AU-EU long-term partnership in research and innovation on food and nutrition security ans sustainable agriculture (FNSSA) : LEAP-Aggri EraNetCofund project, deliverable 6.2, WP6, May 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Truillé-Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Bouchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Knipschild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hippolyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 30 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on lessons learned from &amp;quot;Exploring new modalities for collaboration alignment&amp;quot; Feeding the AU-EU long-term partnership in research and innovation on food and nutrition security and sustainable agriculture (FNSSA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Truillé-Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Bouchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Knipschild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hippolyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ANR (Agence Nationale de la Recherche - France). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a medium to long-term joint research and innovation agenda : feeding the AU-EU long-term partnership in research and innovation on food and nutrition security and sustainable agriculture (FNSSA) : deliverable 6.1 by LEAP-Agri WP6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Elarabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norhan Eldallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicobert Elouga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gevaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRD. 2020, 79 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Hydrologie à l'IRD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Martial Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cretaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2018, 31 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId216"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean Albergel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for the sustainable maintenance of permanent runoff management structures in rainfed agriculture under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intissar Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 377, pp.124718. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.124718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of rainfed cereal-legume mixture cropping water productivity in Lebna catchment, Cap-Bon, Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Benyoussef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Benabdelghaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Boukari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Association of Hydrological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 385, pp.313-317. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-385-313-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148379v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of land use and land cover change in two watersheds in the Senegal River basin (West Africa) using the Multilayer Perceptron and Markov chain model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Henriette Astou Sambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expédit Wilfrid Vissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Liersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagen Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (1), 2231137 [18 p.]. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/22797254.2023.2231137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergies and Trade-Offs in Water Resources Management in the Bafing Watershed under Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Henriette Astou Sambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Liersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagen Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expédit Wilfrid Vissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (11), pp.2067. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w15112067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the Fouta Djallon Highlands Still the Water Tower of West Africa?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Descroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakary Faty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Paméla Manga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Bouramanding Diedhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent A. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), pp.2968. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12112968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Floods and Growth Duration on the Productivity of Wet Grasslands of Echinochloa stagnina (Retz) P. Beauv. in an East African Floodplain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hiernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winfred Musila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wetlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39, pp.935-944. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13157-019-01148-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Zitouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the growth of floodplain grasslands to explore the impact of changing hydrological conditions on vegetation productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hiernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Musila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 387, pp.220-237. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02149960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of land use on soil water content in a hilly rainfed agrosystem : a case study in the Cap Bon peninsula in Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Zitouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Netij Ben Mechlia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGROFOR - International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (1), pp.64-74. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7251/AGRENG1801064M⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floods and livelihoods: The impact of changing water resources on wetland agro-ecological production systems in the Tana River Delta, Kenya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hamerlynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (1), pp.252-263. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2012.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing floods in the poorly gauged wetlands of the Tana river delta, Kenya, using a water balance model and satellite data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grünberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (8), pp.3059-3075. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-17-3059-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitemporal analysis of hydrological soil surface characteristics using aerial photos: A case study on a Mediterranean vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.356-367. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2012.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal variability of hydrological regimes around the boundaries between Sahelian and Sudanian areas of West Africa: A synthesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Descroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 375 (1-2), pp.90-102. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00412012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and sediment balances of a contour bench terracing system in a semiarid cultivated zone (El Gouazine, Central Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaoudat Touma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Zante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slah Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53 (4), pp.883-892. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1623/hysj.53.4.883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the variability of soil surface characteristics in row-cropped fields: the case of mediterranean vineyards in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel J. Chadoeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (1), pp.79-90. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2007.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of large dams on downstream flow conditions of rivers: Aggradation and reduction of the Medjerda channel capacity downstream of the Sidi Salem dam (Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yadh Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Ghorbelb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 351 (3-4), pp.318-330. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2007.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of soil surface characteristics from a multiscale classification approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien D. Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 75 (3), pp.308-318. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2008.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining soil conductivity and sorptivity from single ring infiltration tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaoudat Touma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 58 (1), pp.229-238. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2006.00830.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runoff and water erosion modelling using WEPP on a Mediterranean cultivated catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien D. Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (17), pp.1038-1047. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2006.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of overland flow variation and blue water production in a farmed semi-arid water harvesting catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mekki I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ben Mechlia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (17), pp.1048-1061. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2006.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HYDROMED model and its application to semi-arid Mediterranean catchments with hill reservoirs 2: Rainfall-runoff model applications to three Mediterranean hill reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ragab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moidinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Khouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Drubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 5 (4), pp.554-562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'Oursi à Gagara : transposition d'un modèle de ruissellement dans le Sahel (Burkina Faso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lortic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrologie continentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 2 (2), pp.77-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages façonnés pour l'eau en terres méditerranéennes sèches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages méditerranéens sous contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Nationale d’Horticulture de France, May 2023, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7967376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bassin de Kamech (Cap Bon, OMERE), Observatoire Méditerranéen de l’Environnement Rural et de l’Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRGREF International Scientific Days 2023, Sustainable Management of Ecosystems For An Agroecological Transition And Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRGREF, Oct 2023, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of weather types on rainfall, runoff and sediment yield in a mediterranean cultivated catchment (kamech, Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRGREF International Scientific Days 2023, Sustainable Management of Ecosystems For An Agroecological Transition And Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRGREF, Oct 2023, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of Sahelian hydrogeology through a bibliometric analysis (2000-2021) to sustain the groundwater resources management in the Sahel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Plagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Lalonde Lapajolec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Riaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssoupha Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheik Becaye Gaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference “Groundwater, key to the Sustainable Development Goals”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of SWAT for hydrological modeling and evaluation of water flows in a semi-arid rainfed watershed in Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Ben Abdelghaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 SWAT Conference Agenda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Zitouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-13665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Land Management in the Maghreb: New paradigms and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sustainable Natural Resources Management Under Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Hammamet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different ways of coping with arid conditions for rainfed agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Maraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. International Horticultural Congress on Science and Horticulture for People (IHC2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lisbon, Portugal. pp.389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématique de l'eau bleue en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque OMERE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing hydrological research applied to watershed management: achievements and prospect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFIMED Annual Progress Meeting and Scientific Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des petits barrages dans la mobilisation des eaux de surface et dans la lutte contre l’érosion au Maghreb et au Moyen Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aziz Merzouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Soil Conservation Organization Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Marrakech, Maroc. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion ravinaire et bilan hydro sédimentaire des lacs de retenues collinaires au Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Zante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafla Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Merzouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Soil Conservation Organization Conference. Water Management and Soil Conservation in Semi-Arid Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of overland flow variation and blue water production in a farmed semi-arid water harvesting catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mekki I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ben Mechlia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rides : ruissellement, infiltration, dynamique des états de surface du sol et transfert des sédiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Auzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque de restitution scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Toulouse, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Impact of Land Use and Climate Changes on the Agro-Hydrological Response of Lebna Watershed (Cap Bon, Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Benabdelghaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WaterExpo 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05168025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WaterExpo 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05168054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Zitouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galileo Conference -A European vision for hydrological observations and experimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Napoli, Italy. 2023, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-gc8-hydro-41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of weather types on rainfall, runoff and sediment yield in a Mediterranean cultivated landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Raclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. 2022, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific cooperation between Africa & Europe on food, nutrition security and sustainable agriculture (FNSSA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith-Ann Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouhou Diabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International conference on Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, MONTPELLIER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling floodplain grasslands to explore the impact of changing hydrological conditions on vegetation productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystèle Léauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hiernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Grippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winfred Musila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICROPM2020: Second International Crop Modelling Symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monographie hydrologique du fleuve Gambie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lamagat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bouchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les différentes techniques de réhabilitation des terres affectées par la désertification ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Heulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Loireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonnet, B. (ed.); Chotte, Jean-Luc (ed.); Hiernaux, P. (ed.); Ickowicz, A. (ed.); Loireau, Maud (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Désertification et changement climatique, un même combat ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.94-99, 2024, Enjeux Sciences, 978-2-7592-3803-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Drought and Land – Use Changes on Surface – Water Quality and Quantity: The Sahelian Paradox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Descroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Bouzou Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Genthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sighomnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M., Bradley Paul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current perspectives in contaminant hydrology and water resources sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intech Open Access Publisher, pp.244-271, 2013, 978-953-51-1046-0. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/54536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagements hydrauliques innovants pour la gestion conservatoire des eaux et des sols sur le tracé de la Grande Muraille Verte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Diop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grande Muraille Verte : capitalisation des recherches et valorisation des savoirs locaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRD ed.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-2-7099-1378-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le petit barrage, un hydro-aménagement innovant en zones méditerranéennes et tropicales sèches - Small dam an innovative management in dry Mediterranean and tropical areas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Cecchi, P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau au coeur de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD ed., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reservoirs, Multipurpose Use of Small Reservoirs. Flood-flow harvesting and small reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Lakes and Reservoirs (Encyclopedia of Earth Sciences Series)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the Mediterranean forest in soil and water conservation: a challenging balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Zante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Hamrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water for Forest and People in the Mediterranean: a Challenging Balance : L'eau pour les forêts et les hommes en région méditerranéenne : un équilibre à trouver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Forest Institute, 197 p., 2010, What Science can tell us, 978-952-5453-79-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated water management at the landscape scale: science backing development: the example of Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Zante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Hamrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water for Forest and People in the Mediterranean: a Challenging Balance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Forest Institute, 197 p., 2010, What Science can tell us, 978-952-5453-79-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting the Scene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Taha Ayoub, A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Ben Zid, R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Alayyash, S.M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajid S. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Memon, Y.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture at a crossroads, Volume 1 Central and West Asia and North Africa. International Assessment of Agricultural Knowledge, Science and Technology for Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Island Press, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical and current perspectives of AKST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kawther Latiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Gana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Shideed, K.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Assessment of Agricultural Knowledge, Science and Technology for Development : Volume 1 Central and West Asia and North Africa (CWANA) report. Agriculture at a crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Island Press, 184 p., 2009, 978-1-59726-543-0 978-1-59726-542-3 1-59726-543-8 9781597265430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on lessons learned from &amp;quot;Exploring new modalities for collaboration alignment&amp;quot; : feeding AU-EU long-term partnership in research and innovation on food and nutrition security ans sustainable agriculture (FNSSA) : LEAP-Aggri EraNetCofund project, deliverable 6.2, WP6, May 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Truillé-Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Bouchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Knipschild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hippolyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 30 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on lessons learned from &amp;quot;Exploring new modalities for collaboration alignment&amp;quot; Feeding the AU-EU long-term partnership in research and innovation on food and nutrition security and sustainable agriculture (FNSSA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Truillé-Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Bouchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Knipschild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hippolyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ANR (Agence Nationale de la Recherche - France). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a medium to long-term joint research and innovation agenda : feeding the AU-EU long-term partnership in research and innovation on food and nutrition security and sustainable agriculture (FNSSA) : deliverable 6.1 by LEAP-Agri WP6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Elarabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norhan Eldallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicobert Elouga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gevaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRD. 2020, 79 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Hydrologie à l'IRD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Albergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Martial Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cretaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2018, 31 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId216"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04962256v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar Ferchichi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mekki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.124718" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148379v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna-Chebbi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Benyoussef" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Benabdelghaffar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Boukari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-313-2024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Henriette Astou Sambou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Liersch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagen Koch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exp&#233;dit Wilfrid Vissin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15112067" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05067477v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22797254.2023.2231137" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03082841v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Descroix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Faty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pam&#233;la Manga" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Bouramanding Diedhiou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent A. Lambert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12112968" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344424v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cryst&#232;le L&#233;authaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hiernaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfred Musila" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-019-01148-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949323v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0086" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02149960v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Musila" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.09.015" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938706v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Netij Ben Mechlia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7251/AGRENG1801064M" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317223v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duvail" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamerlynck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Paul" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cochet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2012.09.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQ5KLD56-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062808v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duvail" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#252;nberger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-3059-2013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410127v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Corbane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2012.03.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00412012v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Favreau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.12.012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZBSX49J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658154v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D. Raclot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2008.07.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660391v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2007.04.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRG261HN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662850v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadh Zahar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Ghorbelb" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.12.019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMHJZ1JF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658327v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Al Ali" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaoudat Touma" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Zante" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Nasri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1623/hysj.53.4.883" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660471v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2006.00830.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/73F117E595E8C96D73782C75E7251FB3FF3F5DD7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666455v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2006.07.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGSTX8Q5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668863v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mekki I." TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Mechlia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2006.07.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL9G76WM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330837v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ragab" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moidinis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Khouri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drubi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922854v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevallier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lortic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054563v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7967376" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362021v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849825v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Hamdi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762079v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Ben Abdelghaffar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jacob" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816421v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lalonde Lapajolec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Riaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoupha Tall" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheik Becaye Gaye" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950747v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13665" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243280v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813728v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755436v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Itier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Maraux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189880v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757307v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aziz Merzouk" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189886v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Collinet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafla Attia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Merzouk" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822924v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763011v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ali" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168054v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168025v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136078v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mol&#233;nat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-gc8-hydro-41" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824296v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-153" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243319v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith-Ann Francis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lan&#231;on" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhou Diabi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cherry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02950320v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174021v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lamagat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bouchez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385031v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heulin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845661v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bouzou Moussa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Genthon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sighomnou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/54536" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805126v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diop" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=5uszlOx9Yb8C&amp;amp;pg=PA12&amp;amp;lpg=PA12&amp;amp;dq=%22+La+Grande+Muraille+Verte+:+capitalisation+des+recherches+et+valorisation+des+savoirs+locaux%22&amp;amp;source=bl&amp;amp;ots=cqtOuXx-Ug&amp;amp;sig=rpUhGPn_jleZSBZ1ZwvuzIATdPE&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ei=kfmuUouHCIfV0QWyhoCACA&amp;amp;ved=0CEcQ6AEwAw#v=onepage&amp;amp;q=albergel%22%20La%20Grande%20Muraille%20Verte%20%3A%20capitalisation%20des%20recherches%20et%20valorisation%20des%20savoirs%20locaux%22&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810005v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Cecchi, P." TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802141v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819657v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Hamrouni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189955v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823107v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawther Latiri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Gana" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Shideed, K." TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grando" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814056v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Taha Ayoub, A." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Ben Zid, R." TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Alayyash, S.M." TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid S. Ali" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Memon, Y." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744520v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Sellami" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truill&#233;-Baurens" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Bouchouk" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Knipschild" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hippolyte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712225v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043654v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Elarabi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norhan Eldallal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicobert Elouga" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gevaert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570113v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Cohard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cretaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04962256v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar Ferchichi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mekki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.124718" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148379v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna-Chebbi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Benyoussef" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Benabdelghaffar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Boukari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-313-2024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05067477v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Henriette Astou Sambou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exp&#233;dit Wilfrid Vissin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Liersch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagen Koch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22797254.2023.2231137" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165655v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15112067" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03082841v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Descroix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Faty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pam&#233;la Manga" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Bouramanding Diedhiou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent A. Lambert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12112968" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344424v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cryst&#232;le L&#233;authaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hiernaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfred Musila" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-019-01148-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949323v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0086" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02149960v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Musila" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.09.015" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938706v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Netij Ben Mechlia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7251/AGRENG1801064M" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317223v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duvail" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamerlynck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Paul" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cochet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2012.09.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQ5KLD56-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062808v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duvail" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#252;nberger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-3059-2013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410127v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Corbane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2012.03.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00412012v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Favreau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.12.012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZBSX49J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658327v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Al Ali" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaoudat Touma" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Zante" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Nasri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1623/hysj.53.4.883" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660391v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2007.04.006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRG261HN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662850v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadh Zahar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Ghorbelb" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.12.019" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMHJZ1JF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658154v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D. Raclot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2008.07.009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660471v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2006.00830.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/73F117E595E8C96D73782C75E7251FB3FF3F5DD7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666455v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2006.07.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGSTX8Q5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668863v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mekki I." TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Mechlia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2006.07.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL9G76WM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330837v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ragab" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moidinis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Khouri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drubi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922854v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevallier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lortic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054563v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7967376" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362021v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849825v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Hamdi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816421v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lalonde Lapajolec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Riaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoupha Tall" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheik Becaye Gaye" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762079v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Ben Abdelghaffar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jacob" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950747v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13665" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243280v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755436v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Itier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Maraux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813728v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189880v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757307v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aziz Merzouk" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189886v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Collinet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafla Attia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Merzouk" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822924v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763011v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ali" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168025v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168054v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136078v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mol&#233;nat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-gc8-hydro-41" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824296v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-153" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243319v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith-Ann Francis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lan&#231;on" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhou Diabi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cherry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02950320v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174021v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lamagat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bouchez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385031v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heulin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845661v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bouzou Moussa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Genthon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sighomnou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/54536" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805126v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diop" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=5uszlOx9Yb8C&amp;amp;pg=PA12&amp;amp;lpg=PA12&amp;amp;dq=%22+La+Grande+Muraille+Verte+:+capitalisation+des+recherches+et+valorisation+des+savoirs+locaux%22&amp;amp;source=bl&amp;amp;ots=cqtOuXx-Ug&amp;amp;sig=rpUhGPn_jleZSBZ1ZwvuzIATdPE&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ei=kfmuUouHCIfV0QWyhoCACA&amp;amp;ved=0CEcQ6AEwAw#v=onepage&amp;amp;q=albergel%22%20La%20Grande%20Muraille%20Verte%20%3A%20capitalisation%20des%20recherches%20et%20valorisation%20des%20savoirs%20locaux%22&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810005v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Cecchi, P." TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802141v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819657v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Hamrouni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189955v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814056v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Taha Ayoub, A." TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Ben Zid, R." TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Alayyash, S.M." TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid S. Ali" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Memon, Y." TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823107v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawther Latiri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Gana" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Shideed, K." TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grando" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744520v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Sellami" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truill&#233;-Baurens" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Bouchouk" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Knipschild" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hippolyte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712225v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043654v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Elarabi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norhan Eldallal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicobert Elouga" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gevaert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570113v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Cohard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cretaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>