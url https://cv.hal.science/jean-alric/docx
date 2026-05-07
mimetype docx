--- v0 (2026-03-19)
+++ v1 (2026-05-07)
@@ -159,51 +159,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Fitzpatrick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 199 (2), </w:t>
+              <w:t xml:space="preserve">, 2025, 199 (2), pp.kiaf424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/plphys/kiaf424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -781,338 +781,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02149191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plastoquinone pool outside the thylakoid membrane serves in plant photoprotection as a reservoir of singlet oxygen scavengers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Ksas</w:t>
+                <w:t xml:space="preserve">Structure-Function Analysis of Chloroplast Proteins via Random Mutagenesis Using Error-Prone PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Legeret</w:t>
+                <w:t xml:space="preserve">Francesca Zito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ursula Ferretti</w:t>
+                <w:t xml:space="preserve">Pascaline Auroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Chevalier</w:t>
+                <w:t xml:space="preserve">Xenie Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Pospíšil</w:t>
+                <w:t xml:space="preserve">Gilles Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 41 (10), pp.2277-2287. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 177 (2), pp.465-475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pce.13202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.17.01618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01946443v1</w:t>
+                <w:t xml:space="preserve">cea-01945922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-Function Analysis of Chloroplast Proteins via Random Mutagenesis Using Error-Prone PCR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Dumas</w:t>
+                <w:t xml:space="preserve">The plastoquinone pool outside the thylakoid membrane serves in plant photoprotection as a reservoir of singlet oxygen scavengers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Ksas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Zito</w:t>
+                <w:t xml:space="preserve">Bertrand Legeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Auroy</w:t>
+                <w:t xml:space="preserve">Ursula Ferretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xenie Johnson</w:t>
+                <w:t xml:space="preserve">Anne Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Peltier</w:t>
+                <w:t xml:space="preserve">Pavel Pospíšil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 177 (2), pp.465-475. </w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (10), pp.2277-2287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.17.01618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pce.13202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01945922v1</w:t>
+                <w:t xml:space="preserve">hal-01946443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative electron transport pathways in photosynthesis: a confluence of regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xenie Johnson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 37, pp.78-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1159,90 +1159,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stromal region of cytochrome $b_6f$ subunit IV is involved in the activation of the Stt7 kinase in Chlamydomonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Zito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Blangy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Auroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xenie Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 114, pp.12063-12068. </w:t>
@@ -1319,51 +1319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xenie Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Alric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1404,295 +1404,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02022782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical role of Chlamydomonas reinhardtii ferredoxin-5 in maintaining membrane structure and dark metabolism</w:t>
+                <w:t xml:space="preserve">Redesigning photosynthesis to sustainably meet global food and bioenergy demand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenqiang Yang</w:t>
+                <w:t xml:space="preserve">Donald Ort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tyler Wittkopp</w:t>
+                <w:t xml:space="preserve">Sabeeha Merchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaobo Li</w:t>
+                <w:t xml:space="preserve">Alice Barkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaruswan Warakanont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Dubini</w:t>
+                <w:t xml:space="preserve">Robert Blankenship</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 112 (48), pp.14978 - 14983. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1515240112⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 112 (28), pp.8529-8536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1424031112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01820387v1</w:t>
+                <w:t xml:space="preserve">cea-02049469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redesigning photosynthesis to sustainably meet global food and bioenergy demand</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Critical role of Chlamydomonas reinhardtii ferredoxin-5 in maintaining membrane structure and dark metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenqiang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donald Ort</w:t>
+                <w:t xml:space="preserve">Tyler Wittkopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabeeha Merchant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Alric</w:t>
+                <w:t xml:space="preserve">Xiaobo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Barkan</w:t>
+                <w:t xml:space="preserve">Jaruswan Warakanont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Blankenship</w:t>
+                <w:t xml:space="preserve">Alexandra Dubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 112 (28), pp.8529-8536. </w:t>
+              <w:t xml:space="preserve">, 2015, 112 (48), pp.14978 - 14983. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1424031112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1515240112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02049469v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01820387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The plastoquinone pool, poised for cyclic electron flow?</w:t>
               </w:r>
@@ -1750,269 +1750,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02049477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Increases in Mitochondrial Cooperation and Oxygen Photoreduction Compensate for Deficiency in Cyclic Electron Flow in Chlamydomonas reinhardtii</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Redox and ATP control of photosynthetic cyclic electron flow in Chlamydomonas reinhardtii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Alric</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.114.126375⟩</w:t>
+              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1837 (6), pp.825-834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2014.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02074531v1</w:t>
+                <w:t xml:space="preserve">cea-02074510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox and ATP control of photosynthetic cyclic electron flow in Chlamydomonas reinhardtii</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combined Increases in Mitochondrial Cooperation and Oxygen Photoreduction Compensate for Deficiency in Cyclic Electron Flow in Chlamydomonas reinhardtii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kieu-Van Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Plet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Tolleter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Jokel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Cuiné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1837 (6), pp.825-834. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (7), pp.3036-3050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2014.01.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.114.126375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02074510v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02074531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of hydrogen photoproduction by the Proton Gradient Generated by Cyclic Electron Flow in $Chlamydomonas\ reinhardtii$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Tolleter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Ghysels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2392,51 +2392,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344155v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Alric" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Fitzpatrick" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaf424" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673988v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rich&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dumas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Malesinski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bossan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Madigou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae190" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521179v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ksas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caffarri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-021-00889-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368441v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Mathiot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02961724v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Hughes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Yurkov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-020-00744-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02149191v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Brzezowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Grimm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chazaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0395-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946443v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Legeret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Ferretti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chevalier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Posp&#237;&#353;il" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13202" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01945922v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Zito" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Auroy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenie Johnson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peltier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.01618" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770511v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2017.03.014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01709612v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Blangy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1713343114" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022782v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peltier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-016-0298-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01820387v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqiang Yang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Wittkopp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaruswan Warakanont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dubini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1515240112" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02049469v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Ort" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeeha Merchant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Barkan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Blankenship" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1424031112" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02049477v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00540" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02074531v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu-Van Dang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Plet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tolleter" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Jokel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cuin&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.126375" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02074510v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2014.01.024" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430390v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Ghysels" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Petroutsos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Tolstygina" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.086876" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092853v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pierre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lavergne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rappaport" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344155v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Alric" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Fitzpatrick" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaf424" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673988v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rich&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dumas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Malesinski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bossan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Madigou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae190" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521179v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ksas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caffarri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-021-00889-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368441v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Mathiot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02961724v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Hughes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Yurkov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-020-00744-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02149191v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Brzezowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Grimm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chazaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0395-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01945922v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Zito" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Auroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenie Johnson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peltier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.01618" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946443v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Legeret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Ferretti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chevalier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Posp&#237;&#353;il" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13202" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770511v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2017.03.014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01709612v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Blangy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1713343114" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022782v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peltier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-016-0298-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02049469v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Ort" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeeha Merchant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Barkan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Blankenship" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1424031112" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01820387v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqiang Yang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Wittkopp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Li" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaruswan Warakanont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dubini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1515240112" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02049477v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00540" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02074510v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2014.01.024" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02074531v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu-Van Dang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Plet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tolleter" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Jokel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cuin&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.126375" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430390v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Ghysels" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Petroutsos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Tolstygina" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.086876" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092853v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pierre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lavergne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rappaport" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>