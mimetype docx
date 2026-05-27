--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -781,338 +781,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02149191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-Function Analysis of Chloroplast Proteins via Random Mutagenesis Using Error-Prone PCR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Dumas</w:t>
+                <w:t xml:space="preserve">The plastoquinone pool outside the thylakoid membrane serves in plant photoprotection as a reservoir of singlet oxygen scavengers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Ksas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Zito</w:t>
+                <w:t xml:space="preserve">Bertrand Legeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Auroy</w:t>
+                <w:t xml:space="preserve">Ursula Ferretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xenie Johnson</w:t>
+                <w:t xml:space="preserve">Anne Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Peltier</w:t>
+                <w:t xml:space="preserve">Pavel Pospíšil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 177 (2), pp.465-475. </w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (10), pp.2277-2287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.17.01618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pce.13202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01945922v1</w:t>
+                <w:t xml:space="preserve">hal-01946443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plastoquinone pool outside the thylakoid membrane serves in plant photoprotection as a reservoir of singlet oxygen scavengers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Ksas</w:t>
+                <w:t xml:space="preserve">Structure-Function Analysis of Chloroplast Proteins via Random Mutagenesis Using Error-Prone PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Legeret</w:t>
+                <w:t xml:space="preserve">Francesca Zito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ursula Ferretti</w:t>
+                <w:t xml:space="preserve">Pascaline Auroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Chevalier</w:t>
+                <w:t xml:space="preserve">Xenie Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Pospíšil</w:t>
+                <w:t xml:space="preserve">Gilles Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 41 (10), pp.2277-2287. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 177 (2), pp.465-475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pce.13202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.17.01618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01946443v1</w:t>
+                <w:t xml:space="preserve">cea-01945922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative electron transport pathways in photosynthesis: a confluence of regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xenie Johnson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 37, pp.78-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1159,90 +1159,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stromal region of cytochrome $b_6f$ subunit IV is involved in the activation of the Stt7 kinase in Chlamydomonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Zito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Blangy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Auroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xenie Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 114, pp.12063-12068. </w:t>
@@ -1319,51 +1319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xenie Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Alric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1404,295 +1404,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02022782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redesigning photosynthesis to sustainably meet global food and bioenergy demand</w:t>
+                <w:t xml:space="preserve">Critical role of Chlamydomonas reinhardtii ferredoxin-5 in maintaining membrane structure and dark metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donald Ort</w:t>
+                <w:t xml:space="preserve">Wenqiang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabeeha Merchant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Alric</w:t>
+                <w:t xml:space="preserve">Tyler Wittkopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Barkan</w:t>
+                <w:t xml:space="preserve">Xiaobo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Blankenship</w:t>
+                <w:t xml:space="preserve">Jaruswan Warakanont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 112 (28), pp.8529-8536. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1424031112⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 112 (48), pp.14978 - 14983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1515240112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02049469v1</w:t>
+                <w:t xml:space="preserve">cea-01820387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical role of Chlamydomonas reinhardtii ferredoxin-5 in maintaining membrane structure and dark metabolism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Redesigning photosynthesis to sustainably meet global food and bioenergy demand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tyler Wittkopp</w:t>
+                <w:t xml:space="preserve">Donald Ort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaobo Li</w:t>
+                <w:t xml:space="preserve">Sabeeha Merchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaruswan Warakanont</w:t>
+                <w:t xml:space="preserve">Alice Barkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Dubini</w:t>
+                <w:t xml:space="preserve">Robert Blankenship</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 112 (48), pp.14978 - 14983. </w:t>
+              <w:t xml:space="preserve">, 2015, 112 (28), pp.8529-8536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1515240112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1424031112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01820387v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02049469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The plastoquinone pool, poised for cyclic electron flow?</w:t>
               </w:r>
@@ -1750,269 +1750,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02049477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox and ATP control of photosynthetic cyclic electron flow in Chlamydomonas reinhardtii</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combined Increases in Mitochondrial Cooperation and Oxygen Photoreduction Compensate for Deficiency in Cyclic Electron Flow in Chlamydomonas reinhardtii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kieu-Van Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Plet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Tolleter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Jokel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Cuiné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2014.01.024⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (7), pp.3036-3050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.114.126375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02074510v1</w:t>
+                <w:t xml:space="preserve">cea-02074531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Increases in Mitochondrial Cooperation and Oxygen Photoreduction Compensate for Deficiency in Cyclic Electron Flow in Chlamydomonas reinhardtii</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Redox and ATP control of photosynthetic cyclic electron flow in Chlamydomonas reinhardtii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Alric</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 26 (7), pp.3036-3050. </w:t>
+              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1837 (6), pp.825-834. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.114.126375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2014.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02074531v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02074510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of hydrogen photoproduction by the Proton Gradient Generated by Cyclic Electron Flow in $Chlamydomonas\ reinhardtii$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Tolleter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Ghysels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2392,51 +2392,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344155v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Alric" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Fitzpatrick" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaf424" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673988v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rich&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dumas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Malesinski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bossan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Madigou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae190" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521179v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ksas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caffarri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-021-00889-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368441v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Mathiot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02961724v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Hughes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Yurkov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-020-00744-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02149191v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Brzezowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Grimm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chazaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0395-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01945922v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Zito" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Auroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenie Johnson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peltier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.01618" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946443v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Legeret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Ferretti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chevalier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Posp&#237;&#353;il" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13202" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770511v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2017.03.014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01709612v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Blangy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1713343114" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022782v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peltier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-016-0298-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02049469v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Ort" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeeha Merchant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Barkan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Blankenship" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1424031112" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01820387v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqiang Yang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Wittkopp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Li" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaruswan Warakanont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dubini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1515240112" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02049477v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00540" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02074510v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2014.01.024" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02074531v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu-Van Dang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Plet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tolleter" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Jokel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cuin&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.126375" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430390v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Ghysels" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Petroutsos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Tolstygina" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.086876" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092853v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pierre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lavergne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rappaport" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344155v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Alric" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Fitzpatrick" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaf424" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673988v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rich&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dumas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Malesinski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bossan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Madigou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae190" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521179v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ksas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caffarri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-021-00889-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368441v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Mathiot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02961724v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Hughes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Yurkov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-020-00744-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02149191v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Brzezowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Grimm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chazaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0395-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946443v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Legeret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Ferretti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chevalier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Posp&#237;&#353;il" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13202" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01945922v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Zito" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Auroy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenie Johnson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peltier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.01618" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770511v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2017.03.014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01709612v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Blangy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1713343114" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022782v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peltier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-016-0298-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01820387v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqiang Yang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Wittkopp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaruswan Warakanont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dubini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1515240112" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02049469v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Ort" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeeha Merchant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Barkan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Blankenship" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1424031112" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02049477v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00540" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02074531v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu-Van Dang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Plet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tolleter" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Jokel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cuin&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.126375" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02074510v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2014.01.024" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430390v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Ghysels" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Petroutsos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Tolstygina" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.086876" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092853v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pierre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lavergne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rappaport" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>