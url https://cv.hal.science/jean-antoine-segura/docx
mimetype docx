--- v0 (2026-03-31)
+++ v1 (2026-05-18)
@@ -1803,151 +1803,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ginasservis (Var), station d'épuration. Rapport de diagnostic archéologique</w:t>
+                <w:t xml:space="preserve">Société du Canal de Provence, réseau de Cuers (Var). Rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Antoine Segura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service départemental d'archéologie du Var. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05129812v1</w:t>
+                <w:t xml:space="preserve">hal-05129817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Société du Canal de Provence, réseau de Cuers (Var). Rapport de diagnostic archéologique</w:t>
+                <w:t xml:space="preserve">Ginasservis (Var), station d'épuration. Rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Antoine Segura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service départemental d'archéologie du Var. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05129817v1</w:t>
+                <w:t xml:space="preserve">hal-05129812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sainte-Candie (Roquebrune-sur-Argens, Var) : chronologie d'occupation inédite et insertion paysagère d'un habitat de hauteur du haut Moyen Âge provençal (Ve-mi VIIIe s.), rapport de fouille programmée, Aix-en-Provence : SRA-PACA, 2016</w:t>
               </w:r>
@@ -2554,51 +2554,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05076846v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine Segura" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273123v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine S&#233;gura" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.7437" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273133v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273015v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.7778" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273099v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273129v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.7863" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128945v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pergola" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Castiglia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Essa Kas Hanna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Martinetto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358979v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mouton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariacristina Varano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098520v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803272412" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129831v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03164882v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Constant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478889v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273080v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Valenciano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309773v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://la3m.cnrs.fr/pages/valorisation/expositions/2015/2015-Francia-media/2015-Francia-media.php" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129780v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129790v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129799v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129805v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129797v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129807v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129812v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129817v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273182v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061556v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Digelmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273176v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273175v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273160v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273172v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05076846v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine Segura" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273123v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine S&#233;gura" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.7437" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273133v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273015v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.7778" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273099v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273129v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.7863" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128945v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pergola" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Castiglia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Essa Kas Hanna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Martinetto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358979v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mouton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariacristina Varano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098520v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803272412" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129831v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03164882v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Constant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478889v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273080v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Valenciano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309773v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://la3m.cnrs.fr/pages/valorisation/expositions/2015/2015-Francia-media/2015-Francia-media.php" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129780v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129790v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129799v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129805v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129797v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129807v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129817v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129812v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273182v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061556v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Digelmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273176v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273175v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273160v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273172v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>