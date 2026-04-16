--- v0 (2026-03-24)
+++ v1 (2026-04-16)
@@ -75,183 +75,86 @@
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">EHESS (Marseille) - CeRCLEs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">jean.autard@ehess.fr</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Docteur de l'EHESS, ED 286 mention &amp;quot;Sciences sociales Marseille&amp;quot;, thèse en anthropologie sociale et ethnologie soutenue le 6 novembre 2025, sous la direction de Valeria Siniscalchi (Directrice d'étude à l'EHESS).Titre de la thèse : « Vivre et cultiver autrement. Ethnographie des pratiques agricoles paysannes et modes de vie écologiques dans les Alpes du sud. »Jury :Laura Centemeri (Directrice de recherche en sociologie, CNRS, CEMS), Ellen Hertz (Professeure émérite d’ethnologie à l’Université de Neuchâtel), Jean Foyer (Chargé de recherche en anthropologie, CNRS, CREDA),Pascale Moity-Maïzi (Professeure en Socio-Anthropologie, Institut Agro de Montpellier, UMR SENS), Eric Wittersheim (Maître de conférence de l’EHESS, LAP), Patricia Homs Ramírez de la Piscina (Universitat de Barcelona).</w:t>
-[...15 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">Attaché temporaire d'enseignementet de recherche (ATER) à l'Université de Pau et des Pays de l'Adour (2023-2026)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Chargé d'enseignement vacataire en sciences humaines à Centrale Supélec (2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Doctorant contractuel à l'EHESS, formation doctorale sciences sociales Marseille (2020-2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Chargé de cours à l'université d'Aix-Marseille, &amp;quot;anthropologie économique&amp;quot; (L2) et &amp;quot;Nature et humanité&amp;quot; (M) (2022-2023)</w:t>
+        <w:t xml:space="preserve">Chargé de cours à l'université d'Aix-Marseille (2022-2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Chargé d'enseignement en master à l'EHESS de Marseille (2021 - 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Elève fonctionnaire stagiaire de l'Ecole Normale Supérieure de Paris, rue d'Ulm (2015-2020)</w:t>
-      </w:r>
-[...78 lines deleted...]
-        <w:t xml:space="preserve">2012 Baccalauréat scientifique, option SVT, spécialité math (Mention très bien).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -905,178 +808,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’arbre-monde dans l’illustration et la littérature de jeunesse : Dépaysement cosmologique et opérateur d’alerte politique sur la fragilité du vivant</w:t>
+                <w:t xml:space="preserve">La nature, concept opératoire des luttes écologistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Autard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les chantiers de la création</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Filosofi(e)Semiotiche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Tra etica e semiotica. Segni e natura nell’era dell’Antropocene, 9 (1), (10 p.)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04009424v1</w:t>
+                <w:t xml:space="preserve">hal-03806330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nature, concept opératoire des luttes écologistes</w:t>
+                <w:t xml:space="preserve">L’arbre-monde dans l’illustration et la littérature de jeunesse : Dépaysement cosmologique et opérateur d’alerte politique sur la fragilité du vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Autard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Filosofi(e)Semiotiche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les chantiers de la création</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Décoloniser le regard écologique?, 15, pp.[1-13]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lcc.6014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03806330v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quitter la ville pour la campagne</w:t>
               </w:r>
@@ -1369,51 +1272,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean.autard@ehess.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489881v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Autard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Paturel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.253.0231" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929726v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115791ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000503v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16993/rnef.128" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628383v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324463v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.218.0111" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389372v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.32471" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242589v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009467v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.29605" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009424v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lcc.6014" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806330v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807031v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264586v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean.autard@ehess.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489881v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Autard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Paturel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.253.0231" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929726v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115791ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000503v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16993/rnef.128" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628383v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324463v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.218.0111" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389372v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.32471" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242589v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009467v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.29605" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806330v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009424v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lcc.6014" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807031v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264586v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>