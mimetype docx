--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -431,267 +431,2591 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multivariate Functional Data Analysis Uncovers Behavioral Fingerprints in Invertebrate Locomotor Response to Micropollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Ruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Delétang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Neuzeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (47), pp.25163-25172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5c10192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probabilistic models of profiles for voting by evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gannaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuela Leoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (2), pp.377-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00355-024-01535-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194218v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avoidance behaviour of aquatic macroinvertebrates for real-time detection of micropollutant surge in wastewater effluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Ruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Decamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quéau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Garnero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 242, pp.120228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2023.120228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepest Voting: a new way of electing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gannaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuela Leoni-Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 116, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2021.12.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192793v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring how science process skills blend with the scientific process: Pre-service teachers’ views following fieldwork experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Molefe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">South African Journal of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (2), pp.1878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15700/saje.v41n2a1878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pre-service teachers’ views about ecosystem-based fieldwork in terms of the nature of environmental education, investigations, skills and processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Molefe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Baltic Science Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (4), pp.622-638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33225/jbse/21.20.622⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combination of Lagrangian Discrete Phase Model and sediment physico-chemical characteristics for the prediction of the distribution of trace metal contamination in a stormwater detention basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxiao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Blanc-Biscarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Delolme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 698, pp.134263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incidence of hydrological, chemical, and physical constraints on bacterial pathogens, Nocardia cells, and fecal indicator bacteria trapped in an urban stormwater detention basin in Chassieu, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bernardin-Souibgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Becouze-Lareure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (25), pp.24860 - 24881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-1994-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priority substances in accumulated sediments in a stormwater detention basin from an industrial area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Wiest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lafay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Becouze-Lareure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 243, pp.1669-1678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.09.138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation des sédiments d’un bassin de retenue-décantation des eaux pluviales et éléments pour la gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Becouze-Lareure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perrodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.65-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/tsm/201809065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hybrid projection estimation for a wide class of functional parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosaria Ignaccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'ISUP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacteriome genetic structures of urban deposits are indicative of their origin and impacted by chemical pollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Becouze-Lareure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ribun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Marjolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bernardin Souibgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.13219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-13594-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human-Driven Microbiological Contamination of Benthic and Hyporheic Sediments of an Intermittent Peri-Urban River Assessed from MST and 16S rRNA Genetic Structure Analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ribun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Colinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (19), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calibration of UV/Vis spectrophotometers: A review and comparison of different methods to estimate TSS and total and dissolved COD concentrations in sewers, WWTPs and rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lepot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Caradot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günter Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 101, pp.519 - 534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2016.05.070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sewer asset management: impact of sample size and its characteristics on the calibration outcomes of a decision-making multivariate model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cherqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban Water Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (1), pp.41 - 56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1573062X.2015.1011668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long-term stormwater quantity and quality analysis using continuous measurements in a French urban catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siao Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Castebrunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marmonier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 85, pp.432-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2015.08.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accuracy of different sensors for the estimation of pollutant concentrations (total suspended solids, total and dissolved chemical oxygen demand) in wastewater and stormwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lepot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68 (2), pp.462-471</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A nonparametric lack-of-fit test for heteroscedastic regression models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuela Leoni-Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 349, pp.215-217</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of bootstrap resampling methods for 3D PET imaging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Lartizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (7), pp.1442-1454</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation localement suroptimale de la densité par projection tronquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'ISUP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, XLIX (2-3), pp.3-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03640184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">50 NUANCES DE STAT : UNE RÉTROSPECTIVE DES CAFÉS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fougères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JdS2025 : 56es Journées de Statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFdS, Jun 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Election Robustness Index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Dort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55ème journées de statistiques de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Votes par évaluation avec des fonctions de profondeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -733,569 +3057,569 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53èmes Journées de Statistique de la Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trusting CCTV reports? An exploratory study of operators’ ability to detect and recongnize defects</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fate of emerging contaminants in retention basin sediments: four years monitoring results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Wiest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lafay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Becouze-Lareure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Leading-edge conf. on Strategic Asset management. IWA (Int. Water Assoc.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">14th international Conference - AquaConSoil 2017 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722344v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of emerging contaminants in retention basin sediments: four years monitoring results</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trusting CCTV reports? An exploratory study of operators’ ability to detect and recongnize defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cherqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Gutierrez-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th international Conference - AquaConSoil 2017 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">7th Leading-edge conf. on Strategic Asset management. IWA (Int. Water Assoc.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575038v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdisciplinary approach to better characterize sediments in dry detention basins- the French Cabrres programme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Novatech 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence des organisations urbaines sur le microbiote des eaux de ruissellement et la dissémination de formes pathogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Michalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toussaint Jean-Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Marjolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIème Colloque de l’Association Francophone d’Ecologie Microbienne (AFEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01523563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux résultats sur l'estimation adaptative de la densité dans un modèle semi-paramétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1311,73 +3635,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00386707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple lack-of-fit test for a wide class of regression models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1393,2381 +3717,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00386706v1</w:t>
-              </w:r>
-[...2322 lines deleted...]
-                <w:t xml:space="preserve">hal-03640184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3892,51 +3892,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of climate change on maintenance activities: a case study on water pipe breaks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4190,51 +4190,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552255v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Gavra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gannaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Anderson Kouassi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631154v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuela Leoni-Aubin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989482v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiufang Zhan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465463v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foug&#232;res" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455446v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810253v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722344v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherqui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gutierrez-Silva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ahmadi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Gauffre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575038v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baudot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Becouze-Lareure" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066972v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Toussaint" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523563v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michalon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Jean-Yves" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marjolet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386707v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386706v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379636v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Ruck" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Del&#233;tang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Neuzeret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c10192" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194218v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuela Leoni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-024-01535-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372023v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Decamps" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;au" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garnero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120228" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192793v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2021.12.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134280v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Molefe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15700/saje.v41n2a1878" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134277v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33225/jbse/21.20.622" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292220v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Zhu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134263" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883194v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernardin-Souibgui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourgeois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1994-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931386v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bonjour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.09.138" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064505v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blaha" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201809065" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074917v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ignaccolo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646114v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Marjolet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernardin Souibgui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13594-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487193v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colinon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Petit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758993v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Torres" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hofer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caradot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Gruber" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.05.070" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972104v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siao Sun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castebrunet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.08.054" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722294v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherqui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2015.1011668" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867537v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936198v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867554v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Buvat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640184v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764511v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061888v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stian Bruaset" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ugarelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Benoit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552255v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Gavra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gannaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Anderson Kouassi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631154v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuela Leoni-Aubin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989482v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiufang Zhan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379636v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Ruck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Del&#233;tang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Neuzeret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c10192" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194218v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuela Leoni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-024-01535-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372023v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Decamps" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;au" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garnero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120228" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192793v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2021.12.006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134280v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Molefe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15700/saje.v41n2a1878" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134277v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33225/jbse/21.20.622" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292220v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Zhu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134263" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883194v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernardin-Souibgui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourgeois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Becouze-Lareure" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1994-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931386v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baudot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bonjour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.09.138" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064505v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blaha" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201809065" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074917v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ignaccolo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646114v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Marjolet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernardin Souibgui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13594-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487193v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colinon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Petit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758993v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Torres" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hofer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caradot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Gruber" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.05.070" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722294v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ahmadi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherqui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Gauffre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2015.1011668" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972104v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siao Sun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castebrunet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.08.054" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867537v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936198v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867554v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Buvat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640184v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465463v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foug&#232;res" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455446v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dort" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810253v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575038v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722344v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherqui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gutierrez-Silva" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066972v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Toussaint" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523563v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michalon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Jean-Yves" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marjolet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386707v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386706v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764511v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061888v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stian Bruaset" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ugarelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Benoit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>