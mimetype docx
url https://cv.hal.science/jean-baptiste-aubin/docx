--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -1283,351 +1283,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of hydrological, chemical, and physical constraints on bacterial pathogens, Nocardia cells, and fecal indicator bacteria trapped in an urban stormwater detention basin in Chassieu, France</w:t>
+                <w:t xml:space="preserve">Priority substances in accumulated sediments in a stormwater detention basin from an industrial area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bernardin-Souibgui</w:t>
+                <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Barraud</w:t>
+                <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Bourgeois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
+                <w:t xml:space="preserve">Florent Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Becouze-Lareure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-1994-2⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 243, pp.1669-1678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.09.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01883194v1</w:t>
+                <w:t xml:space="preserve">hal-01931386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priority substances in accumulated sediments in a stormwater detention basin from an industrial area</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incidence of hydrological, chemical, and physical constraints on bacterial pathogens, Nocardia cells, and fecal indicator bacteria trapped in an urban stormwater detention basin in Chassieu, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Baudot</w:t>
+                <w:t xml:space="preserve">Claire Bernardin-Souibgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Lafay</w:t>
+                <w:t xml:space="preserve">Sylvie Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Bonjour</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Emilie Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Becouze-Lareure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 243, pp.1669-1678. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (25), pp.24860 - 24881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.09.138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-1994-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01931386v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des sédiments d’un bassin de retenue-décantation des eaux pluviales et éléments pour la gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Becouze-Lareure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1685,286 +1685,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid projection estimation for a wide class of functional parameters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacteriome genetic structures of urban deposits are indicative of their origin and impacted by chemical pollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosaria Ignaccolo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Becouze-Lareure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ribun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Marjolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bernardin Souibgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'ISUP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.13219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-13594-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074917v1</w:t>
+                <w:t xml:space="preserve">hal-01646114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriome genetic structures of urban deposits are indicative of their origin and impacted by chemical pollutants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybrid projection estimation for a wide class of functional parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosaria Ignaccolo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de l'ISUP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01646114v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-Driven Microbiological Contamination of Benthic and Hyporheic Sediments of an Intermittent Peri-Urban River Assessed from MST and 16S rRNA Genetic Structure Analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ribun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2139,415 +2139,427 @@
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 101, pp.519 - 534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2016.05.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sewer asset management: impact of sample size and its characteristics on the calibration outcomes of a decision-making multivariate model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cherqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Gauffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Water Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 13 (1), pp.41 - 56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/1573062X.2015.1011668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term stormwater quantity and quality analysis using continuous measurements in a French urban catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siao Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castebrunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marmonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 85, pp.432-442. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2015.08.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy of different sensors for the estimation of pollutant concentrations (total suspended solids, total and dissolved chemical oxygen demand) in wastewater and stormwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 68 (2), pp.462-471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nonparametric lack-of-fit test for heteroscedastic regression models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2563,215 +2575,215 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 349, pp.215-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of bootstrap resampling methods for 3D PET imaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Lartizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Buvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 29 (7), pp.1442-1454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation localement suroptimale de la densité par projection tronquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'ISUP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, XLIX (2-3), pp.3-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03640184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2781,241 +2793,241 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">50 NUANCES DE STAT : UNE RÉTROSPECTIVE DES CAFÉS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fougères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JdS2025 : 56es Journées de Statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFdS, Jun 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Election Robustness Index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Dort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55ème journées de statistiques de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Votes par évaluation avec des fonctions de profondeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3057,359 +3069,359 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53èmes Journées de Statistique de la Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of emerging contaminants in retention basin sediments: four years monitoring results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lafay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Becouze-Lareure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th international Conference - AquaConSoil 2017 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trusting CCTV reports? An exploratory study of operators’ ability to detect and recongnize defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cherqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gutierrez-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Gauffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Leading-edge conf. on Strategic Asset management. IWA (Int. Water Assoc.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdisciplinary approach to better characterize sediments in dry detention basins- the French Cabrres programme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3428,206 +3440,206 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Novatech 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence des organisations urbaines sur le microbiote des eaux de ruissellement et la dissémination de formes pathogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Michalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toussaint Jean-Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Marjolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIème Colloque de l’Association Francophone d’Ecologie Microbienne (AFEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01523563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux résultats sur l'estimation adaptative de la densité dans un modèle semi-paramétrique</w:t>
+                <w:t xml:space="preserve">A simple lack-of-fit test for a wide class of regression models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuela Leoni-Aubin</w:t>
@@ -3635,81 +3647,81 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00386707v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00386706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple lack-of-fit test for a wide class of regression models</w:t>
+                <w:t xml:space="preserve">Nouveaux résultats sur l'estimation adaptative de la densité dans un modèle semi-paramétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuela Leoni-Aubin</w:t>
@@ -3717,105 +3729,105 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00386706v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00386707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment être élu à tous les coups ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3824,51 +3836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDP Sciences, 2022, Le Mondes des données, 978-2-7598-2684-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3878,172 +3890,172 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of climate change on maintenance activities: a case study on water pipe breaks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stian Bruaset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Ugarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hulsman A.; Grutzmacher G.; van den Berg G.; Rauch W.; Lynggaard Jensen A.; Popovych V.; Rosario Mazzola M.; Vamvakeridou-Lyroudia L.S.; Savic D.A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Change, Water Supply and Sanitation: Risk Assessment, Management, Mitigation and Reduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IWA Publishing, pp.338-347, 2015, 9781780404998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId120"/>
+      <w:footerReference w:type="default" r:id="rId121"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4190,51 +4202,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552255v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Gavra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gannaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Anderson Kouassi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631154v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuela Leoni-Aubin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989482v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiufang Zhan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379636v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Ruck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Del&#233;tang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Neuzeret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c10192" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194218v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuela Leoni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-024-01535-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372023v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Decamps" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;au" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garnero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120228" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192793v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2021.12.006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134280v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Molefe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15700/saje.v41n2a1878" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134277v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33225/jbse/21.20.622" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292220v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Zhu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134263" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883194v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernardin-Souibgui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourgeois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Becouze-Lareure" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1994-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931386v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baudot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bonjour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.09.138" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064505v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blaha" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201809065" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074917v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ignaccolo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646114v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Marjolet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernardin Souibgui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13594-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487193v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colinon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Petit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758993v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Torres" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hofer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caradot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Gruber" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.05.070" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722294v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ahmadi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherqui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Gauffre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2015.1011668" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972104v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siao Sun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castebrunet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.08.054" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867537v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936198v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867554v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Buvat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640184v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465463v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foug&#232;res" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455446v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dort" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810253v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575038v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722344v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherqui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gutierrez-Silva" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066972v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Toussaint" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523563v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michalon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Jean-Yves" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marjolet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386707v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386706v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764511v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061888v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stian Bruaset" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ugarelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Benoit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552255v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Gavra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gannaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Anderson Kouassi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631154v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuela Leoni-Aubin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989482v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiufang Zhan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379636v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Ruck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Del&#233;tang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Neuzeret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c10192" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194218v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuela Leoni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-024-01535-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372023v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Decamps" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;au" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garnero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120228" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192793v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2021.12.006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134280v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Molefe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15700/saje.v41n2a1878" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134277v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33225/jbse/21.20.622" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292220v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Zhu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134263" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931386v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baudot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bonjour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Becouze-Lareure" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.09.138" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883194v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernardin-Souibgui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourgeois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1994-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064505v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blaha" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201809065" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646114v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Marjolet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernardin Souibgui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13594-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074917v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ignaccolo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487193v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colinon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Petit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758993v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Torres" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hofer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caradot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Gruber" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.05.070" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BN6R1BF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722294v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ahmadi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherqui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Gauffre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2015.1011668" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972104v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siao Sun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castebrunet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.08.054" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867537v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936198v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867554v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Buvat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640184v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465463v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foug&#232;res" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455446v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dort" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810253v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575038v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722344v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherqui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gutierrez-Silva" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066972v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Toussaint" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523563v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michalon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Jean-Yves" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marjolet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386706v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386707v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764511v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061888v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stian Bruaset" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ugarelli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Benoit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>