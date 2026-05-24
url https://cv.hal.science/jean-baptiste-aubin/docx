--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -431,462 +431,1452 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">50 NUANCES DE STAT : UNE RÉTROSPECTIVE DES CAFÉS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fougères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JdS2025 : 56es Journées de Statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFdS, Jun 2025, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Election Robustness Index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Dort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55ème journées de statistiques de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Votes par évaluation avec des fonctions de profondeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gannaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuela Leoni-Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">53èmes Journées de Statistique de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trusting CCTV reports? An exploratory study of operators’ ability to detect and recongnize defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cherqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Gutierrez-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th Leading-edge conf. on Strategic Asset management. IWA (Int. Water Assoc.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Trondheim, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fate of emerging contaminants in retention basin sediments: four years monitoring results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Wiest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lafay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Becouze-Lareure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th international Conference - AquaConSoil 2017 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interdisciplinary approach to better characterize sediments in dry detention basins- the French Cabrres programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perrodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of Novatech 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incidence des organisations urbaines sur le microbiote des eaux de ruissellement et la dissémination de formes pathogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Michalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toussaint Jean-Yves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Marjolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIIème Colloque de l’Association Francophone d’Ecologie Microbienne (AFEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Anglet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01523563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveaux résultats sur l'estimation adaptative de la densité dans un modèle semi-paramétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuela Leoni-Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00386707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A simple lack-of-fit test for a wide class of regression models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuela Leoni-Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00386706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate Functional Data Analysis Uncovers Behavioral Fingerprints in Invertebrate Locomotor Response to Micropollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Ruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Delétang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Neuzeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 59 (47), pp.25163-25172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.est.5c10192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic models of profiles for voting by evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gannaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuela Leoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Choice and Welfare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 63 (2), pp.377-400. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00355-024-01535-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194218v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avoidance behaviour of aquatic macroinvertebrates for real-time detection of micropollutant surge in wastewater effluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Ruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Decamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Garnero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 242, pp.120228. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2023.120228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepest Voting: a new way of electing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -918,1648 +1908,1648 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Social Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 116, pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2021.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192793v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring how science process skills blend with the scientific process: Pre-service teachers’ views following fieldwork experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Molefe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">South African Journal of Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 41 (2), pp.1878. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15700/saje.v41n2a1878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04134280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-service teachers’ views about ecosystem-based fieldwork in terms of the nature of environmental education, investigations, skills and processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Molefe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Baltic Science Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 20 (4), pp.622-638. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.33225/jbse/21.20.622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04134277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of Lagrangian Discrete Phase Model and sediment physico-chemical characteristics for the prediction of the distribution of trace metal contamination in a stormwater detention basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxiao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Blanc-Biscarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 698, pp.134263. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priority substances in accumulated sediments in a stormwater detention basin from an industrial area</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Incidence of hydrological, chemical, and physical constraints on bacterial pathogens, Nocardia cells, and fecal indicator bacteria trapped in an urban stormwater detention basin in Chassieu, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bernardin-Souibgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Becouze-Lareure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.09.138⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (25), pp.24860 - 24881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-1994-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01931386v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of hydrological, chemical, and physical constraints on bacterial pathogens, Nocardia cells, and fecal indicator bacteria trapped in an urban stormwater detention basin in Chassieu, France</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Priority substances in accumulated sediments in a stormwater detention basin from an industrial area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Wiest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lafay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Becouze-Lareure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-1994-2⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 243, pp.1669-1678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.09.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01883194v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des sédiments d’un bassin de retenue-décantation des eaux pluviales et éléments pour la gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Becouze-Lareure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.65-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/tsm/201809065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriome genetic structures of urban deposits are indicative of their origin and impacted by chemical pollutants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybrid projection estimation for a wide class of functional parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosaria Ignaccolo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de l'ISUP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01646114v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid projection estimation for a wide class of functional parameters</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bacteriome genetic structures of urban deposits are indicative of their origin and impacted by chemical pollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Becouze-Lareure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ribun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Marjolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bernardin Souibgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'ISUP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.13219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-13594-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074917v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-Driven Microbiological Contamination of Benthic and Hyporheic Sediments of an Intermittent Peri-Urban River Assessed from MST and 16S rRNA Genetic Structure Analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ribun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Colinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (19), pp.15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of UV/Vis spectrophotometers: A review and comparison of different methods to estimate TSS and total and dissolved COD concentrations in sewers, WWTPs and rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Caradot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günter Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 101, pp.519 - 534. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2016.05.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sewer asset management: impact of sample size and its characteristics on the calibration outcomes of a decision-making multivariate model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cherqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Gauffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Water Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 13 (1), pp.41 - 56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/1573062X.2015.1011668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term stormwater quantity and quality analysis using continuous measurements in a French urban catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siao Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castebrunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marmonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 85, pp.432-442. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2015.08.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy of different sensors for the estimation of pollutant concentrations (total suspended solids, total and dissolved chemical oxygen demand) in wastewater and stormwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 68 (2), pp.462-471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nonparametric lack-of-fit test for heteroscedastic regression models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2575,1211 +3565,221 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 349, pp.215-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of bootstrap resampling methods for 3D PET imaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Lartizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Buvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 29 (7), pp.1442-1454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation localement suroptimale de la densité par projection tronquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'ISUP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, XLIX (2-3), pp.3-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03640184v1</w:t>
-              </w:r>
-[...988 lines deleted...]
-                <w:t xml:space="preserve">inria-00386707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3904,51 +3904,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of climate change on maintenance activities: a case study on water pipe breaks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4202,51 +4202,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552255v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Gavra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gannaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Anderson Kouassi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631154v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuela Leoni-Aubin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989482v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiufang Zhan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379636v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Ruck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Del&#233;tang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Neuzeret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c10192" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194218v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuela Leoni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-024-01535-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372023v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Decamps" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;au" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garnero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120228" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192793v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2021.12.006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134280v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Molefe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15700/saje.v41n2a1878" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134277v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33225/jbse/21.20.622" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292220v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Zhu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134263" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931386v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baudot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bonjour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Becouze-Lareure" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.09.138" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883194v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernardin-Souibgui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourgeois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1994-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064505v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blaha" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201809065" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646114v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Marjolet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernardin Souibgui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13594-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074917v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ignaccolo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487193v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colinon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Petit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758993v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Torres" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hofer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caradot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Gruber" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.05.070" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BN6R1BF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722294v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ahmadi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherqui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Gauffre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2015.1011668" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972104v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siao Sun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castebrunet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.08.054" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867537v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936198v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867554v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Buvat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640184v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465463v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foug&#232;res" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455446v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dort" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810253v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575038v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722344v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherqui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gutierrez-Silva" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066972v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Toussaint" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523563v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michalon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Jean-Yves" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marjolet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386706v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386707v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764511v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061888v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stian Bruaset" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ugarelli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Benoit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552255v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Gavra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gannaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Anderson Kouassi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631154v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuela Leoni-Aubin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989482v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiufang Zhan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465463v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foug&#232;res" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455446v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810253v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722344v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherqui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gutierrez-Silva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ahmadi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Gauffre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575038v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baudot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Becouze-Lareure" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066972v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Toussaint" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523563v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michalon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Jean-Yves" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marjolet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386707v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386706v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379636v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Ruck" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Del&#233;tang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Neuzeret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c10192" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194218v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuela Leoni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-024-01535-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372023v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Decamps" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;au" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garnero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120228" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192793v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2021.12.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134280v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Molefe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15700/saje.v41n2a1878" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134277v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33225/jbse/21.20.622" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292220v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Zhu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134263" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883194v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernardin-Souibgui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourgeois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1994-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931386v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bonjour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.09.138" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064505v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blaha" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201809065" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074917v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ignaccolo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646114v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Marjolet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernardin Souibgui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13594-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487193v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colinon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Petit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758993v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Torres" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hofer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caradot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Gruber" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.05.070" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BN6R1BF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722294v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherqui" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2015.1011668" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972104v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siao Sun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castebrunet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.08.054" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867537v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936198v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867554v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Buvat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640184v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764511v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061888v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stian Bruaset" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ugarelli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Benoit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>