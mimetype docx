--- v0 (2026-04-26)
+++ v1 (2026-05-16)
@@ -309,222 +309,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04842792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mines urbaines : Flux de matières et recyclage</w:t>
+                <w:t xml:space="preserve">Towards a Territorial and Political Ecology of “circular bioeconomy”: a 30-year review of metabolism studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi de Bercegol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Philippe Tastevin</w:t>
+                <w:t xml:space="preserve">Simon Joxe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/flux1.138.0001⟩</w:t>
+              <w:t xml:space="preserve">Cambridge Journal of Regions, Economy and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (3), pp.717-731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cjres/rsae020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05022075v1</w:t>
+                <w:t xml:space="preserve">hal-04639117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Territorial and Political Ecology of “circular bioeconomy”: a 30-year review of metabolism studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mines urbaines : Flux de matières et recyclage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi de Bercegol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Joxe</w:t>
+                <w:t xml:space="preserve">Yann Philippe Tastevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cambridge Journal of Regions, Economy and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (3), pp.717-731. </w:t>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 138 (4), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cjres/rsae020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/flux1.138.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639117v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flows as Makers and Breakers of Port-Territory Metabolic Relations: The Case of the Loire Estuary</w:t>
               </w:r>
@@ -1184,352 +1184,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03231266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outsourcing of urban metabolisms and its consequences: A multiscale energy flow analysis of a French port-city</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The “Metal-Energy-Construction Mineral” Nexus in the Island Metabolism: The Case of the Extractive Economy of New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Tanguy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aristide Athanassiadis</w:t>
+                <w:t xml:space="preserve">Paula Higuera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Antheaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2020.104951⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (6), pp.2191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su12062191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916847v1</w:t>
+                <w:t xml:space="preserve">hal-02507504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “Metal-Energy-Construction Mineral” Nexus in the Island Metabolism: The Case of the Extractive Economy of New Caledonia</w:t>
+                <w:t xml:space="preserve">Metabolic relationships between cities and hinterland: a political-industrial ecology of energy metabolism of Saint-Nazaire metropolitan and port area (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Antheaume</w:t>
+                <w:t xml:space="preserve">Audrey Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pincetl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su12062191⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 167, pp.106447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2019.106447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507504v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02283250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic relationships between cities and hinterland: a political-industrial ecology of energy metabolism of Saint-Nazaire metropolitan and port area (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outsourcing of urban metabolisms and its consequences: A multiscale energy flow analysis of a French port-city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Pincetl</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristide Athanassiadis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 167, pp.106447. </w:t>
+              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 161, pp.104951. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2019.106447⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2020.104951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02283250v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité métabolique et potentialités des milieux insulaires. Le cas de l’île de Ndzuwani (Anjouan), archipel des Comores</w:t>
               </w:r>
@@ -1799,521 +1799,521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02280280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment of industrial symbiosis: A critical review of relevant reference scenarios</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entretien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Lacassagne</w:t>
+                <w:t xml:space="preserve">Franck Scherrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bahers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Industrial Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jiec.12842⟩</w:t>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N°116-117 (2), pp.192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/flux1.116.0192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02058745v1</w:t>
+                <w:t xml:space="preserve">halshs-02462465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Life cycle assessment of industrial symbiosis: A critical review of relevant reference scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Aissani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lacassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Scherrer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Bahers</w:t>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, N°116-117 (2), pp.192. </w:t>
+              <w:t xml:space="preserve">Journal of Industrial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (4), pp.972-985. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/flux1.116.0192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jiec.12842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02462465v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02058745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Metabolism of Intermediate Cities: The Material Flow Analysis, Hinterlands and the Logistics‐Hub Function of Rennes and Le Mans (France)</w:t>
+                <w:t xml:space="preserve">Echelles territoriales et politiques du métabolisme urbain : la structuration des filières de biodéchets et l’intégration de l’agriculture urbaine à Rennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Durand</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Giacche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Industrial Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jiec.12778⟩</w:t>
+              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Hors-série 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.21609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02195025v1</w:t>
+                <w:t xml:space="preserve">halshs-02025992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echelles territoriales et politiques du métabolisme urbain : la structuration des filières de biodéchets et l’intégration de l’agriculture urbaine à Rennes</w:t>
+                <w:t xml:space="preserve">Quelle matérialité pour les relations ville-campagne ? Les enjeux de l’économie circulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giulia Giacche</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.21609⟩</w:t>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N° 236 (4), pp.135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.236.0133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02025992v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02177714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle matérialité pour les relations ville-campagne ? Les enjeux de l’économie circulaire</w:t>
+                <w:t xml:space="preserve">Urban Metabolism of Intermediate Cities: The Material Flow Analysis, Hinterlands and the Logistics‐Hub Function of Rennes and Le Mans (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, N° 236 (4), pp.135. </w:t>
+              <w:t xml:space="preserve">Journal of Industrial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (3), pp.686-698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pour.236.0133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jiec.12778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02177714v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02195025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional approach of waste electrical and electronic equipment (WEEE) management in France</w:t>
               </w:r>
@@ -3549,260 +3549,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Political-industrial Ecology of urban energy metabolism: metabolic relationships between cities and hinterlands and waste-biomass-energy nexus in Nantes St Nazaire (France) and Gothenburg (Sweden)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Waste in islands: Opening the bins of postcolonial metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Manglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Association of Geographers (AAG) annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Seatlle (virtual), United States</w:t>
+              <w:t xml:space="preserve">Re-Opening the bin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Götberg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03231108v1</w:t>
+                <w:t xml:space="preserve">hal-05016307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En quoi les politiques locales d’économie circulaire ne sont pas des résistances aux régimes métaboliques dominants : le cas des métabolismes urbains de Nantes-Saint-Nazaire et Göteborg</w:t>
+                <w:t xml:space="preserve">Political-industrial Ecology of urban energy metabolism: metabolic relationships between cities and hinterlands and waste-biomass-energy nexus in Nantes St Nazaire (France) and Gothenburg (Sweden)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bahers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ABSP-COSPOF (congrès des associations francophones de science politique))</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Bruxelles, France</w:t>
+              <w:t xml:space="preserve">American Association of Geographers (AAG) annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Seatlle (virtual), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03231117v1</w:t>
+                <w:t xml:space="preserve">halshs-03231108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waste in islands: Opening the bins of postcolonial metabolism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">En quoi les politiques locales d’économie circulaire ne sont pas des résistances aux régimes métaboliques dominants : le cas des métabolismes urbains de Nantes-Saint-Nazaire et Göteborg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bahers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Re-Opening the bin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Götberg, Sweden</w:t>
+              <w:t xml:space="preserve">ABSP-COSPOF (congrès des associations francophones de science politique))</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016307v1</w:t>
+                <w:t xml:space="preserve">halshs-03231117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for the metabolic relationships between cities and hinterlands towards circularity? A comparison between Nantes St Nazaire (France) and Gothenburg (Sweden)</w:t>
               </w:r>
@@ -4129,51 +4129,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les drivers socio-spatiaux des synergies énergétiques dans les projets d'écologie industrielle et territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Delamare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4928,217 +4928,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02797243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déchets nantais : exportations et flux cachés du métabolisme urbain</w:t>
+                <w:t xml:space="preserve">From the spatialization of LCA to its application in industrial ecology (De l'ACV spatialisée à l'écologie industrielle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lacassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas Social de la métropole nantaise- Au-delà de la ville attractive</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Spatialization in LCA Interests, feasibility and limits of eco-design (dir. L. Aissani)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp 115-123, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02479825v2</w:t>
+                <w:t xml:space="preserve">halshs-02052562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the spatialization of LCA to its application in industrial ecology (De l'ACV spatialisée à l'écologie industrielle)</w:t>
+                <w:t xml:space="preserve">Les déchets nantais : exportations et flux cachés du métabolisme urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Batardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laboratoire ESO - UMR 6590. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatialization in LCA Interests, feasibility and limits of eco-design (dir. L. Aissani)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atlas Social de la métropole nantaise- Au-delà de la ville attractive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48649/asmn.289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02052562v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02479825v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension contradictoire et paradoxale des injonctions adressées aux consommateurs : le cas des déchets électriques</w:t>
               </w:r>
@@ -5686,51 +5686,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métabolisme urbain des villes intermédiaires: l'analyse des flux de matières, l'hinterland et la fonction logistique de Rennes et du Mans (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6675,51 +6675,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417711v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mesnil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158um" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842792v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rutherford" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00420980241286750" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022075v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Philippe Tastevin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.138.0001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639117v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Joxe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cjres/rsae020" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04218468v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Duval" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/up.v8i3.6757" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198047v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Papangelou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Bahers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.13435" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041504v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Rosado" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clpl.2023.100029" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685485v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simron Singh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Durand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44177-022-00017-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573186v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Manglou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/jpe.2836" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03580322v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Athanassiadis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Perrotti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kampelmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2022.104376" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231266v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916847v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tanguy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2020.104951" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507504v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Higuera" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ventura" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antheaume" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12062191" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283250v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pincetl" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.106447" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Perez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.116.0128" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961672v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2018.10.017" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280280v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Gabelji&#263;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baudelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058745v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lacassagne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12842" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462465v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Scherrer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.116.0192" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02195025v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12778" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025992v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.21609" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177714v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.236.0133" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271266v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junbeum Kim" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2017.10.016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616593v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662440v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;raud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.109.0129" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873434v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.109.0001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02195033v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beraud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10217" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517864v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.087.0082" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196257v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3384" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01622209v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dupont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258015v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Capurso" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gossart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.099.0032" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288149v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843116v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desvaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659463v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346656v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884495v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231108v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231117v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016307v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02883458v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Kalmykova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02899337v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hoekman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02146139v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873445v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545883v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delamare" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659714v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205334v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonierbale" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659693v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659712v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659710v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987109v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02797243v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batardy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassour Yobom" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asmn.446" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479825v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asmn.289" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052562v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02385795v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01622266v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01622198v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01622238v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01622227v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081186v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.5749" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477616v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02865903v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233708v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice von Hirschhausen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Marei" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04075353v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thiriet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mathias" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340301v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Brockmann" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662474v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02507463v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05491738v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00711199v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012TOU20014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417711v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mesnil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158um" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842792v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rutherford" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00420980241286750" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639117v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Joxe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cjres/rsae020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022075v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Philippe Tastevin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.138.0001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04218468v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Duval" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/up.v8i3.6757" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198047v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Papangelou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Bahers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.13435" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041504v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Rosado" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clpl.2023.100029" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685485v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simron Singh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Durand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44177-022-00017-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573186v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Manglou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/jpe.2836" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03580322v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Athanassiadis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Perrotti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kampelmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2022.104376" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231266v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507504v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Higuera" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ventura" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antheaume" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12062191" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283250v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tanguy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pincetl" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.106447" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916847v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2020.104951" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Perez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.116.0128" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961672v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2018.10.017" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280280v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Gabelji&#263;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baudelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462465v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Scherrer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.116.0192" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058745v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lacassagne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12842" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025992v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.21609" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177714v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.236.0133" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02195025v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12778" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271266v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junbeum Kim" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2017.10.016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616593v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662440v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;raud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.109.0129" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873434v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.109.0001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02195033v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beraud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10217" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517864v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.087.0082" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196257v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3384" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01622209v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dupont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258015v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Capurso" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gossart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.099.0032" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288149v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843116v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desvaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659463v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346656v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884495v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016307v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231108v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231117v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02883458v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Kalmykova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02899337v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hoekman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02146139v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873445v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545883v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delamare" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659714v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205334v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonierbale" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659693v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659712v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659710v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987109v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02797243v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batardy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassour Yobom" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asmn.446" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052562v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479825v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asmn.289" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02385795v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01622266v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01622198v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01622238v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01622227v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081186v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.5749" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477616v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02865903v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233708v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice von Hirschhausen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Marei" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04075353v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thiriet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mathias" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340301v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Brockmann" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662474v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02507463v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05491738v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00711199v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012TOU20014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>