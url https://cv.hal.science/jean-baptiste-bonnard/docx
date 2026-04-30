--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Baptiste Bonnard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualisations contemporaines du génocide, du massacre, de la violence extrême et de la transgression dans le champ des études classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pimouguet-Pédarros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Cultures olympiques, 8, 18 p. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11ych⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences de masse et violences extrêmes en contexte de guerre dans l’Antiquité : introduction au dossier thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kentron. Revue pluridisciplinaire du monde antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Violences de masse et violences extrêmes en contexte de guerre dans l’Antiquité, 37, pp.17-34. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/kentron.5889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le divorce dans l’Antiquité classique : perspective comparatiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre &amp; histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Divorcer ? Les séparations matrimoniales en Europe : Antiquité, période moderne, Révolution, Automne 2021 (28)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur les dix-sept premières années du Prix Mnémosyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre &amp; histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Combats, débats, transmission : les 20 ans de Mnémosyne, Automne 2020 (26)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exposition des enfants nouveaux-nés handicapés dans le monde grec, entre mythe et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Goûts et odeurs dans l’Antiquité / Handicaps, malformations et infirmités dans l’Antiquité, 106, pp.229-240. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pallas.5807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technai du corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dasen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wilgaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Supplement14, pp.169-190. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dha.hs014.0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au nom du père : la malédiction paternelle en Grèce ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers « Mondes Anciens »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mondesanciens.1239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps masculin et corps féminin chez les médecins grecs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37, pp.21-39. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.10957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mères et maternités en Grèce ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gherchanoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mètis. Anthropologie des mondes grecs anciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dossier : Mères et maternités en Grèce ancienne, N.S.11, pp.7-27. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsehess.2966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02097700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’historienne et la déesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La femme, la parenté et le politique. Parcours sensible d'une historienne : hommage à Claudine Leduc, 85, pp.131-140. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pallas.3312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des femmes dans l'Antiquité : présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Boehringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bruit Zaidman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Ruze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 392, pp.83-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aspect positif de la puissance paternelle : la fabrication du citoyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mètis. Anthropologie des mondes grecs anciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, N.S.1, pp.69-93. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsehess.2099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02083683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Phèdre sans inceste. À propos de l’inceste du deuxième type et de ses applications en histoire grecque », Revue Historique, CCCIV/1, 2002, pp. 77-107.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les pères meurtriers de leur fils » dans Jean-Marie BERTRAND (dir.) La violence dans les mondes grec et romain, Actes du colloque international de Paris, 2-4 mai 2002, Paris, Publications de la Sorbonne, 2005, pp. 287-305.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La violence dans les mondes grec et romain, Actes du colloque international de Paris, 2-4 mai 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps, gestes et vêtements dans l’Antiquité. Les manifestations du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blonce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Caen, 126 p., 2019, (Symposia), 978-2-84133-910-5. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.puc.17295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famille et société dans le monde grec et en Italie du Ve au IIe siècle av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dasen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wilgaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, pp.552, 2017, Collection : Didact histoire, 978-2-7535-5917-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le complexe de Zeus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de la Sorbonne, 76, 2004, Histoire ancienne et médiévale, 9782859445089. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.13278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école dans la Grèce antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Buttner; André Maurin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit de la vie scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, p. 12-14, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations de la paternité et de la filiation en Grèce antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Pébarthe; Olivier Devillers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de familles dans le monde grec ancien et dans la Rome antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius Éditions, pp.185-200, 2018, Scripta antiqua, 112, 978-2-35613-268-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement du corps des ennemis vaincus chez Hérodote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Allely. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps au supplice et violences de guerre dans l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 67, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 15-25, 2014, Scripta Antiqua, 978-2-35613-114-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous le &amp;lt;i&amp;gt;peplos&amp;lt;/i&amp;gt; d’Athéna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Azoulay; Florence Gherchanoc; Sophie Lalanne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le banquet de Pauline Schmitt. Genre, mœurs et politique dans l’Antiquité grecque et romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, p. 149-158, 2012, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.32454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La construction des genres dans la Collection hippocratique » dans Nathalie ERNOULT & al. (dir.), Problèmes du genre en Grèce ancienne, Paris, Publications de la Sorbonne, 2007, pp. 159-170.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes du genre en Grèce ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Il paraît que les fils ressemblent aux pères”. Théories biologiques et médicales grecques dans le domaine de l’hérédité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser et représenter le corps dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.307-318, 2006, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.7349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Claudine Leduc », « Eva Cantarella » et « Jane Ellen Harrison »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId57"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Baptiste Bonnard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualisations contemporaines du génocide, du massacre, de la violence extrême et de la transgression dans le champ des études classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pimouguet-Pédarros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Cultures olympiques, 8, 18 p. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11ych⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences de masse et violences extrêmes en contexte de guerre dans l’Antiquité : introduction au dossier thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kentron. Revue pluridisciplinaire du monde antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Violences de masse et violences extrêmes en contexte de guerre dans l’Antiquité, 37, pp.17-34. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/kentron.5889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Picco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Tisseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre &amp; histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/genrehistoire.8309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le divorce dans l’Antiquité classique : perspective comparatiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre &amp; histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Divorcer ? Les séparations matrimoniales en Europe : Antiquité, période moderne, Révolution, Automne 2021 (28)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur les dix-sept premières années du Prix Mnémosyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre &amp; histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Combats, débats, transmission : les 20 ans de Mnémosyne, Automne 2020 (26)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exposition des enfants nouveaux-nés handicapés dans le monde grec, entre mythe et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Goûts et odeurs dans l’Antiquité / Handicaps, malformations et infirmités dans l’Antiquité, 106, pp.229-240. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pallas.5807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technai du corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dasen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wilgaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Supplement14, pp.169-190. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dha.hs014.0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au nom du père : la malédiction paternelle en Grèce ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers « Mondes Anciens »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mondesanciens.1239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps masculin et corps féminin chez les médecins grecs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37, pp.21-39. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.10957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mères et maternités en Grèce ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gherchanoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mètis. Anthropologie des mondes grecs anciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dossier : Mères et maternités en Grèce ancienne, N.S.11, pp.7-27. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsehess.2966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02097700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’historienne et la déesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La femme, la parenté et le politique. Parcours sensible d'une historienne : hommage à Claudine Leduc, 85, pp.131-140. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pallas.3312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des femmes dans l'Antiquité : présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Boehringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bruit Zaidman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Ruze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 392, pp.83-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aspect positif de la puissance paternelle : la fabrication du citoyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mètis. Anthropologie des mondes grecs anciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, N.S.1, pp.69-93. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsehess.2099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02083683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Phèdre sans inceste. À propos de l’inceste du deuxième type et de ses applications en histoire grecque », Revue Historique, CCCIV/1, 2002, pp. 77-107.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations de la paternité et de la filiation en Grèce ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parenté et société dans le monde grec de l’Antiquité à l’âge moderne. Actes du colloque international de Volos (19-21 juin 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alain BRESSON et al., Jun 2003, Volos (Greece), France. pp.121-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les pères meurtriers de leur fils » dans Jean-Marie BERTRAND (dir.) La violence dans les mondes grec et romain, Actes du colloque international de Paris, 2-4 mai 2002, Paris, Publications de la Sorbonne, 2005, pp. 287-305.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La violence dans les mondes grec et romain, Actes du colloque international de Paris, 2-4 mai 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps, gestes et vêtements dans l’Antiquité. Les manifestations du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blonce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Caen, 126 p., 2019, (Symposia), 978-2-84133-910-5. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.puc.17295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famille et société dans le monde grec et en Italie du Ve au IIe siècle av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dasen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wilgaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, pp.552, 2017, Collection : Didact histoire, 978-2-7535-5917-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le complexe de Zeus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de la Sorbonne, 76, 2004, Histoire ancienne et médiévale, 9782859445089. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.13278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massacres, violences extrêmes et transgressions en temps de guerre : le genre en action (introduction à la thématique Genre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wilgaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Barrandon, Isabelle Pimouguet-Pédarros. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violences extrêmes et transgression en temps de guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.193-204, 2026, Histoire, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15q1r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école dans la Grèce antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Buttner; André Maurin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit de la vie scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, p. 12-14, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations de la paternité et de la filiation en Grèce antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Pébarthe; Olivier Devillers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de familles dans le monde grec ancien et dans la Rome antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius Éditions, pp.185-200, 2018, Scripta antiqua, 112, 978-2-35613-268-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement du corps des ennemis vaincus chez Hérodote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Allely. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps au supplice et violences de guerre dans l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 67, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 15-25, 2014, Scripta Antiqua, 978-2-35613-114-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous le &amp;lt;i&amp;gt;peplos&amp;lt;/i&amp;gt; d’Athéna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Azoulay; Florence Gherchanoc; Sophie Lalanne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le banquet de Pauline Schmitt. Genre, mœurs et politique dans l’Antiquité grecque et romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, p. 149-158, 2012, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.32454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La construction des genres dans la Collection hippocratique » dans Nathalie ERNOULT & al. (dir.), Problèmes du genre en Grèce ancienne, Paris, Publications de la Sorbonne, 2007, pp. 159-170.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes du genre en Grèce ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Il paraît que les fils ressemblent aux pères”. Théories biologiques et médicales grecques dans le domaine de l’hérédité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser et représenter le corps dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.307-318, 2006, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.7349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Claudine Leduc », « Eva Cantarella » et « Jane Ellen Harrison »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId64"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barrandon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bonnard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pimouguet-P&#233;darros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ych" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958865v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.5889" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03721270v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03721245v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295144v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.5807" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614905v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dasen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wilgaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs014.0169" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721160v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mondesanciens.1239" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721151v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.10957" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097700v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gherchanoc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.2966" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721093v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.3312" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260514v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Boehringer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brule" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bruit Zaidman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ruze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083683v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.2099" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721091v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721098v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721128v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blonce" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.17295" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02469589v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721075v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.13278" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721198v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295145v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721194v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/catalogue?coll=Scripta%20antiqua" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721189v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.32454" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721181v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721116v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.7349" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721205v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barrandon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bonnard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pimouguet-P&#233;darros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ych" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958865v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.5889" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602789v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Picco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Tisseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.8309" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03721270v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03721245v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295144v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.5807" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614905v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dasen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wilgaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs014.0169" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721160v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mondesanciens.1239" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721151v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.10957" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097700v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gherchanoc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.2966" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721093v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.3312" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260514v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Boehringer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brule" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bruit Zaidman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ruze" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083683v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.2099" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721091v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602799v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721098v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721128v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blonce" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.17295" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02469589v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721075v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.13278" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602803v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15q1r" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721198v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295145v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721194v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/catalogue?coll=Scripta%20antiqua" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721189v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.32454" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721181v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721116v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.7349" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721205v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>