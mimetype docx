--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Baptiste Bonnard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualisations contemporaines du génocide, du massacre, de la violence extrême et de la transgression dans le champ des études classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pimouguet-Pédarros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Cultures olympiques, 8, 18 p. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11ych⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences de masse et violences extrêmes en contexte de guerre dans l’Antiquité : introduction au dossier thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kentron. Revue pluridisciplinaire du monde antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Violences de masse et violences extrêmes en contexte de guerre dans l’Antiquité, 37, pp.17-34. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/kentron.5889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Picco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Tisseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre &amp; histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/genrehistoire.8309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le divorce dans l’Antiquité classique : perspective comparatiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre &amp; histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Divorcer ? Les séparations matrimoniales en Europe : Antiquité, période moderne, Révolution, Automne 2021 (28)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur les dix-sept premières années du Prix Mnémosyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre &amp; histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Combats, débats, transmission : les 20 ans de Mnémosyne, Automne 2020 (26)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exposition des enfants nouveaux-nés handicapés dans le monde grec, entre mythe et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Goûts et odeurs dans l’Antiquité / Handicaps, malformations et infirmités dans l’Antiquité, 106, pp.229-240. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pallas.5807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technai du corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dasen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wilgaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Supplement14, pp.169-190. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dha.hs014.0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au nom du père : la malédiction paternelle en Grèce ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers « Mondes Anciens »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mondesanciens.1239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps masculin et corps féminin chez les médecins grecs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37, pp.21-39. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.10957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mères et maternités en Grèce ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gherchanoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mètis. Anthropologie des mondes grecs anciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dossier : Mères et maternités en Grèce ancienne, N.S.11, pp.7-27. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsehess.2966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02097700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’historienne et la déesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La femme, la parenté et le politique. Parcours sensible d'une historienne : hommage à Claudine Leduc, 85, pp.131-140. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pallas.3312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des femmes dans l'Antiquité : présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Boehringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bruit Zaidman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Ruze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 392, pp.83-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aspect positif de la puissance paternelle : la fabrication du citoyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mètis. Anthropologie des mondes grecs anciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, N.S.1, pp.69-93. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsehess.2099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02083683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Phèdre sans inceste. À propos de l’inceste du deuxième type et de ses applications en histoire grecque », Revue Historique, CCCIV/1, 2002, pp. 77-107.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations de la paternité et de la filiation en Grèce ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parenté et société dans le monde grec de l’Antiquité à l’âge moderne. Actes du colloque international de Volos (19-21 juin 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alain BRESSON et al., Jun 2003, Volos (Greece), France. pp.121-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les pères meurtriers de leur fils » dans Jean-Marie BERTRAND (dir.) La violence dans les mondes grec et romain, Actes du colloque international de Paris, 2-4 mai 2002, Paris, Publications de la Sorbonne, 2005, pp. 287-305.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La violence dans les mondes grec et romain, Actes du colloque international de Paris, 2-4 mai 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps, gestes et vêtements dans l’Antiquité. Les manifestations du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blonce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Caen, 126 p., 2019, (Symposia), 978-2-84133-910-5. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.puc.17295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famille et société dans le monde grec et en Italie du Ve au IIe siècle av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dasen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wilgaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, pp.552, 2017, Collection : Didact histoire, 978-2-7535-5917-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le complexe de Zeus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de la Sorbonne, 76, 2004, Histoire ancienne et médiévale, 9782859445089. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.13278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massacres, violences extrêmes et transgressions en temps de guerre : le genre en action (introduction à la thématique Genre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wilgaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Barrandon, Isabelle Pimouguet-Pédarros. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violences extrêmes et transgression en temps de guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.193-204, 2026, Histoire, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15q1r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école dans la Grèce antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Buttner; André Maurin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit de la vie scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, p. 12-14, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations de la paternité et de la filiation en Grèce antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Pébarthe; Olivier Devillers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de familles dans le monde grec ancien et dans la Rome antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius Éditions, pp.185-200, 2018, Scripta antiqua, 112, 978-2-35613-268-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement du corps des ennemis vaincus chez Hérodote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Allely. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps au supplice et violences de guerre dans l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 67, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 15-25, 2014, Scripta Antiqua, 978-2-35613-114-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous le &amp;lt;i&amp;gt;peplos&amp;lt;/i&amp;gt; d’Athéna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Azoulay; Florence Gherchanoc; Sophie Lalanne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le banquet de Pauline Schmitt. Genre, mœurs et politique dans l’Antiquité grecque et romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, p. 149-158, 2012, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.32454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La construction des genres dans la Collection hippocratique » dans Nathalie ERNOULT & al. (dir.), Problèmes du genre en Grèce ancienne, Paris, Publications de la Sorbonne, 2007, pp. 159-170.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes du genre en Grèce ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Il paraît que les fils ressemblent aux pères”. Théories biologiques et médicales grecques dans le domaine de l’hérédité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser et représenter le corps dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.307-318, 2006, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.7349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Claudine Leduc », « Eva Cantarella » et « Jane Ellen Harrison »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId64"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Baptiste Bonnard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualisations contemporaines du génocide, du massacre, de la violence extrême et de la transgression dans le champ des études classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pimouguet-Pédarros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Cultures olympiques, 8, 18 p. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11ych⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Picco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Tisseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre &amp; histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/genrehistoire.8309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences de masse et violences extrêmes en contexte de guerre dans l’Antiquité : introduction au dossier thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kentron. Revue pluridisciplinaire du monde antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Violences de masse et violences extrêmes en contexte de guerre dans l’Antiquité, 37, pp.17-34. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/kentron.5889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le divorce dans l’Antiquité classique : perspective comparatiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre &amp; histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Divorcer ? Les séparations matrimoniales en Europe : Antiquité, période moderne, Révolution, Automne 2021 (28)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur les dix-sept premières années du Prix Mnémosyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre &amp; histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Combats, débats, transmission : les 20 ans de Mnémosyne, Automne 2020 (26)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exposition des enfants nouveaux-nés handicapés dans le monde grec, entre mythe et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Goûts et odeurs dans l’Antiquité / Handicaps, malformations et infirmités dans l’Antiquité, 106, pp.229-240. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pallas.5807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technai du corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dasen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wilgaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Supplement14, pp.169-190. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dha.hs014.0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au nom du père : la malédiction paternelle en Grèce ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers « Mondes Anciens »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mondesanciens.1239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps masculin et corps féminin chez les médecins grecs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37, pp.21-39. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.10957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mères et maternités en Grèce ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gherchanoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mètis. Anthropologie des mondes grecs anciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dossier : Mères et maternités en Grèce ancienne, N.S.11, pp.7-27. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsehess.2966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02097700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’historienne et la déesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La femme, la parenté et le politique. Parcours sensible d'une historienne : hommage à Claudine Leduc, 85, pp.131-140. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pallas.3312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des femmes dans l'Antiquité : présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Boehringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bruit Zaidman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Ruze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 392, pp.83-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aspect positif de la puissance paternelle : la fabrication du citoyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mètis. Anthropologie des mondes grecs anciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, N.S.1, pp.69-93. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsehess.2099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02083683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Phèdre sans inceste. À propos de l’inceste du deuxième type et de ses applications en histoire grecque », Revue Historique, CCCIV/1, 2002, pp. 77-107.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations de la paternité et de la filiation en Grèce ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parenté et société dans le monde grec de l’Antiquité à l’âge moderne. Actes du colloque international de Volos (19-21 juin 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alain BRESSON et al., Jun 2003, Volos (Greece), France. pp.121-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les pères meurtriers de leur fils » dans Jean-Marie BERTRAND (dir.) La violence dans les mondes grec et romain, Actes du colloque international de Paris, 2-4 mai 2002, Paris, Publications de la Sorbonne, 2005, pp. 287-305.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La violence dans les mondes grec et romain, Actes du colloque international de Paris, 2-4 mai 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps, gestes et vêtements dans l’Antiquité. Les manifestations du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blonce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Caen, 126 p., 2019, (Symposia), 978-2-84133-910-5. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.puc.17295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famille et société dans le monde grec et en Italie du Ve au IIe siècle av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dasen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wilgaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, pp.552, 2017, Collection : Didact histoire, 978-2-7535-5917-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le complexe de Zeus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de la Sorbonne, 76, 2004, Histoire ancienne et médiévale, 9782859445089. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.13278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massacres, violences extrêmes et transgressions en temps de guerre : le genre en action (introduction à la thématique Genre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wilgaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Barrandon, Isabelle Pimouguet-Pédarros. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violences extrêmes et transgression en temps de guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.193-204, 2026, Histoire, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15q1r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école dans la Grèce antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Buttner; André Maurin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit de la vie scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, p. 12-14, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations de la paternité et de la filiation en Grèce antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Pébarthe; Olivier Devillers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de familles dans le monde grec ancien et dans la Rome antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius Éditions, pp.185-200, 2018, Scripta antiqua, 112, 978-2-35613-268-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement du corps des ennemis vaincus chez Hérodote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Allely. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps au supplice et violences de guerre dans l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 67, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 15-25, 2014, Scripta Antiqua, 978-2-35613-114-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous le &amp;lt;i&amp;gt;peplos&amp;lt;/i&amp;gt; d’Athéna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Azoulay; Florence Gherchanoc; Sophie Lalanne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le banquet de Pauline Schmitt. Genre, mœurs et politique dans l’Antiquité grecque et romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, p. 149-158, 2012, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.32454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La construction des genres dans la Collection hippocratique » dans Nathalie ERNOULT & al. (dir.), Problèmes du genre en Grèce ancienne, Paris, Publications de la Sorbonne, 2007, pp. 159-170.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes du genre en Grèce ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Il paraît que les fils ressemblent aux pères”. Théories biologiques et médicales grecques dans le domaine de l’hérédité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser et représenter le corps dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.307-318, 2006, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.7349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Claudine Leduc », « Eva Cantarella » et « Jane Ellen Harrison »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire universel des créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId64"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barrandon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bonnard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pimouguet-P&#233;darros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ych" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958865v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.5889" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602789v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Picco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Tisseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.8309" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03721270v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03721245v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295144v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.5807" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614905v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dasen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wilgaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs014.0169" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721160v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mondesanciens.1239" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721151v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.10957" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097700v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gherchanoc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.2966" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721093v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.3312" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260514v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Boehringer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brule" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bruit Zaidman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ruze" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083683v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.2099" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721091v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602799v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721098v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721128v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blonce" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.17295" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02469589v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721075v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.13278" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602803v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15q1r" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721198v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295145v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721194v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/catalogue?coll=Scripta%20antiqua" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721189v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.32454" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721181v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721116v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.7349" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721205v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barrandon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bonnard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pimouguet-P&#233;darros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ych" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602789v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Picco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Tisseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.8309" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958865v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.5889" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03721270v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03721245v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295144v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.5807" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614905v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dasen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wilgaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs014.0169" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721160v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mondesanciens.1239" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721151v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.10957" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097700v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gherchanoc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.2966" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721093v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.3312" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260514v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Boehringer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brule" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bruit Zaidman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ruze" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083683v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.2099" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721091v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602799v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721098v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721128v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blonce" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.17295" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02469589v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721075v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.13278" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602803v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15q1r" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721198v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295145v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721194v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/catalogue?coll=Scripta%20antiqua" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721189v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.32454" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721181v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721116v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.7349" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721205v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>