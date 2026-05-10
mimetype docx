--- v0 (2026-03-16)
+++ v1 (2026-05-10)
@@ -1696,165 +1696,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Amiral Kimmel », « Bataille de l’Atlantique », « Bataille pour la Méditerranée », « Convois du Grand Nord », « Croiseur Mogami », « Croiseurs britanniques », « Cuirassé Bismarck », « Cuirassé Richelieu », « Cuirassé Yamato », « Cuirassés américains », « Cuirassés britanniques », « Cuirassés de poche allemands », « Flotte allemande », « Flotte française », « Flotte japonaise », « Les sous-marins japonais », « Wolfgang Lüth », « Malte 1941-1943 », « Royal Navy », « U-47 », « Sous-marins et guerre sous-marine », « Torpille humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de la Seconde Guerre mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Laffont, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La guerre pour la maîtrise des mers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1937-1947. La guerre-monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Gallimard, pp.409-451, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214306v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01419721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Political Trajectory of Drieu la Rochelle : Between Hesitation and Incomprehension</w:t>
               </w:r>
@@ -3510,51 +3510,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417230v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bruneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725489v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417494v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062494v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/NEBW5920" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062491v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/DDGM6576" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062501v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/MYEL7051" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492083v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062503v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Suteau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838746v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05371625v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Ulbert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C&#233;rino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246975v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925147v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062492v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919414v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062496v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062519v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129396v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307019v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919407v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522092v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522091v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214306v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419721v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214307v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062502v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062514v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Louvier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vaisset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062617v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062512v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062515v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492868v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062509v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062510v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494068v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062506v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062500v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062516v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062504v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926388v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062631v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926376v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062609v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062511v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062518v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062517v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417230v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bruneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725489v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417494v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062494v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/NEBW5920" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062491v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/DDGM6576" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062501v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/MYEL7051" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492083v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062503v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Suteau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838746v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05371625v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Ulbert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C&#233;rino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246975v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925147v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062492v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919414v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062496v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062519v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129396v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307019v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919407v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522092v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522091v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419721v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214306v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214307v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062502v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062514v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Louvier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vaisset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062617v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062512v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062515v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492868v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062509v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062510v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494068v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062506v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062500v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062516v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062504v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926388v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062631v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926376v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062609v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062511v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062518v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062517v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>