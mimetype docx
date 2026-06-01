--- v1 (2026-05-10)
+++ v2 (2026-06-01)
@@ -2067,195 +2067,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01062514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contemporary Wars and Colonial Empire at the Musée national de la marine : a fading Archipelago ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Louvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vaisset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Rousseau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Presents of Painful Pasts. History Museums and Configurations of Remembrance. Essays in Museohistory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard Éditeur, pp.161-195, 2012, L'atelier des sciences humaines et sociales, 978-2-35692-090-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les sous-mariniers allemands : genèse et développement d'un mythe héroïque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Héros militaire, culture et société (XIXe-XXe siècles),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRHiS-Institut de Recherches Historiques du Septentrion, p.111-135, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01062617v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-01062512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réception des romans de Drieu la Rochelle dans les années d'entre-deux-guerres</w:t>
               </w:r>
@@ -3510,51 +3510,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417230v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bruneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725489v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417494v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062494v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/NEBW5920" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062491v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/DDGM6576" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062501v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/MYEL7051" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492083v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062503v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Suteau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838746v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05371625v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Ulbert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C&#233;rino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246975v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925147v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062492v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919414v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062496v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062519v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129396v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307019v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919407v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522092v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522091v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419721v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214306v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214307v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062502v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062514v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Louvier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vaisset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062617v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062512v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062515v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492868v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062509v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062510v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494068v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062506v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062500v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062516v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062504v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926388v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062631v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926376v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062609v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062511v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062518v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062517v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417230v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bruneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725489v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417494v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062494v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/NEBW5920" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062491v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/DDGM6576" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062501v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/MYEL7051" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492083v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062503v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Suteau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838746v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05371625v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Ulbert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C&#233;rino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246975v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925147v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062492v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919414v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062496v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062519v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129396v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307019v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919407v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522092v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522091v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419721v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214306v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214307v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062502v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062514v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Louvier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vaisset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062512v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062617v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062515v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492868v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062509v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062510v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494068v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062506v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062500v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062516v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062504v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926388v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062631v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926376v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062609v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062511v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062518v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062517v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>