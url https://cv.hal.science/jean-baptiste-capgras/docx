--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -1713,230 +1713,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'interconnexion de systèmes d'information au service d'une planification territoriale concertée : l'exemple de la construction d'un modèle participatif d'aide à la décision dans la localisation d'un site hospitalier unique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'aide à la décision dans la localisation d'un établissement de santé : de la traduction des clivages à la création d'une vision partagée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Botton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Information Sciences for Decision Making</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 519 (30), pp.11</w:t>
+              <w:t xml:space="preserve">Les Cahiers hospitaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 240, pp.16-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873586v1</w:t>
+                <w:t xml:space="preserve">hal-00873333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'aide à la décision dans la localisation d'un établissement de santé : de la traduction des clivages à la création d'une vision partagée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'interconnexion de systèmes d'information au service d'une planification territoriale concertée : l'exemple de la construction d'un modèle participatif d'aide à la décision dans la localisation d'un site hospitalier unique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Botton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers hospitaliers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 240, pp.16-19</w:t>
+              <w:t xml:space="preserve">International Journal of Information Sciences for Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 519 (30), pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873333v1</w:t>
+                <w:t xml:space="preserve">hal-00873586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2298,199 +2298,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pérégrination entre recherche par et pour l'action ou l'art de la sérendipité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Didier Vinot; Julien Husson; Jean-Baptiste Capgras. </w:t>
+              <w:t xml:space="preserve">Vinot, Didier; Husson, Julien; Capgras, Jean-Baptiste. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La société en projet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MA Editions - ESKA, pp.143-157, 2024, 978-2-8224-1131-8</w:t>
+              <w:t xml:space="preserve">La société en projet. Mélanges en l'honneur du Professeur Jean-Pierre Claveranne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESKA, 2024, 9782822411318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04749285v1</w:t>
+                <w:t xml:space="preserve">hal-04864490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pérégrination entre recherche par et pour l'action ou l'art de la sérendipité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Vinot, Didier; Husson, Julien; Capgras, Jean-Baptiste. </w:t>
+              <w:t xml:space="preserve">Didier Vinot; Julien Husson; Jean-Baptiste Capgras. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La société en projet. Mélanges en l'honneur du Professeur Jean-Pierre Claveranne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESKA, 2024, 9782822411318</w:t>
+              <w:t xml:space="preserve">La société en projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MA Editions - ESKA, pp.143-157, 2024, 978-2-8224-1131-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04864490v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pilotage par les patients : leçons apprises de la crise du covid‑19</w:t>
               </w:r>
@@ -2720,260 +2720,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03614364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COPING, un programme de recherche innovant consacré au pilotage de la crise sanitaire par les établissements de santé en région Auvergne-Rhône-Alpes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Michel</w:t>
+                <w:t xml:space="preserve">Vers une approche intégrée de la production de soins : des groupements hospitaliers de territoire aux groupements territoriaux de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Dadon</w:t>
+                <w:t xml:space="preserve">Lucile Veran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Haesebaert</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'action publique face à la pandémie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Berger-Levrault, 2021, 978-2-7013-2158-5</w:t>
+              <w:t xml:space="preserve">Innovations &amp; management des structures de santé en France : Accompagner la transformation de l'offre de soins sur le territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337218v2</w:t>
+                <w:t xml:space="preserve">hal-03339829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une approche intégrée de la production de soins : des groupements hospitaliers de territoire aux groupements territoriaux de santé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+                <w:t xml:space="preserve">COPING, un programme de recherche innovant consacré au pilotage de la crise sanitaire par les établissements de santé en région Auvergne-Rhône-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Veran</w:t>
+                <w:t xml:space="preserve">David Vallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Garcia</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandra Bertezene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations &amp; management des structures de santé en France : Accompagner la transformation de l'offre de soins sur le territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">L'action publique face à la pandémie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berger-Levrault, 2021, 978-2-7013-2158-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339829v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337218v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du cadre de santé au manager de parcours : repenser les dispositifs de formation</w:t>
               </w:r>
@@ -3067,77 +3067,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fonctions supports de gestion à l’épreuve des méta-organisations de soins : la pensée groupe, facilitateur de la mise en place des « directions performance » au sein des GHT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Veran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3420,64 +3420,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’organiser pour affronter l’incertain au sein des hôpitaux - Leçons tirées de la crise covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bertezene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3547,51 +3547,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La société en projet Mélanges en l'honneur du professeur Claveranne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Vinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4016,342 +4016,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05185371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attractivité et fidélisation : croiser les regards au service du pouvoir d'agir</w:t>
+                <w:t xml:space="preserve">Le mode de management, une source de danger pour la santé des soignants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Attractivité et fidélisation : leviers pour le management de proximité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de formation du Haut-Léman; Institut et Haute Ecole de la Santé La Source; ASANTE SANA, Sep 2024, Rennaz, Suisse</w:t>
+              <w:t xml:space="preserve">La santé des soignants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFDS, Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04864188v1</w:t>
+                <w:t xml:space="preserve">halshs-04864194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mode de management, une source de danger pour la santé des soignants ?</w:t>
+                <w:t xml:space="preserve">Attractivité et fidélisation : croiser les regards au service du pouvoir d'agir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé des soignants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFDS, Nov 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Attractivité et fidélisation : leviers pour le management de proximité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de formation du Haut-Léman; Institut et Haute Ecole de la Santé La Source; ASANTE SANA, Sep 2024, Rennaz, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04864194v1</w:t>
+                <w:t xml:space="preserve">halshs-04864188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La digitalisation du suivi des patients apnéiques au domicile : du défi technique au dispositif d'usage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’ambivalence de la désinstitutionalisation comme modèle inclusif. Analyses croisées des propositions internationales dans le champ du handicap à l’aune de l’expérience française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire HART</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">10e Colloque Santé « L’inclusion et la désinstitutionalisation : nouveaux paradigmes ou injonctions pour innover dans le champ de la santé ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kedge Business school,, May 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04461008v1</w:t>
+                <w:t xml:space="preserve">hal-04992627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ambivalence de la désinstitutionalisation comme modèle inclusif. Analyses croisées des propositions internationales dans le champ du handicap à l’aune de l’expérience française</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La digitalisation du suivi des patients apnéiques au domicile : du défi technique au dispositif d'usage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Colloque Santé « L’inclusion et la désinstitutionalisation : nouveaux paradigmes ou injonctions pour innover dans le champ de la santé ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kedge Business school,, May 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">Séminaire HART</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04992627v1</w:t>
+                <w:t xml:space="preserve">hal-04461008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des directives de l'ONU et mise en contexte</w:t>
               </w:r>
@@ -4469,260 +4469,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03614628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La digitalisation du suivi des patients apnéiques au domicile : du défi technique au dispositif d’usages</w:t>
+                <w:t xml:space="preserve">Les territoires de la santé : quelles lignes de force ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">89ème Congrès ACFAS : Sciences, innovations, sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Québec, Canada</w:t>
+              <w:t xml:space="preserve">La santé : un enjeu territorial, un enjeu humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03771007v1</w:t>
+                <w:t xml:space="preserve">hal-03894565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les données contredisent les discours : analyse des flux inter-établissements de soins entre enjeux de santé publique et concurrence</w:t>
+                <w:t xml:space="preserve">La digitalisation du suivi des patients apnéiques au domicile : du défi technique au dispositif d’usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">89ème Congrès ACFAS Sciences, innovations sociétés</w:t>
+              <w:t xml:space="preserve">89ème Congrès ACFAS : Sciences, innovations, sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03771006v1</w:t>
+                <w:t xml:space="preserve">hal-03771007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les territoires de la santé : quelles lignes de force ?</w:t>
+                <w:t xml:space="preserve">Quand les données contredisent les discours : analyse des flux inter-établissements de soins entre enjeux de santé publique et concurrence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé : un enjeu territorial, un enjeu humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Metz, France</w:t>
+              <w:t xml:space="preserve">89ème Congrès ACFAS Sciences, innovations sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03894565v1</w:t>
+                <w:t xml:space="preserve">hal-03771006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financing the Psychiatric Pathway: From Issues to Practice</w:t>
               </w:r>
@@ -5569,726 +5569,726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03614749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le financement à l’activité à la Française : apports et limites après 20 ans d’application en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le financement au parcours : planche de salut ou miroir aux alouettes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Financement des établissements de soins axé sur le patient : quelles considérations pour le Québec ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Québec, Canada</w:t>
+              <w:t xml:space="preserve">35èmes journées d’études de l’Association Nationale des Sages-Femmes Coordinatrices (ANSFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Nationale des Sages-Femmes Coordinatrices (ANSFC), Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015089v1</w:t>
+                <w:t xml:space="preserve">hal-02096424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels modèles de comptabilité analytique pour quelles finalités ? De la philosophie gestionnaire aux substrats techniques des DRG (à la française)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qui sont les cadres soignants de proximité romands ? Une enquête exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers franco-québécois : Échange et diffusion des connaissances en gestion des services de santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">2ème journée romande des cadres de proximité des organisations sanitaires et médico-sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Cossonay, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014866v1</w:t>
+                <w:t xml:space="preserve">hal-01801210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment organiser l’imprévisible ? Passer de l’innovation au dispositif de création de l’innovation</w:t>
+                <w:t xml:space="preserve">Relever les défis de la digitalisation en santé : de l'expérimentation à la pérennisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Living labs et dynamiques sociales : individus, communautés, organisations, territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Forum Living Lab en Santé et Autonomie; Université Catholique de Lille, Apr 2018, Lomme, France</w:t>
+              <w:t xml:space="preserve">Conférence des directeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FEHAP, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801121v1</w:t>
+                <w:t xml:space="preserve">halshs-04864170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes et objets de l’innovation dans les établissements sanitaires et médico-sociaux : étude exploratoire des 673 candidats aux trophées de l’innovation de la FEHAP entre 2011 et 2017</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La e-santé de l’expérimentation à la pérennisation : une lecture par les systèmes d’activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annette Casagrande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème congrès de l’Association Latine des Systèmes de Santé (CALASS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">7ème colloque AIRMAP : Un management innovant ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096311v1</w:t>
+                <w:t xml:space="preserve">hal-02014879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes et objets de l’innovation dans les établissements sanitaires et médico-sociaux : étude exploratoire des 673 candidats aux trophées de l’innovation de la FEHAP</w:t>
+                <w:t xml:space="preserve">Formes et objets de l’innovation dans les établissements sanitaires et médico-sociaux : étude exploratoire des 673 candidats aux trophées de l’innovation de la FEHAP entre 2011 et 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Casagrande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CALASS 2018 : L'innovation et les systèmes de santé</w:t>
+              <w:t xml:space="preserve">29ème congrès de l’Association Latine des Systèmes de Santé (CALASS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014874v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui sont les cadres soignants de proximité romands ? Une enquête exploratoire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formes et objets de l’innovation dans les établissements sanitaires et médico-sociaux : étude exploratoire des 673 candidats aux trophées de l’innovation de la FEHAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème journée romande des cadres de proximité des organisations sanitaires et médico-sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Cossonay, Suisse</w:t>
+              <w:t xml:space="preserve">CALASS 2018 : L'innovation et les systèmes de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801210v1</w:t>
+                <w:t xml:space="preserve">hal-02014874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le financement au parcours : planche de salut ou miroir aux alouettes ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le financement à l’activité à la Française : apports et limites après 20 ans d’application en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes journées d’études de l’Association Nationale des Sages-Femmes Coordinatrices (ANSFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Nationale des Sages-Femmes Coordinatrices (ANSFC), Oct 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Financement des établissements de soins axé sur le patient : quelles considérations pour le Québec ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096424v1</w:t>
+                <w:t xml:space="preserve">hal-02015089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relever les défis de la digitalisation en santé : de l'expérimentation à la pérennisation</w:t>
+                <w:t xml:space="preserve">Quels modèles de comptabilité analytique pour quelles finalités ? De la philosophie gestionnaire aux substrats techniques des DRG (à la française)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence des directeurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FEHAP, Nov 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Ateliers franco-québécois : Échange et diffusion des connaissances en gestion des services de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04864170v1</w:t>
+                <w:t xml:space="preserve">hal-02014866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La e-santé de l’expérimentation à la pérennisation : une lecture par les systèmes d’activité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment organiser l’imprévisible ? Passer de l’innovation au dispositif de création de l’innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème colloque AIRMAP : Un management innovant ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Living labs et dynamiques sociales : individus, communautés, organisations, territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Forum Living Lab en Santé et Autonomie; Université Catholique de Lille, Apr 2018, Lomme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014879v1</w:t>
+                <w:t xml:space="preserve">hal-01801121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système d'information comme révélateur du positionnement des acteurs de la stratégie hospitalière, le cas des présidents de Commission Médicale d'Etablissement</w:t>
               </w:r>
@@ -6704,299 +6704,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les innovations invisibles au sein des structures médico-sociales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Processus d’élaboration de la décision stratégique hospitalière : Quels usages et apports des systèmes d’information hospitaliers par les Présidents des Commissions médicales d’établissements ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée innovations invisibles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov’ap; FEHAP Auvergne Rhône-Alpes; IFROSS, Sep 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Projectique 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801222v1</w:t>
+                <w:t xml:space="preserve">halshs-01706812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation des résultats de l'enquête nationale réalisée auprès des contrôleurs de gestion en santé</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les innovations invisibles au sein des structures médico-sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes rencontres nationales des contrôleurs de gestion en santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFROSS (Univ. Jean Moulin Lyon 3), Oct 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée innovations invisibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov’ap; FEHAP Auvergne Rhône-Alpes; IFROSS, Sep 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801029v1</w:t>
+                <w:t xml:space="preserve">hal-01801222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus d’élaboration de la décision stratégique hospitalière : Quels usages et apports des systèmes d’information hospitaliers par les Présidents des Commissions médicales d’établissements ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pascal</w:t>
+                <w:t xml:space="preserve">Présentation des résultats de l'enquête nationale réalisée auprès des contrôleurs de gestion en santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Veran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projectique 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Agadir, Maroc</w:t>
+              <w:t xml:space="preserve">4èmes rencontres nationales des contrôleurs de gestion en santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFROSS (Univ. Jean Moulin Lyon 3), Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01706812v1</w:t>
+                <w:t xml:space="preserve">hal-01801029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques de la gouvernementalité : concurrence et calcul des coûts dans le système de santé français</w:t>
               </w:r>
@@ -7071,204 +7071,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Dé)construire la catégorie des aidants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Cret</w:t>
+                <w:t xml:space="preserve">Regulated cost accounting: to limit or to create competition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Nikitin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragos Zelinschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Assises Internationales de la recherche sur l’Aidance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">14th World Congress of Accounting Historians</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Chieti-Pescara, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01789590v1</w:t>
+                <w:t xml:space="preserve">hal-01801100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulated cost accounting: to limit or to create competition?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dragos Zelinschi</w:t>
+                <w:t xml:space="preserve">(Dé)construire la catégorie des aidants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress of Accounting Historians</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Chieti-Pescara, Italy</w:t>
+              <w:t xml:space="preserve">1ères Assises Internationales de la recherche sur l’Aidance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801100v1</w:t>
+                <w:t xml:space="preserve">hal-01789590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switch from hazard mapping tool to device: an user satisfaction based evaluation</w:t>
               </w:r>
@@ -7418,51 +7418,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des résultats de l’enquête nationale Performance en contrôle de gestion réalisée auprès des contrôleurs de gestion hospitaliers et médico-sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Veran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7500,51 +7500,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des résultats de l’enquête nationale réalisée auprès des contrôleurs de gestion hospitaliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Veran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8578,243 +8578,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Az egészségügyi információs rendszer országos bevezetésének következményei : Az egészségügyi szabályozás új lehetőségei</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Botton</w:t>
+                <w:t xml:space="preserve">Etude pour la préparation du schéma départemental Alzheimer et maladies apparentées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pascal</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Veran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Robelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le développement des infrastructures de santé en Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Etude pour la préparation du schéma départemental Alzheimer et maladies apparentées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873599v1</w:t>
+                <w:t xml:space="preserve">hal-00920514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude pour la préparation du schéma départemental Alzheimer et maladies apparentées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+                <w:t xml:space="preserve">Az egészségügyi információs rendszer országos bevezetésének következményei : Az egészségügyi szabályozás új lehetőségei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Vanhove</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etude pour la préparation du schéma départemental Alzheimer et maladies apparentées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, France</w:t>
+              <w:t xml:space="preserve">Le développement des infrastructures de santé en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920514v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9309,90 +9309,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schéma départemental de prise en charge de la maladie d'Alzheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Robelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Veran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9423,90 +9423,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude préparatoire à l'élaboration d'un Schéma départemental pour l'accueil, la prise en charge et le traitement des personnes atteintes de la maladie d'Alzheimer et de syndromes apparentés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Robelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Veran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9998,250 +9998,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREPS eSI, rapport final de l’axe 4 : rapport de recherche dans le cadre du Projet de Recherche sur l’Efficience et la Performance des Soins (PREPS)sur l’évaluation des Systèmes d’Information en Santé (eSIS) – remis au Ministère de la Santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport d'évaluation et d'orientation stratégique Réseau de néphrologie TIRCEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] GRAPHOS - IFROSS Recherche; Ministère de la santé et des sports. 2017</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Réseau TIRCEL. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096546v1</w:t>
+                <w:t xml:space="preserve">hal-01801179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'évaluation et d'orientation stratégique Réseau de néphrologie TIRCEL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PREPS eSI, rapport final de l’axe 4 : rapport de recherche dans le cadre du Projet de Recherche sur l’Efficience et la Performance des Soins (PREPS)sur l’évaluation des Systèmes d’Information en Santé (eSIS) – remis au Ministère de la Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Duval</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Réseau TIRCEL. 2017</w:t>
+                <w:t xml:space="preserve">Anna L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] GRAPHOS - IFROSS Recherche; Ministère de la santé et des sports. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801179v1</w:t>
+                <w:t xml:space="preserve">hal-02096546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carnet Som’respir – projet PASCALINE : rapport d’évaluation remis à l’Agence de Régionale de Santé Auvergne-Rhône-Alpes</w:t>
               </w:r>
@@ -10266,51 +10266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] GRAPHOS - IFROSS Recherche; ARS Agence Régionale de la Santé Auvergne-Rhône-Alpes. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10345,64 +10345,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'évaluation projet TANDEM - Programme PASCALINE - Programme national Territoire de soins numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10476,51 +10476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence régionale de santé Auvergne-Rhône-Alpes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10555,64 +10555,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif TANDEM : rapport d’évaluation remis à l’Agence de Régionale de Santé Auvergne-Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11162,51 +11162,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E9A8FD6E"/>
+    <w:nsid w:val="CDEA75E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11393,51 +11393,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-baptiste-capgras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1704-8687" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142508780" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185368v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Wach" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pfeffer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Ramaut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier G&#233;rard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05472301v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Majdouline" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmitt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.041.0005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253308v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436242v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cazeneuve" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436221v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Claveranne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894554v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788721v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398645v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alencar de Pinho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Speyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Combe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fouque" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2021.06.008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505263v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472103v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2021.11.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337167v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096525v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.196.0510" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00871502v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00858475v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.008.0157" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873139v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Botton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873586v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873333v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908910v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Aragona" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jaubert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousset" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243873v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394393602.ch1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422213v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95659-1_18" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749285v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04864490v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vinot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787551v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04948627v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614364v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.nobre.2022.01.0285" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337218v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dadon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bertezene" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339829v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Veran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339799v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dauvergne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lombardo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065069v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096243v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422215v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Landa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gartner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Layani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95659-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778688v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709040v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eska-publishing.com/fr/home/1133563-la-societe-en-projet.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920838v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/tel-04667503v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009LYO31073" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416503v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185371v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864188v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864194v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461008v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992627v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970861v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614628v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771007v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771006v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894565v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061081v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614571v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614630v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614629v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204855v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812072v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634663v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622266v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812070v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Laberge" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614749v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015089v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014866v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801121v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096311v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Casagrande" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014874v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801210v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096424v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864170v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014879v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791390v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096430v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818539v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622272v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801229v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801222v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801029v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706812v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907396v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nikitin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Zelinschi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789590v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801100v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015096v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cl&#233;ment" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801204v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797214v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797220v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812074v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00858484v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00871504v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812075v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919107v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guers" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812083v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920492v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Buttard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919133v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873283v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873296v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873599v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920514v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Robelet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanhove" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015098v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bourgeois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920856v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V&#233;rot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vanhove" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920878v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fernez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920904v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920920v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920921v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920933v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801107v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04691420v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sigaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chatot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015602v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Montes-Lihn" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096546v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L'Hostis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801179v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Duval" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096535v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801167v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801153v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096555v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706784v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461113v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812077v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00856698v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-baptiste-capgras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1704-8687" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142508780" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185368v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Wach" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pfeffer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Ramaut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier G&#233;rard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05472301v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Majdouline" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmitt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.041.0005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253308v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436242v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cazeneuve" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436221v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Claveranne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894554v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788721v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398645v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alencar de Pinho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Speyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Combe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fouque" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2021.06.008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505263v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472103v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2021.11.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337167v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096525v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.196.0510" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00871502v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00858475v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.008.0157" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873139v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Botton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873333v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873586v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908910v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Aragona" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jaubert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousset" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243873v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394393602.ch1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422213v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95659-1_18" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04864490v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vinot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749285v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787551v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04948627v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614364v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.nobre.2022.01.0285" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339829v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Veran" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337218v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dadon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bertezene" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339799v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dauvergne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lombardo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065069v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096243v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422215v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Landa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gartner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Layani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95659-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778688v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709040v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eska-publishing.com/fr/home/1133563-la-societe-en-projet.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920838v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/tel-04667503v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009LYO31073" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416503v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185371v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864194v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864188v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992627v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461008v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970861v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614628v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894565v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771007v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771006v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061081v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614571v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614630v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614629v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204855v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812072v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634663v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622266v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812070v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Laberge" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614749v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096424v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801210v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864170v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014879v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096311v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Casagrande" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014874v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015089v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014866v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801121v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791390v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096430v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818539v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622272v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801229v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706812v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801222v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801029v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907396v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nikitin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Zelinschi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801100v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789590v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015096v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cl&#233;ment" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801204v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797214v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797220v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812074v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00858484v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00871504v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812075v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919107v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guers" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812083v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920492v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Buttard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919133v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873283v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873296v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920514v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Robelet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanhove" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873599v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015098v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bourgeois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920856v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V&#233;rot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vanhove" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920878v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fernez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920904v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920920v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920921v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920933v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801107v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04691420v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sigaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chatot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015602v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Montes-Lihn" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801179v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Duval" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096546v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L'Hostis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096535v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801167v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801153v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096555v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706784v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461113v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812077v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00856698v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>