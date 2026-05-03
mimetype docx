--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1713,230 +1713,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'aide à la décision dans la localisation d'un établissement de santé : de la traduction des clivages à la création d'une vision partagée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'interconnexion de systèmes d'information au service d'une planification territoriale concertée : l'exemple de la construction d'un modèle participatif d'aide à la décision dans la localisation d'un site hospitalier unique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Botton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers hospitaliers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 240, pp.16-19</w:t>
+              <w:t xml:space="preserve">International Journal of Information Sciences for Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 519 (30), pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873333v1</w:t>
+                <w:t xml:space="preserve">hal-00873586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'interconnexion de systèmes d'information au service d'une planification territoriale concertée : l'exemple de la construction d'un modèle participatif d'aide à la décision dans la localisation d'un site hospitalier unique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'aide à la décision dans la localisation d'un établissement de santé : de la traduction des clivages à la création d'une vision partagée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Botton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Information Sciences for Decision Making</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 519 (30), pp.11</w:t>
+              <w:t xml:space="preserve">Les Cahiers hospitaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 240, pp.16-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873586v1</w:t>
+                <w:t xml:space="preserve">hal-00873333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2298,199 +2298,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pérégrination entre recherche par et pour l'action ou l'art de la sérendipité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Vinot, Didier; Husson, Julien; Capgras, Jean-Baptiste. </w:t>
+              <w:t xml:space="preserve">Didier Vinot; Julien Husson; Jean-Baptiste Capgras. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La société en projet. Mélanges en l'honneur du Professeur Jean-Pierre Claveranne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESKA, 2024, 9782822411318</w:t>
+              <w:t xml:space="preserve">La société en projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MA Editions - ESKA, pp.143-157, 2024, 978-2-8224-1131-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04864490v1</w:t>
+                <w:t xml:space="preserve">hal-04749285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pérégrination entre recherche par et pour l'action ou l'art de la sérendipité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Didier Vinot; Julien Husson; Jean-Baptiste Capgras. </w:t>
+              <w:t xml:space="preserve">Vinot, Didier; Husson, Julien; Capgras, Jean-Baptiste. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La société en projet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MA Editions - ESKA, pp.143-157, 2024, 978-2-8224-1131-8</w:t>
+              <w:t xml:space="preserve">La société en projet. Mélanges en l'honneur du Professeur Jean-Pierre Claveranne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESKA, 2024, 9782822411318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749285v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pilotage par les patients : leçons apprises de la crise du covid‑19</w:t>
               </w:r>
@@ -3547,51 +3547,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La société en projet Mélanges en l'honneur du professeur Claveranne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Vinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4538,191 +4538,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La digitalisation du suivi des patients apnéiques au domicile : du défi technique au dispositif d’usages</w:t>
+                <w:t xml:space="preserve">Quand les données contredisent les discours : analyse des flux inter-établissements de soins entre enjeux de santé publique et concurrence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pascal</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">89ème Congrès ACFAS : Sciences, innovations, sociétés</w:t>
+              <w:t xml:space="preserve">89ème Congrès ACFAS Sciences, innovations sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03771007v1</w:t>
+                <w:t xml:space="preserve">hal-03771006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les données contredisent les discours : analyse des flux inter-établissements de soins entre enjeux de santé publique et concurrence</w:t>
+                <w:t xml:space="preserve">La digitalisation du suivi des patients apnéiques au domicile : du défi technique au dispositif d’usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">89ème Congrès ACFAS Sciences, innovations sociétés</w:t>
+              <w:t xml:space="preserve">89ème Congrès ACFAS : Sciences, innovations, sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03771006v1</w:t>
+                <w:t xml:space="preserve">hal-03771007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financing the Psychiatric Pathway: From Issues to Practice</w:t>
               </w:r>
@@ -5099,303 +5099,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diffusion des savoirs gestionnaires sur les organisations de santé : une première analyse par réseau de citations. In : 7ème Congrès ARAMOS : « Mieux coordonner pour mieux soigner ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les enjeux de l'évaluation des innovations dans le secteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Congrès ARAMOS : « Mieux coordonner pour mieux soigner ? Le système de santé mis au défi de la coordination »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Transformations organisationnelles et secteur médico-social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04812072v1</w:t>
+                <w:t xml:space="preserve">hal-03622266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La supply chain sanitaire au prisme de la théorie de l'activité : le cas de la digitalisation de la prise en charge de l'apnée du sommeil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La diffusion des savoirs gestionnaires sur les organisations de santé : une première analyse par réseau de citations. In : 7ème Congrès ARAMOS : « Mieux coordonner pour mieux soigner ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Côté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Congrès ARAMOS - Mieux coordonner pour mieux soigner ? Le système de santé mis au défi de la coordination</w:t>
+              <w:t xml:space="preserve">7ème Congrès ARAMOS : « Mieux coordonner pour mieux soigner ? Le système de santé mis au défi de la coordination »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03634663v1</w:t>
+                <w:t xml:space="preserve">halshs-04812072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de l'évaluation des innovations dans le secteur</w:t>
+                <w:t xml:space="preserve">La supply chain sanitaire au prisme de la théorie de l'activité : le cas de la digitalisation de la prise en charge de l'apnée du sommeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transformations organisationnelles et secteur médico-social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">7ème Congrès ARAMOS - Mieux coordonner pour mieux soigner ? Le système de santé mis au défi de la coordination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03622266v1</w:t>
+                <w:t xml:space="preserve">hal-03634663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diffusion des savoirs gestionnaires sur les organisations de santé depuis 1980 : une première analyse par réseau de citation</w:t>
               </w:r>
@@ -5651,644 +5651,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui sont les cadres soignants de proximité romands ? Une enquête exploratoire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relever les défis de la digitalisation en santé : de l'expérimentation à la pérennisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème journée romande des cadres de proximité des organisations sanitaires et médico-sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Cossonay, Suisse</w:t>
+              <w:t xml:space="preserve">Conférence des directeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FEHAP, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801210v1</w:t>
+                <w:t xml:space="preserve">halshs-04864170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relever les défis de la digitalisation en santé : de l'expérimentation à la pérennisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La e-santé de l’expérimentation à la pérennisation : une lecture par les systèmes d’activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence des directeurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FEHAP, Nov 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">7ème colloque AIRMAP : Un management innovant ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04864170v1</w:t>
+                <w:t xml:space="preserve">hal-02014879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La e-santé de l’expérimentation à la pérennisation : une lecture par les systèmes d’activité</w:t>
+                <w:t xml:space="preserve">Qui sont les cadres soignants de proximité romands ? Une enquête exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème colloque AIRMAP : Un management innovant ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Biarritz, France</w:t>
+              <w:t xml:space="preserve">2ème journée romande des cadres de proximité des organisations sanitaires et médico-sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Cossonay, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014879v1</w:t>
+                <w:t xml:space="preserve">hal-01801210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes et objets de l’innovation dans les établissements sanitaires et médico-sociaux : étude exploratoire des 673 candidats aux trophées de l’innovation de la FEHAP entre 2011 et 2017</w:t>
+                <w:t xml:space="preserve">Comment organiser l’imprévisible ? Passer de l’innovation au dispositif de création de l’innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annette Casagrande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème congrès de l’Association Latine des Systèmes de Santé (CALASS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Living labs et dynamiques sociales : individus, communautés, organisations, territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Forum Living Lab en Santé et Autonomie; Université Catholique de Lille, Apr 2018, Lomme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096311v1</w:t>
+                <w:t xml:space="preserve">hal-01801121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes et objets de l’innovation dans les établissements sanitaires et médico-sociaux : étude exploratoire des 673 candidats aux trophées de l’innovation de la FEHAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CALASS 2018 : L'innovation et les systèmes de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le financement à l’activité à la Française : apports et limites après 20 ans d’application en France</w:t>
+                <w:t xml:space="preserve">Formes et objets de l’innovation dans les établissements sanitaires et médico-sociaux : étude exploratoire des 673 candidats aux trophées de l’innovation de la FEHAP entre 2011 et 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Casagrande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Financement des établissements de soins axé sur le patient : quelles considérations pour le Québec ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Québec, Canada</w:t>
+              <w:t xml:space="preserve">29ème congrès de l’Association Latine des Systèmes de Santé (CALASS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015089v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels modèles de comptabilité analytique pour quelles finalités ? De la philosophie gestionnaire aux substrats techniques des DRG (à la française)</w:t>
+                <w:t xml:space="preserve">Le financement à l’activité à la Française : apports et limites après 20 ans d’application en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers franco-québécois : Échange et diffusion des connaissances en gestion des services de santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Financement des établissements de soins axé sur le patient : quelles considérations pour le Québec ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014866v1</w:t>
+                <w:t xml:space="preserve">hal-02015089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment organiser l’imprévisible ? Passer de l’innovation au dispositif de création de l’innovation</w:t>
+                <w:t xml:space="preserve">Quels modèles de comptabilité analytique pour quelles finalités ? De la philosophie gestionnaire aux substrats techniques des DRG (à la française)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Living labs et dynamiques sociales : individus, communautés, organisations, territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Forum Living Lab en Santé et Autonomie; Université Catholique de Lille, Apr 2018, Lomme, France</w:t>
+              <w:t xml:space="preserve">Ateliers franco-québécois : Échange et diffusion des connaissances en gestion des services de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801121v1</w:t>
+                <w:t xml:space="preserve">hal-02014866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système d'information comme révélateur du positionnement des acteurs de la stratégie hospitalière, le cas des présidents de Commission Médicale d'Etablissement</w:t>
               </w:r>
@@ -6445,204 +6445,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour les sciences de gestion dans les organisations de santé ? Architecture méthodologique et résultats exploratoires d'un projet de socio-histoire de la recherche en management des organisations de santé</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluer les innovations : un enjeu pour l'essaimage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès ARAMOS : « L’impact de la recherche en management des organisations de santé »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">L'innovation à l'APF France Handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818539v1</w:t>
+                <w:t xml:space="preserve">hal-03622272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer les innovations : un enjeu pour l'essaimage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle place pour les sciences de gestion dans les organisations de santé ? Architecture méthodologique et résultats exploratoires d'un projet de socio-histoire de la recherche en management des organisations de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'innovation à l'APF France Handicap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">6ème Congrès ARAMOS : « L’impact de la recherche en management des organisations de santé »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03622272v1</w:t>
+                <w:t xml:space="preserve">hal-01818539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les innovations invisibles au sein des structures FEHAP de la région Auvergne-Rhône-Alpes</w:t>
               </w:r>
@@ -6799,204 +6799,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01706812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les innovations invisibles au sein des structures médico-sociales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation des résultats de l'enquête nationale réalisée auprès des contrôleurs de gestion en santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Veran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée innovations invisibles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov’ap; FEHAP Auvergne Rhône-Alpes; IFROSS, Sep 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">4èmes rencontres nationales des contrôleurs de gestion en santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFROSS (Univ. Jean Moulin Lyon 3), Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801222v1</w:t>
+                <w:t xml:space="preserve">hal-01801029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation des résultats de l'enquête nationale réalisée auprès des contrôleurs de gestion en santé</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les innovations invisibles au sein des structures médico-sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes rencontres nationales des contrôleurs de gestion en santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFROSS (Univ. Jean Moulin Lyon 3), Oct 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée innovations invisibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov’ap; FEHAP Auvergne Rhône-Alpes; IFROSS, Sep 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801029v1</w:t>
+                <w:t xml:space="preserve">hal-01801222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques de la gouvernementalité : concurrence et calcul des coûts dans le système de santé français</w:t>
               </w:r>
@@ -7071,204 +7071,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulated cost accounting: to limit or to create competition?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dragos Zelinschi</w:t>
+                <w:t xml:space="preserve">(Dé)construire la catégorie des aidants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress of Accounting Historians</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Chieti-Pescara, Italy</w:t>
+              <w:t xml:space="preserve">1ères Assises Internationales de la recherche sur l’Aidance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801100v1</w:t>
+                <w:t xml:space="preserve">hal-01789590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Dé)construire la catégorie des aidants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Cret</w:t>
+                <w:t xml:space="preserve">Regulated cost accounting: to limit or to create competition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Nikitin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragos Zelinschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Assises Internationales de la recherche sur l’Aidance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">14th World Congress of Accounting Historians</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Chieti-Pescara, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01789590v1</w:t>
+                <w:t xml:space="preserve">hal-01801100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switch from hazard mapping tool to device: an user satisfaction based evaluation</w:t>
               </w:r>
@@ -8293,217 +8293,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PMSI y Transparencia de la organizacion hospitalera</w:t>
+                <w:t xml:space="preserve">Réformer l'hôpital, problème insoluble des temps modernes et nouveau chantier des sciences de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PMSI y Transparencia de la organizacion hospitalera</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Arrequipa, Perú</w:t>
+              <w:t xml:space="preserve">Journée transdisciplinaire de recherche avec le soutien de l'AIMS et de l'AGRH "Défis des organisations de santé : défis des sciences de gestion"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919133v1</w:t>
+                <w:t xml:space="preserve">hal-00873283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réformer l'hôpital, problème insoluble des temps modernes et nouveau chantier des sciences de gestion</w:t>
+                <w:t xml:space="preserve">PMSI y Transparencia de la organizacion hospitalera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée transdisciplinaire de recherche avec le soutien de l'AIMS et de l'AGRH "Défis des organisations de santé : défis des sciences de gestion"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, LYON, France</w:t>
+              <w:t xml:space="preserve">PMSI y Transparencia de la organizacion hospitalera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Arrequipa, Perú</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873283v1</w:t>
+                <w:t xml:space="preserve">hal-00919133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des marchés hospitaliers et concurrence : prolégomènes au pilotage stratégique des établissements de santé</w:t>
               </w:r>
@@ -10326,237 +10326,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'évaluation projet TANDEM - Programme PASCALINE - Programme national Territoire de soins numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport d'évaluation du Projet Adel Patients - Programme PASCALINE - Programme national Territoire de soins numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Duval</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence régionale de santé Auvergne-Rhône-Alpes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801167v1</w:t>
+                <w:t xml:space="preserve">hal-01801153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'évaluation du Projet Adel Patients - Programme PASCALINE - Programme national Territoire de soins numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport d'évaluation projet TANDEM - Programme PASCALINE - Programme national Territoire de soins numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence régionale de santé Auvergne-Rhône-Alpes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801153v1</w:t>
+                <w:t xml:space="preserve">hal-01801167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif TANDEM : rapport d’évaluation remis à l’Agence de Régionale de Santé Auvergne-Rhône-Alpes</w:t>
               </w:r>
@@ -11162,51 +11162,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CDEA75E3"/>
+    <w:nsid w:val="C1DB84BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11393,51 +11393,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-baptiste-capgras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1704-8687" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142508780" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185368v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Wach" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pfeffer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Ramaut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier G&#233;rard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05472301v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Majdouline" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmitt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.041.0005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253308v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436242v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cazeneuve" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436221v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Claveranne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894554v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788721v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398645v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alencar de Pinho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Speyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Combe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fouque" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2021.06.008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505263v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472103v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2021.11.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337167v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096525v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.196.0510" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00871502v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00858475v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.008.0157" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873139v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Botton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873333v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873586v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908910v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Aragona" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jaubert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousset" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243873v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394393602.ch1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422213v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95659-1_18" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04864490v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vinot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749285v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787551v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04948627v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614364v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.nobre.2022.01.0285" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339829v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Veran" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337218v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dadon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bertezene" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339799v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dauvergne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lombardo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065069v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096243v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422215v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Landa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gartner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Layani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95659-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778688v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709040v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eska-publishing.com/fr/home/1133563-la-societe-en-projet.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920838v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/tel-04667503v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009LYO31073" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416503v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185371v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864194v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864188v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992627v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461008v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970861v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614628v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894565v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771007v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771006v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061081v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614571v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614630v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614629v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204855v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812072v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634663v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622266v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812070v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Laberge" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614749v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096424v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801210v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864170v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014879v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096311v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Casagrande" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014874v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015089v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014866v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801121v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791390v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096430v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818539v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622272v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801229v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706812v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801222v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801029v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907396v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nikitin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Zelinschi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801100v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789590v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015096v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cl&#233;ment" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801204v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797214v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797220v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812074v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00858484v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00871504v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812075v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919107v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guers" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812083v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920492v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Buttard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919133v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873283v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873296v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920514v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Robelet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanhove" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873599v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015098v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bourgeois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920856v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V&#233;rot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vanhove" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920878v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fernez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920904v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920920v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920921v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920933v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801107v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04691420v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sigaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chatot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015602v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Montes-Lihn" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801179v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Duval" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096546v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L'Hostis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096535v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801167v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801153v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096555v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706784v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461113v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812077v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00856698v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-baptiste-capgras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1704-8687" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142508780" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185368v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Wach" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pfeffer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Ramaut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier G&#233;rard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05472301v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Majdouline" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmitt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.041.0005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253308v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436242v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cazeneuve" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436221v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Claveranne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894554v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788721v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398645v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alencar de Pinho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Speyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Combe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fouque" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2021.06.008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505263v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472103v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2021.11.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337167v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096525v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.196.0510" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00871502v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00858475v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.008.0157" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873139v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Botton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873586v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873333v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908910v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Aragona" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jaubert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousset" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243873v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394393602.ch1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422213v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95659-1_18" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749285v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04864490v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vinot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787551v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04948627v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614364v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.nobre.2022.01.0285" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339829v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Veran" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337218v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dadon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bertezene" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339799v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dauvergne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lombardo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065069v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096243v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422215v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Landa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gartner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Layani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95659-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778688v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709040v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eska-publishing.com/fr/home/1133563-la-societe-en-projet.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920838v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/tel-04667503v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009LYO31073" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416503v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185371v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864194v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864188v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992627v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461008v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970861v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614628v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894565v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771006v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771007v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061081v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614571v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614630v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614629v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204855v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622266v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812072v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634663v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812070v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Laberge" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614749v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096424v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864170v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014879v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801210v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801121v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014874v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096311v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Casagrande" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015089v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014866v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791390v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096430v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622272v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818539v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801229v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706812v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801029v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801222v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907396v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nikitin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Zelinschi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789590v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801100v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015096v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cl&#233;ment" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801204v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797214v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797220v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812074v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00858484v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00871504v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812075v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919107v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guers" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812083v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920492v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Buttard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873283v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919133v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873296v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920514v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Robelet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanhove" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873599v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015098v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bourgeois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920856v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V&#233;rot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vanhove" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920878v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fernez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920904v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920920v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920921v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920933v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801107v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04691420v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sigaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chatot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015602v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Montes-Lihn" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801179v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Duval" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096546v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L'Hostis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096535v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801153v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801167v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096555v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706784v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461113v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812077v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00856698v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>