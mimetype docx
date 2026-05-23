--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -507,191 +507,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derrière les masques... l'expérience patient en période épidémique</w:t>
+                <w:t xml:space="preserve">L'expertise judiciaire dans le champ des organisations de santé : le regard de deux chercheurs en Sciences de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 630, pp.597</w:t>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.147-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04436242v1</w:t>
+                <w:t xml:space="preserve">hal-04436221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expertise judiciaire dans le champ des organisations de santé : le regard de deux chercheurs en Sciences de gestion</w:t>
+                <w:t xml:space="preserve">Derrière les masques... l'expérience patient en période épidémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+                <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.147-163</w:t>
+              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 630, pp.597</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04436221v1</w:t>
+                <w:t xml:space="preserve">hal-04436242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopération entre professionnels et organisations de santé en action : les Maisons de santé pluri-professionnelles à l’épreuve de l’analyse néo-structurale</w:t>
               </w:r>
@@ -785,51 +785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satisfaction des patients hospitalisés lors du premier confinement : analyse dans quatre centres hospitaliers universitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -887,321 +887,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalité de la prise en charge de la maladie rénale chronique en néphrologie en France : étude de cohorte CKD-REIN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalia Alencar de Pinho</w:t>
+                <w:t xml:space="preserve">Les dynamiques de l'hospitalisation privée à but lucratif des années 80 à nos jours : le grand chambardement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (6), pp.968-980</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03398645v1</w:t>
+                <w:t xml:space="preserve">hal-03505263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dynamiques de l'hospitalisation privée à but lucratif des années 80 à nos jours : le grand chambardement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développer la recherche en management dans les organisations de santé par et pour l’action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soins Cadres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (132), pp.6-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scad.2021.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03505263v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer la recherche en management dans les organisations de santé par et pour l’action</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réalité de la prise en charge de la maladie rénale chronique en néphrologie en France : étude de cohorte CKD-REIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Alencar de Pinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Speyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins Cadres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30 (132), pp.6-8. </w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scad.2021.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2021.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472103v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03398645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système de santé mis au défi de la coordination</w:t>
               </w:r>
@@ -1295,51 +1295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1425,51 +1425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques et Management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 28 (1), pp.57-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1533,51 +1533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2, pp.157-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1650,51 +1650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal d'Economie Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1827,51 +1827,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aide à la décision dans la localisation d'un établissement de santé : de la traduction des clivages à la création d'une vision partagée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1914,85 +1914,85 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La désinstitutionnalisation onusienne à l'aune de l'expérience française</w:t>
+                <w:t xml:space="preserve">Deinstitutionalization at the United Nations Versus the French Disability Sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Aragona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
@@ -2020,520 +2020,520 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Corinne Grenier; Elizabeth Franklin-Johnson; Giovanni Cajaiba-Santana. </w:t>
+              <w:t xml:space="preserve">Corinne Grenier; Elizabeth Franklin-Johnson; Giovany Cajaiba-Santana. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une société plus inclusive pour les personnes dépendantes ou handicapées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Promoting a More Inclusive Society for Dependent or Disabled People</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Wiley, pp.5-18, 2025, 9781836690139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394393602.ch1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908910v1</w:t>
+                <w:t xml:space="preserve">hal-05243873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deinstitutionalization at the United Nations Versus the French Disability Sector</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolving Landscape of For-Profit Private Hospitals in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Promoting a More Inclusive Society for Dependent or Disabled People</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Operations Research and Artificial Intelligence in Healthcare Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 506, Springer Nature Switzerland, pp.229-241, 2025, Springer Proceedings in Mathematics &amp; Statistics, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-95659-1_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781394393602.ch1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05243873v1</w:t>
+                <w:t xml:space="preserve">hal-05422213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolving Landscape of For-Profit Private Hospitals in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La désinstitutionnalisation onusienne à l'aune de l'expérience française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Aragona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corinne Grenier; Elizabeth Franklin-Johnson; Giovanni Cajaiba-Santana. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operations Research and Artificial Intelligence in Healthcare Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Une société plus inclusive pour les personnes dépendantes ou handicapées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Group, pp.17-32, 2025, 9781836120278</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-95659-1_18⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05422213v1</w:t>
+                <w:t xml:space="preserve">hal-04908910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pérégrination entre recherche par et pour l'action ou l'art de la sérendipité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Didier Vinot; Julien Husson; Jean-Baptiste Capgras. </w:t>
+              <w:t xml:space="preserve">Vinot, Didier; Husson, Julien; Capgras, Jean-Baptiste. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La société en projet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MA Editions - ESKA, pp.143-157, 2024, 978-2-8224-1131-8</w:t>
+              <w:t xml:space="preserve">La société en projet. Mélanges en l'honneur du Professeur Jean-Pierre Claveranne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESKA, 2024, 9782822411318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04749285v1</w:t>
+                <w:t xml:space="preserve">hal-04864490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pérégrination entre recherche par et pour l'action ou l'art de la sérendipité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Vinot, Didier; Husson, Julien; Capgras, Jean-Baptiste. </w:t>
+              <w:t xml:space="preserve">Didier Vinot; Julien Husson; Jean-Baptiste Capgras. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La société en projet. Mélanges en l'honneur du Professeur Jean-Pierre Claveranne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESKA, 2024, 9782822411318</w:t>
+              <w:t xml:space="preserve">La société en projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MA Editions - ESKA, pp.143-157, 2024, 978-2-8224-1131-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04864490v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pilotage par les patients : leçons apprises de la crise du covid‑19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertézène Sandra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S'organiser pour affronter l'incertain au sein des hôpitaux : leçons tirées de la crise covid-19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berger Levrault, pp.69-111, 2024, 978-2-7013-2288-9</w:t>
@@ -2556,588 +2556,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pilotage par les patients. Leçons apprises de la crise du covid-19</w:t>
+                <w:t xml:space="preserve">Frédérique Gama et Guillaume du Chaffaut, la collaboration public-privé à l'heure de la Covid-19, se connaître, se faire confiance, agir de concert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nobre, Thierry; Husson, Julien. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S’organiser pour affronter l’incertain au sein des hôpitaux Leçons tirées de la crise covid-19</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Portraits d'acteurs clés du système de santé pendant la Covid-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions EMS, 2022, Ad Salutem, 978-2-37687-576-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.nobre.2022.01.0285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04948627v1</w:t>
+                <w:t xml:space="preserve">hal-03614364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Gama et Guillaume du Chaffaut, la collaboration public-privé à l'heure de la Covid-19, se connaître, se faire confiance, agir de concert</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une approche intégrée de la production de soins : des groupements hospitaliers de territoire aux groupements territoriaux de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Veran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Portraits d'acteurs clés du système de santé pendant la Covid-19</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations &amp; management des structures de santé en France : Accompagner la transformation de l'offre de soins sur le territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ems.nobre.2022.01.0285⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03614364v1</w:t>
+                <w:t xml:space="preserve">hal-03339829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une approche intégrée de la production de soins : des groupements hospitaliers de territoire aux groupements territoriaux de santé</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">COPING, un programme de recherche innovant consacré au pilotage de la crise sanitaire par les établissements de santé en région Auvergne-Rhône-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bertezene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations &amp; management des structures de santé en France : Accompagner la transformation de l'offre de soins sur le territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">L'action publique face à la pandémie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berger-Levrault, 2021, 978-2-7013-2158-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339829v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337218v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COPING, un programme de recherche innovant consacré au pilotage de la crise sanitaire par les établissements de santé en région Auvergne-Rhône-Alpes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du cadre de santé au manager de parcours : repenser les dispositifs de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lombardo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'action publique face à la pandémie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Berger-Levrault, 2021, 978-2-7013-2158-5</w:t>
+              <w:t xml:space="preserve">Innovations &amp; management des structures de santé en France : accompagner la transformation de l'offre de soins sur le territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337218v2</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du cadre de santé au manager de parcours : repenser les dispositifs de formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relire la digitalisation de la supply chain sanitaire au prisme de la théorie de l’activité : le cas de la prise en charge de l’apnée du sommeil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...40 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Omar Bentahar; Smaïl Benzidia. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations &amp; management des structures de santé en France : accompagner la transformation de l'offre de soins sur le territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Supply Chain Management de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions EMS, pp.191-204, 2019, Gestion en liberté, 978-2-37687-173-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339799v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fonctions supports de gestion à l’épreuve des méta-organisations de soins : la pensée groupe, facilitateur de la mise en place des « directions performance » au sein des GHT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Veran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3146,540 +3150,454 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCM Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065069v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-02096243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operations Research and Artificial Intelligence in Healthcare Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Landa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Landa</w:t>
+                <w:t xml:space="preserve">André Côté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Côté</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Gartner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Gartner</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Géraldine Layani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer Nature Switzerland, 506, 2025, Springer Proceedings in Mathematics &amp; Statistics, 978-3-031-95658-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Layani</w:t>
-[...31 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-95659-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’organiser pour affronter l’incertain au sein des hôpitaux - Leçons tirées de la crise covid-19</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Vallat</w:t>
+                <w:t xml:space="preserve">La société en projet Mélanges en l'honneur du professeur Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Berger-Levrault, 2024, 270132288X</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ESKA. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ESKA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9782822411318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778688v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La société en projet Mélanges en l'honneur du professeur Claveranne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Vinot</w:t>
+                <w:t xml:space="preserve">S’organiser pour affronter l’incertain au sein des hôpitaux - Leçons tirées de la crise covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bertezene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9782822411318</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Berger-Levrault, 2024, 270132288X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709040v1</w:t>
+                <w:t xml:space="preserve">hal-04778688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Santé dévoilée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3687,51 +3605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fondation April Santé Equitable, 104 p., 2010, Démêler le vrai du faux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3741,100 +3659,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le programme de médicalisation des systèmes d'information (1982-2009) : anamorphose et métamorphoses d'un dispositif de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Jean Moulin - Lyon 3, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2009LYO31073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04667503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3844,51 +3762,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires d'action de l'intermédiation de l'innovation en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3904,73 +3822,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème colloque ARAMOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires d'action de l'intermédiation de l'innovation en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3986,211 +3904,211 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les territoires d'innovation en santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire Territoires API-Inclusifs et capacitants - Kedge BS, May 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05185371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mode de management, une source de danger pour la santé des soignants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La santé des soignants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFDS, Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04864194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attractivité et fidélisation : croiser les regards au service du pouvoir d'agir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Attractivité et fidélisation : leviers pour le management de proximité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de formation du Haut-Léman; Institut et Haute Ecole de la Santé La Source; ASANTE SANA, Sep 2024, Rennaz, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04864188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ambivalence de la désinstitutionalisation comme modèle inclusif. Analyses croisées des propositions internationales dans le champ du handicap à l’aune de l’expérience française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4232,349 +4150,362 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Colloque Santé « L’inclusion et la désinstitutionalisation : nouveaux paradigmes ou injonctions pour innover dans le champ de la santé ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kedge Business school,, May 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La digitalisation du suivi des patients apnéiques au domicile : du défi technique au dispositif d'usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire HART</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des directives de l'ONU et mise en contexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haro sur l'institution ! Enjeux et perspectives des directives de l'ONU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03970861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Ségur de la santé à l'aune des réformes du système de santé</w:t>
+                <w:t xml:space="preserve">Les territoires de la santé : quelles lignes de force ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ségur de la santé : Les enjeux de la gouvernance mis au débat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Webinaire, France</w:t>
+              <w:t xml:space="preserve">La santé : un enjeu territorial, un enjeu humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03614628v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les territoires de la santé : quelles lignes de force ?</w:t>
+                <w:t xml:space="preserve">La digitalisation du suivi des patients apnéiques au domicile : du défi technique au dispositif d’usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé : un enjeu territorial, un enjeu humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Metz, France</w:t>
+              <w:t xml:space="preserve">89ème Congrès ACFAS : Sciences, innovations, sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03894565v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les données contredisent les discours : analyse des flux inter-établissements de soins entre enjeux de santé publique et concurrence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4590,444 +4521,431 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">89ème Congrès ACFAS Sciences, innovations sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La digitalisation du suivi des patients apnéiques au domicile : du défi technique au dispositif d’usages</w:t>
+                <w:t xml:space="preserve">Financing the Psychiatric Pathway: From Issues to Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">89ème Congrès ACFAS : Sciences, innovations, sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Québec, Canada</w:t>
+              <w:t xml:space="preserve">XXXVIIth International Congress on Law and Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771007v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financing the Psychiatric Pathway: From Issues to Practice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les établissements médico-sociaux, un dispositif de gestion &amp;quot;Canada dry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXVIIth International Congress on Law and Mental Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Santé, handicap(s) et dépendance(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04061081v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les établissements médico-sociaux, un dispositif de gestion &amp;quot;Canada dry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Ségur de la santé à l'aune des réformes du système de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé, handicap(s) et dépendance(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Ségur de la santé : Les enjeux de la gouvernance mis au débat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03614571v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oser repenser la formation des cadres de santé</w:t>
+                <w:t xml:space="preserve">Repenser la déclaration des événements indésirables graves au prisme de la Théorie de l'activité : pour une approche en termes de dispositif de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'audace du Cadre de santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">Déclaration d'événements indésirables graves, Assurance et Qualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03614630v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser la déclaration des événements indésirables graves au prisme de la Théorie de l'activité : pour une approche en termes de dispositif de gestion</w:t>
+                <w:t xml:space="preserve">Oser repenser la formation des cadres de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Déclaration d'événements indésirables graves, Assurance et Qualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">L'audace du Cadre de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03614629v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre perceptions et pratiques de la coopération : les Maisons de santé pluriprofessionnelles à l'épreuve de l'analyse structurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5069,694 +4987,694 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIRMAP Association Internationale de Recherche en Management Public, 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de l'évaluation des innovations dans le secteur</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La diffusion des savoirs gestionnaires sur les organisations de santé depuis 1980 : une première analyse par réseau de citation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Côté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Laberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transformations organisationnelles et secteur médico-social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">30ème Colloque de l’Association latine d’analyse des systèmes de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Montréal (Québec), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622266v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04812070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diffusion des savoirs gestionnaires sur les organisations de santé : une première analyse par réseau de citations. In : 7ème Congrès ARAMOS : « Mieux coordonner pour mieux soigner ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mieux évaluer les innovations pour les diffuser dans le secteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Congrès ARAMOS : « Mieux coordonner pour mieux soigner ? Le système de santé mis au défi de la coordination »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Transformations organisationnelles et secteur médico-social : vers des organisations du travail plus ouvertes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04812072v1</w:t>
+                <w:t xml:space="preserve">hal-03614749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La supply chain sanitaire au prisme de la théorie de l'activité : le cas de la digitalisation de la prise en charge de l'apnée du sommeil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La diffusion des savoirs gestionnaires sur les organisations de santé : une première analyse par réseau de citations. In : 7ème Congrès ARAMOS : « Mieux coordonner pour mieux soigner ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Côté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Congrès ARAMOS - Mieux coordonner pour mieux soigner ? Le système de santé mis au défi de la coordination</w:t>
+              <w:t xml:space="preserve">7ème Congrès ARAMOS : « Mieux coordonner pour mieux soigner ? Le système de santé mis au défi de la coordination »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03634663v1</w:t>
+                <w:t xml:space="preserve">halshs-04812072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diffusion des savoirs gestionnaires sur les organisations de santé depuis 1980 : une première analyse par réseau de citation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maude Laberge</w:t>
+                <w:t xml:space="preserve">La supply chain sanitaire au prisme de la théorie de l'activité : le cas de la digitalisation de la prise en charge de l'apnée du sommeil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème Colloque de l’Association latine d’analyse des systèmes de santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Montréal (Québec), France</w:t>
+              <w:t xml:space="preserve">7ème Congrès ARAMOS - Mieux coordonner pour mieux soigner ? Le système de santé mis au défi de la coordination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04812070v1</w:t>
+                <w:t xml:space="preserve">hal-03634663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux évaluer les innovations pour les diffuser dans le secteur</w:t>
+                <w:t xml:space="preserve">Les enjeux de l'évaluation des innovations dans le secteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transformations organisationnelles et secteur médico-social : vers des organisations du travail plus ouvertes</w:t>
+              <w:t xml:space="preserve">Transformations organisationnelles et secteur médico-social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03614749v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le financement au parcours : planche de salut ou miroir aux alouettes ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relever les défis de la digitalisation en santé : de l'expérimentation à la pérennisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes journées d’études de l’Association Nationale des Sages-Femmes Coordinatrices (ANSFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Nationale des Sages-Femmes Coordinatrices (ANSFC), Oct 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Conférence des directeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FEHAP, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096424v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04864170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relever les défis de la digitalisation en santé : de l'expérimentation à la pérennisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le financement au parcours : planche de salut ou miroir aux alouettes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence des directeurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FEHAP, Nov 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">35èmes journées d’études de l’Association Nationale des Sages-Femmes Coordinatrices (ANSFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Nationale des Sages-Femmes Coordinatrices (ANSFC), Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04864170v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La e-santé de l’expérimentation à la pérennisation : une lecture par les systèmes d’activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5772,73 +5690,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème colloque AIRMAP : Un management innovant ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui sont les cadres soignants de proximité romands ? Une enquête exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5854,126 +5772,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème journée romande des cadres de proximité des organisations sanitaires et médico-sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Cossonay, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment organiser l’imprévisible ? Passer de l’innovation au dispositif de création de l’innovation</w:t>
+                <w:t xml:space="preserve">Formes et objets de l’innovation dans les établissements sanitaires et médico-sociaux : étude exploratoire des 673 candidats aux trophées de l’innovation de la FEHAP entre 2011 et 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Casagrande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Living labs et dynamiques sociales : individus, communautés, organisations, territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Forum Living Lab en Santé et Autonomie; Université Catholique de Lille, Apr 2018, Lomme, France</w:t>
+              <w:t xml:space="preserve">29ème congrès de l’Association Latine des Systèmes de Santé (CALASS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801121v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes et objets de l’innovation dans les établissements sanitaires et médico-sociaux : étude exploratoire des 673 candidats aux trophées de l’innovation de la FEHAP</w:t>
               </w:r>
@@ -6022,303 +5979,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes et objets de l’innovation dans les établissements sanitaires et médico-sociaux : étude exploratoire des 673 candidats aux trophées de l’innovation de la FEHAP entre 2011 et 2017</w:t>
+                <w:t xml:space="preserve">Le financement à l’activité à la Française : apports et limites après 20 ans d’application en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annette Casagrande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème congrès de l’Association Latine des Systèmes de Santé (CALASS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Financement des établissements de soins axé sur le patient : quelles considérations pour le Québec ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096311v1</w:t>
+                <w:t xml:space="preserve">hal-02015089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le financement à l’activité à la Française : apports et limites après 20 ans d’application en France</w:t>
+                <w:t xml:space="preserve">Quels modèles de comptabilité analytique pour quelles finalités ? De la philosophie gestionnaire aux substrats techniques des DRG (à la française)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Financement des établissements de soins axé sur le patient : quelles considérations pour le Québec ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Ateliers franco-québécois : Échange et diffusion des connaissances en gestion des services de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015089v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels modèles de comptabilité analytique pour quelles finalités ? De la philosophie gestionnaire aux substrats techniques des DRG (à la française)</w:t>
+                <w:t xml:space="preserve">Comment organiser l’imprévisible ? Passer de l’innovation au dispositif de création de l’innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers franco-québécois : Échange et diffusion des connaissances en gestion des services de santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Living labs et dynamiques sociales : individus, communautés, organisations, territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Forum Living Lab en Santé et Autonomie; Université Catholique de Lille, Apr 2018, Lomme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014866v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système d'information comme révélateur du positionnement des acteurs de la stratégie hospitalière, le cas des présidents de Commission Médicale d'Etablissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6333,73 +6251,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GISEH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01791390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-santé et vieillissement : les enjeux de l’évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6415,958 +6333,958 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre maintien à domicile et hébergement, quelles innovations sociales ? Entretiens Jacques Cartier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Jean Moulin Lyon 3; Université de Sherbrooke, Nov 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer les innovations : un enjeu pour l'essaimage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle place pour les sciences de gestion dans les organisations de santé ? Architecture méthodologique et résultats exploratoires d'un projet de socio-histoire de la recherche en management des organisations de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'innovation à l'APF France Handicap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">6ème Congrès ARAMOS : « L’impact de la recherche en management des organisations de santé »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622272v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour les sciences de gestion dans les organisations de santé ? Architecture méthodologique et résultats exploratoires d'un projet de socio-histoire de la recherche en management des organisations de santé</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluer les innovations : un enjeu pour l'essaimage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès ARAMOS : « L’impact de la recherche en management des organisations de santé »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">L'innovation à l'APF France Handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818539v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les innovations invisibles au sein des structures FEHAP de la région Auvergne-Rhône-Alpes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Processus d’élaboration de la décision stratégique hospitalière : Quels usages et apports des systèmes d’information hospitaliers par les Présidents des Commissions médicales d’établissements ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Groupe de recherche sur l'innovation de la FEHAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Projectique 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801229v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01706812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus d’élaboration de la décision stratégique hospitalière : Quels usages et apports des systèmes d’information hospitaliers par les Présidents des Commissions médicales d’établissements ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les innovations invisibles au sein des structures médico-sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projectique 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Agadir, Maroc</w:t>
+              <w:t xml:space="preserve">Journée innovations invisibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov’ap; FEHAP Auvergne Rhône-Alpes; IFROSS, Sep 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01706812v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des résultats de l'enquête nationale réalisée auprès des contrôleurs de gestion en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Veran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes rencontres nationales des contrôleurs de gestion en santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFROSS (Univ. Jean Moulin Lyon 3), Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les innovations invisibles au sein des structures médico-sociales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamiques de la gouvernementalité : concurrence et calcul des coûts dans le système de santé français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Nikitin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragos Zelinschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée innovations invisibles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov’ap; FEHAP Auvergne Rhône-Alpes; IFROSS, Sep 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Accountability, responsabilités et comptabilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE de Poitiers (Université de Poitiers); CEntre de REcherche de Gestion (CEREGE), May 2017, Poitiers, France. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801222v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques de la gouvernementalité : concurrence et calcul des coûts dans le système de santé français</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les innovations invisibles au sein des structures FEHAP de la région Auvergne-Rhône-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dragos Zelinschi</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accountability, responsabilités et comptabilités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAE de Poitiers (Université de Poitiers); CEntre de REcherche de Gestion (CEREGE), May 2017, Poitiers, France. pp.cd-rom</w:t>
+              <w:t xml:space="preserve">Séminaire Groupe de recherche sur l'innovation de la FEHAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907396v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Dé)construire la catégorie des aidants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Cret</w:t>
+                <w:t xml:space="preserve">Regulated cost accounting: to limit or to create competition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Nikitin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragos Zelinschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Assises Internationales de la recherche sur l’Aidance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">14th World Congress of Accounting Historians</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Chieti-Pescara, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789590v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulated cost accounting: to limit or to create competition?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dragos Zelinschi</w:t>
+                <w:t xml:space="preserve">(Dé)construire la catégorie des aidants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress of Accounting Historians</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Chieti-Pescara, Italy</w:t>
+              <w:t xml:space="preserve">1ères Assises Internationales de la recherche sur l’Aidance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801100v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switch from hazard mapping tool to device: an user satisfaction based evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prolog 2nd edition of the International Conference Project &amp; Logistic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Agadir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural-historical activity theory and instruments systems to study development and use of a management device: the case of French hospital financing system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7382,237 +7300,237 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st EGOS Colloquium - Organizations and the Examined Life: Reason, Reflexivity and Responsibility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des résultats de l’enquête nationale Performance en contrôle de gestion réalisée auprès des contrôleurs de gestion hospitaliers et médico-sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Veran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxièmes rencontres nationales des contrôleurs de gestion en santé, IFROSS, Université Jean Moulin Lyon 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01797214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des résultats de l’enquête nationale réalisée auprès des contrôleurs de gestion hospitaliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Veran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première rencontre nationale des contrôleurs de gestion en santé, IFROSS, Université Jean Moulin Lyon 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01797220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les outils d’aide à la décision à l’échelle d’un territoire : dépasser les murs de l’hôpital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7628,722 +7546,722 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ANFH « Entreprendre à l’hôpital »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04812074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le couple intervention-recherche : entre diachronie et synchronie</w:t>
+                <w:t xml:space="preserve">La décision partagée en santé : une relecture par la théorie de l'activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projectics 2011 - Intervening in organisations: Towards Transdisciplinary &amp; Systemic Approaches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Biarritz, France</w:t>
+              <w:t xml:space="preserve">4ème Atelier " Stratégie, espaces et territoires " de l'AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858484v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La décision partagée en santé : une relecture par la théorie de l'activité</w:t>
+                <w:t xml:space="preserve">Le couple intervention-recherche : entre diachronie et synchronie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Atelier " Stratégie, espaces et territoires " de l'AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Projectics 2011 - Intervening in organisations: Towards Transdisciplinary &amp; Systemic Approaches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00871504v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement concurrentiel des établissements de santé : essai de typologie pour le positionnement stratégique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Santé dévoilé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l’étude nationale des coûts « Hôpital : stratégie et pilotage »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">La santé dévoilée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04812075v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Santé dévoilé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Guers</w:t>
+                <w:t xml:space="preserve">Environnement concurrentiel des établissements de santé : essai de typologie pour le positionnement stratégique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé dévoilée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l’étude nationale des coûts « Hôpital : stratégie et pilotage »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919107v1</w:t>
+                <w:t xml:space="preserve">halshs-04812075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'’activité hospitalière au prisme de l’analyse concurrentielle : quel(s) marché(s) pour quelle(s) stratégie(s) ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'activité hospitalière au prisme de l'analyse concurrentielle : quel(s) marché(s) pour quelle(s) stratégie(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Buttard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée pluridisciplinaire de recherche en santé « Marché et santé »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRAPHOS - IFROSS, Université Lyon 3, Apr 2009, Lyon, France</w:t>
+              <w:t xml:space="preserve">Marché et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04812083v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'activité hospitalière au prisme de l'analyse concurrentielle : quel(s) marché(s) pour quelle(s) stratégie(s) ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">L'’activité hospitalière au prisme de l’analyse concurrentielle : quel(s) marché(s) pour quelle(s) stratégie(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Buttard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marché et santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée pluridisciplinaire de recherche en santé « Marché et santé »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAPHOS - IFROSS, Université Lyon 3, Apr 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00920492v1</w:t>
+                <w:t xml:space="preserve">halshs-04812083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réformer l'hôpital, problème insoluble des temps modernes et nouveau chantier des sciences de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8358,87 +8276,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée transdisciplinaire de recherche avec le soutien de l'AIMS et de l'AGRH "Défis des organisations de santé : défis des sciences de gestion"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PMSI y Transparencia de la organizacion hospitalera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8453,73 +8371,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PMSI y Transparencia de la organizacion hospitalera</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Arrequipa, Perú</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des marchés hospitaliers et concurrence : prolégomènes au pilotage stratégique des établissements de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8548,194 +8466,194 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée transdisciplinaire de recherche avec le soutien de l'AIMS et de l'AGRH "Défis des organisations de santé, défis des sciences de gestion"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude pour la préparation du schéma départemental Alzheimer et maladies apparentées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Veran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Robelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etude pour la préparation du schéma départemental Alzheimer et maladies apparentées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Az egészségügyi információs rendszer országos bevezetésének következményei : Az egészségügyi szabályozás új lehetőségei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8764,51 +8682,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le développement des infrastructures de santé en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8818,124 +8736,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des innovations invisibles au Cercle des intrapreneurs solidaires. Retour sur une démarche d'aide à l'émergence d'innovations organisationnelles en région Auvergne-Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIX Congrès Alass : L'innovation et les systèmes de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8945,301 +8863,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études médico-économiques dans le domaine de la prévention des infections associées aux soins : évaluation de l'impact financier de la prévention des infections associées aux soins dans les établissements médico-sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Vérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Vérot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de sélection des terrains d'accueil du futur Plateau Technique Unique sur le Territoire de Santé n°7 &amp;quot; Bassin Houiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fernez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Fernez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. Pes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de localisation d'un site hospitalier commun sur le Territoire de Santé du Sud Haute-Marne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9260,315 +9178,315 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schéma départemental de prise en charge de la maladie d'Alzheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Robelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Veran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude préparatoire à l'élaboration d'un Schéma départemental pour l'accueil, la prise en charge et le traitement des personnes atteintes de la maladie d'Alzheimer et de syndromes apparentés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Robelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Veran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative sur les modalités de prise en charge de l'incapacité longue durée par les systèmes de Protection Sociale des pays membres de l'agence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9576,51 +9494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9630,117 +9548,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of governmentality: accounting based competition in the French healthcare system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Nikitin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragos Zelinschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9750,209 +9668,209 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Une économie territoriale de la captation : les dynamiques concurrentielles au sein du secteur des Ehpad » (MultiConc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Sigaud</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Myriam Chatot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CRDMS; PACTE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04691420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopération et concurrence dans les Maisons de Santé Pluridisciplinaires : une analyse multi-niveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Montes-Lihn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9968,808 +9886,808 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRESP; MultiCoop. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'évaluation et d'orientation stratégique Réseau de néphrologie TIRCEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Réseau TIRCEL. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PREPS eSI, rapport final de l’axe 4 : rapport de recherche dans le cadre du Projet de Recherche sur l’Efficience et la Performance des Soins (PREPS)sur l’évaluation des Systèmes d’Information en Santé (eSIS) – remis au Ministère de la Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] GRAPHOS - IFROSS Recherche; Ministère de la santé et des sports. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carnet Som’respir – projet PASCALINE : rapport d’évaluation remis à l’Agence de Régionale de Santé Auvergne-Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] GRAPHOS - IFROSS Recherche; ARS Agence Régionale de la Santé Auvergne-Rhône-Alpes. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'évaluation du Projet Adel Patients - Programme PASCALINE - Programme national Territoire de soins numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence régionale de santé Auvergne-Rhône-Alpes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'évaluation projet TANDEM - Programme PASCALINE - Programme national Territoire de soins numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence régionale de santé Auvergne-Rhône-Alpes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif TANDEM : rapport d’évaluation remis à l’Agence de Régionale de Santé Auvergne-Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] GRAPHOS - IFROSS Recherche; ARS Agence Régionale de la Santé Auvergne-Rhône-Alpes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle utilisation des informations issues des SIPS dans le cadre du pilotage stratégique des établissements de santé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cazeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la santé et des sports. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01706784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De près de loin : quel(s) modèle(s) économique(s) pour le non marchand ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10778,113 +10696,113 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ACSEA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude bactériémies / PMSI - Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10918,183 +10836,183 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Botton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de la Santé, Direction générale de la santé - IFROSS, Université Lyon 3. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04812077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études médico-économiques dans le domaine de la prévention des infections associées aux soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Vérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Vérot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00856698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId189"/>
+      <w:footerReference w:type="default" r:id="rId188"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11162,51 +11080,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C1DB84BB"/>
+    <w:nsid w:val="765E8AA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11393,51 +11311,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-baptiste-capgras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1704-8687" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142508780" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185368v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Wach" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pfeffer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Ramaut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier G&#233;rard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05472301v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Majdouline" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmitt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.041.0005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253308v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436242v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cazeneuve" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436221v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Claveranne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894554v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788721v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398645v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alencar de Pinho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Speyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Combe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fouque" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2021.06.008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505263v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472103v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2021.11.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337167v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096525v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.196.0510" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00871502v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00858475v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.008.0157" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873139v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Botton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873586v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873333v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908910v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Aragona" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jaubert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousset" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243873v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394393602.ch1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422213v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95659-1_18" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749285v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04864490v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vinot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787551v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04948627v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614364v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.nobre.2022.01.0285" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339829v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Veran" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337218v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dadon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bertezene" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339799v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dauvergne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lombardo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065069v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096243v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422215v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Landa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gartner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Layani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95659-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778688v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709040v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eska-publishing.com/fr/home/1133563-la-societe-en-projet.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920838v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/tel-04667503v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009LYO31073" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416503v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185371v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864194v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864188v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992627v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461008v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970861v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614628v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894565v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771006v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771007v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061081v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614571v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614630v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614629v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204855v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622266v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812072v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634663v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812070v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Laberge" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614749v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096424v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864170v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014879v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801210v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801121v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014874v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096311v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Casagrande" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015089v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014866v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791390v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096430v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622272v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818539v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801229v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706812v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801029v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801222v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907396v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nikitin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Zelinschi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789590v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801100v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015096v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cl&#233;ment" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801204v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797214v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797220v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812074v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00858484v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00871504v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812075v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919107v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guers" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812083v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920492v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Buttard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873283v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919133v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873296v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920514v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Robelet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanhove" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873599v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015098v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bourgeois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920856v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V&#233;rot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vanhove" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920878v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fernez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920904v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920920v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920921v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920933v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801107v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04691420v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sigaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chatot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015602v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Montes-Lihn" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801179v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Duval" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096546v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L'Hostis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096535v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801153v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801167v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096555v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706784v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461113v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812077v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00856698v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-baptiste-capgras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1704-8687" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142508780" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185368v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Wach" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pfeffer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Ramaut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier G&#233;rard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05472301v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Majdouline" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmitt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.041.0005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253308v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436221v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Claveranne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436242v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cazeneuve" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894554v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788721v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505263v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472103v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2021.11.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398645v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alencar de Pinho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Speyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Combe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fouque" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2021.06.008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337167v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096525v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.196.0510" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00871502v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00858475v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.008.0157" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873139v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Botton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873586v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873333v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243873v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Aragona" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jaubert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousset" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394393602.ch1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422213v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95659-1_18" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908910v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04864490v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vinot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749285v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787551v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614364v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.nobre.2022.01.0285" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339829v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Veran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337218v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dadon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bertezene" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339799v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dauvergne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lombardo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096243v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065069v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422215v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Landa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gartner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Layani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95659-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709040v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eska-publishing.com/fr/home/1133563-la-societe-en-projet.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778688v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920838v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/tel-04667503v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009LYO31073" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416503v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185371v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864194v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864188v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992627v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461008v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970861v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894565v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771007v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771006v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061081v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614571v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614628v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614629v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614630v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204855v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812070v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Laberge" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614749v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812072v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634663v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622266v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864170v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096424v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014879v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801210v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096311v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Casagrande" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014874v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015089v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014866v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801121v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791390v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096430v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818539v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622272v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706812v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801222v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801029v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907396v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nikitin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Zelinschi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801229v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801100v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789590v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015096v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cl&#233;ment" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801204v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797214v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797220v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812074v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00871504v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00858484v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919107v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guers" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812075v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920492v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Buttard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812083v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873283v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919133v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873296v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920514v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Robelet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanhove" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873599v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015098v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bourgeois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920856v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V&#233;rot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vanhove" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920878v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fernez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920904v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920920v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920921v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920933v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801107v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04691420v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sigaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chatot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015602v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Montes-Lihn" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801179v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Duval" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096546v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L'Hostis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096535v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801153v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801167v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096555v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706784v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461113v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812077v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00856698v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>