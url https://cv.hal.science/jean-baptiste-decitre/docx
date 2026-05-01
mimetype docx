--- v0 (2026-03-23)
+++ v1 (2026-05-01)
@@ -100,234 +100,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du LSBB, Instrumentation et gestion du radon</w:t>
+                <w:t xml:space="preserve">Instrumentation et intercomparaison de mesures de radon souterrain en grotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gaël Monvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Terray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Naessens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Decitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arfib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre Scientifique Interdisciplinaire sur le Radon</w:t>
+              <w:t xml:space="preserve">Rencontre scientifique interdisciplinaire sur le Radon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05115117v1</w:t>
+                <w:t xml:space="preserve">hal-05450673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumentation et intercomparaison de mesures de radon souterrain en grotte</w:t>
+                <w:t xml:space="preserve">Présentation du LSBB, Instrumentation et gestion du radon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Monvoisin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Decitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Arfib</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colloque Radon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre scientifique interdisciplinaire sur le Radon</w:t>
+              <w:t xml:space="preserve">Rencontre Scientifique Interdisciplinaire sur le Radon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05450673v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of the Earth magnetic field transmission through the karstic mountain of Rustrel</w:t>
               </w:r>
@@ -490,51 +490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnand Bitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Decitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting, 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
@@ -602,51 +602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Truffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Decitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -714,51 +714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Decitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Rosat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1398,51 +1398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Decitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1453,50 +1453,54 @@
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 61, pp.111812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
@@ -1679,51 +1683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maminirina Joelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Decitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E3S Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 88, pp.05002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1930,51 +1934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnand Bitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bouteille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Decitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2185,51 +2189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Lázaro Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Decitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnand Bitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2587,51 +2591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Lázaro Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Decitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3435,51 +3439,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115117v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Decitre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colloque Radon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450673v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Monvoisin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Terray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Naessens" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074927v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seraut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pozzo-Di-Borgo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Danquigny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mesgouez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Micolau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01897792v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio L&#225;zaro Roche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Truffert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gance" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01893180v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaffet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049635v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Rosat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metrology/20171404" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01347193v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hivert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lazaro Roche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Decitre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Busto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074338v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Febvre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Waysand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Henry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Abi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01347997v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. L&#225;zaro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Busto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Ernenwein" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brunner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20140401003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336909v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Febvre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cavaillou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137363v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ser&#232;ne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cinkus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111812" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503497v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamiel Janssens" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boileau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Christensen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick van Remortel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Badaracco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.102002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618292v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Postel-Pellerin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chiquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maminirina Joelson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198805002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973074v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Junca" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bertoldi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan O. Sabulsky" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lef&#232;vre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinhao Zou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.104026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453106v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouteille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jourde" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198801003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01510895v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hivert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ign&#225;cio L&#225;zaro Roche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Decitre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Brunner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2016053" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03651320v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Serre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20161203001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453092v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Labonne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#232;be" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schindel&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20161206002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453099v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio L&#225;zaro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ernenwein" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453103v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui De Oliveira" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pizzirusso" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20140401002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453118v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303438v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119722748.ch10" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453094v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Rusch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sebe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste D&#233;citre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893006v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Decitre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaffet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1498/1/012048" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450673v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Monvoisin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Terray" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Naessens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Decitre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115117v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colloque Radon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074927v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seraut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pozzo-Di-Borgo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Danquigny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mesgouez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Micolau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01897792v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio L&#225;zaro Roche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Truffert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gance" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01893180v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaffet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049635v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Rosat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metrology/20171404" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01347193v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hivert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lazaro Roche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Decitre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Busto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074338v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Febvre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Waysand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Henry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Abi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01347997v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. L&#225;zaro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Busto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Ernenwein" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brunner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20140401003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336909v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Febvre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cavaillou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137363v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ser&#232;ne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cinkus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111812" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503497v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamiel Janssens" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boileau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Christensen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick van Remortel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Badaracco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.102002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618292v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Postel-Pellerin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chiquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maminirina Joelson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198805002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973074v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Junca" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bertoldi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan O. Sabulsky" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lef&#232;vre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinhao Zou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.104026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453106v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouteille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jourde" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198801003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01510895v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hivert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ign&#225;cio L&#225;zaro Roche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Decitre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Brunner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2016053" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03651320v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Serre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20161203001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453092v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Labonne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#232;be" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schindel&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20161206002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453099v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio L&#225;zaro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ernenwein" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453103v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui De Oliveira" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pizzirusso" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20140401002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453118v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303438v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119722748.ch10" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453094v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Rusch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sebe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste D&#233;citre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893006v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Decitre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaffet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1498/1/012048" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>