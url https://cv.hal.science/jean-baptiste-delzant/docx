--- v0 (2026-03-17)
+++ v1 (2026-04-18)
@@ -394,169 +394,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03997418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chapelle peinte par Ottaviano Nelli dans les demeures de Corrado III Trinci (1424) : piété familiale, dévotion civique et mise en scène politique</w:t>
+                <w:t xml:space="preserve">Compte-rendu d’ouvrage : Rosa Maria Dessì, Les Spectres du Bon Gouvernement. Artistes, cités communales et seigneurs angevins au Trecento. Paris, Presses universitaires de France, 2017, 444 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Delzant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bollettino Storico della Città di Foligno</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, XXXVIII-XLII (2015-2019), pp.17-54</w:t>
+              <w:t xml:space="preserve">Médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.169-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02463244v1</w:t>
+                <w:t xml:space="preserve">halshs-02336079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu d’ouvrage : Rosa Maria Dessì, Les Spectres du Bon Gouvernement. Artistes, cités communales et seigneurs angevins au Trecento. Paris, Presses universitaires de France, 2017, 444 p.</w:t>
+                <w:t xml:space="preserve">La chapelle peinte par Ottaviano Nelli dans les demeures de Corrado III Trinci (1424) : piété familiale, dévotion civique et mise en scène politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Delzant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médiévales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.169-171</w:t>
+              <w:t xml:space="preserve">Bollettino Storico della Città di Foligno</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, XXXVIII-XLII (2015-2019), pp.17-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02336079v1</w:t>
+                <w:t xml:space="preserve">halshs-02463244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu d'ouvrage : CROUZET-PAVAN (É), MAIRE VIGUEUR (J.-C.), Décapitées. Trois femmes dans l’Italie de la Renaissance, Paris, Albin Michel, 2018</w:t>
               </w:r>
@@ -2098,173 +2098,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01949355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique de la gloire. Enjeux et usages d’un instrument d’autopromotion dans les petites cours seigneuriales du Quattrocento</w:t>
+                <w:t xml:space="preserve">Regards singuliers sur des images, perspectives d’un projet commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Delzant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">D. Chamboduc de Saint-Pulgent; Marie Dejoux. </w:t>
+              <w:t xml:space="preserve">Jean-Baptiste Delzant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Fabrique des sociétés médiévales méditerranéennes. Les Moyen Âge de François Menant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.501-511, 2018, 979-10-351-0067-4</w:t>
+              <w:t xml:space="preserve">L'Eglise d'Abu Gosh : 850 ans de regards sur les fresques d'une église franque en terre sainte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tohu-Bohu ed., pp.23-30, 2018, Beau livre, 978-2-37622-070-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01988767v1</w:t>
+                <w:t xml:space="preserve">hal-01949345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards singuliers sur des images, perspectives d’un projet commun</w:t>
+                <w:t xml:space="preserve">La fabrique de la gloire. Enjeux et usages d’un instrument d’autopromotion dans les petites cours seigneuriales du Quattrocento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Delzant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Baptiste Delzant. </w:t>
+              <w:t xml:space="preserve">D. Chamboduc de Saint-Pulgent; Marie Dejoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Eglise d'Abu Gosh : 850 ans de regards sur les fresques d'une église franque en terre sainte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tohu-Bohu ed., pp.23-30, 2018, Beau livre, 978-2-37622-070-1</w:t>
+              <w:t xml:space="preserve">La Fabrique des sociétés médiévales méditerranéennes. Les Moyen Âge de François Menant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.501-511, 2018, 979-10-351-0067-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01949345v1</w:t>
+                <w:t xml:space="preserve">halshs-01988767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dénoncer le tyran. Éléments sur l’étude du langage politique dans les petits centres urbains (Italie, fin du Moyen Âge)</w:t>
               </w:r>
@@ -2813,51 +2813,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="257FD4E2"/>
+    <w:nsid w:val="687EB724"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3044,51 +3044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-baptiste-delzant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863730v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Delzant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/ah.10437" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920860v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997418v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.224.0968" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463244v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02336079v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01988768v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346482v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01988770v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01988771v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128592v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01128591v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512057v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Revest" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.483" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463239v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10083-6.p.0043" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463256v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/278427" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463251v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791885v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765720v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394176v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822339v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791895v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524766v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01988772v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375820v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efrome.it/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.21375" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03523005v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publications.efrome.it/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.21343" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949355v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01988767v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949345v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112014v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03523068v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843988v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vuillemin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Faugeron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Taddei" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17582-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375403v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Crouzet-Pavan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949341v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tohubohu.paris/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-baptiste-delzant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863730v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Delzant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/ah.10437" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920860v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997418v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.224.0968" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02336079v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463244v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01988768v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346482v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01988770v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01988771v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128592v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01128591v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512057v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Revest" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.483" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463239v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10083-6.p.0043" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463256v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/278427" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463251v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791885v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765720v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394176v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822339v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791895v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524766v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01988772v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375820v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efrome.it/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.21375" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03523005v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publications.efrome.it/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.21343" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949355v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949345v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01988767v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112014v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03523068v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843988v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vuillemin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Faugeron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Taddei" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17582-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375403v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Crouzet-Pavan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949341v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tohubohu.paris/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>