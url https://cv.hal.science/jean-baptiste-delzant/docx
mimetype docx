--- v1 (2026-04-18)
+++ v2 (2026-05-13)
@@ -239,182 +239,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04863730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu d'ouvrage : « Cécile Troadec, Roma crescit. Une histoire économique et sociale de Rome au XVe siècle, Rome, École française de Rome, 2020, 556 p. », dans Cahiers de la Méditerranée, n° 104, juin 2022, p. 291-294.</w:t>
+                <w:t xml:space="preserve">compte-rendu d'ouvrage : «Davide Cristoferi, Il « Reame » di Siena. La costruzione della Dogana dei Paschi e la svolta del tardo Medioevo in Maremma (metà XIV-inizi XV secolo), Roma, Istituto Storico Italiano per il Medio Evo (Nuovi Studi Storici, 121), 2021, 346 p. » dans Revue historique, n° 704, 2022, p. 968-971.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Delzant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 704, pp.968-971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhis.224.0968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03920860v1</w:t>
+                <w:t xml:space="preserve">halshs-03997418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">compte-rendu d'ouvrage : «Davide Cristoferi, Il « Reame » di Siena. La costruzione della Dogana dei Paschi e la svolta del tardo Medioevo in Maremma (metà XIV-inizi XV secolo), Roma, Istituto Storico Italiano per il Medio Evo (Nuovi Studi Storici, 121), 2021, 346 p. » dans Revue historique, n° 704, 2022, p. 968-971.</w:t>
+                <w:t xml:space="preserve">Compte-rendu d'ouvrage : « Cécile Troadec, Roma crescit. Une histoire économique et sociale de Rome au XVe siècle, Rome, École française de Rome, 2020, 556 p. », dans Cahiers de la Méditerranée, n° 104, juin 2022, p. 291-294.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Delzant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue historique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhis.224.0968⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-03997418v1</w:t>
+                <w:t xml:space="preserve">halshs-03920860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu d’ouvrage : Rosa Maria Dessì, Les Spectres du Bon Gouvernement. Artistes, cités communales et seigneurs angevins au Trecento. Paris, Presses universitaires de France, 2017, 444 p.</w:t>
               </w:r>
@@ -671,173 +671,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01346482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu d’ouvrage : ZORZI (A.) (dir.), Tiranni e tirannide nel Trecento italiano, Rome, Viella, 2013. 1 vol., 264 p. (Italia comunale e signorile, 5). ISBN : 978-88-6728-112-1</w:t>
+                <w:t xml:space="preserve">Compte rendu d'ouvrage : Patrick Boucheron, Marco Folin (a cura di), I grandi cantieri del rinnovamento urbano. Esperienze italiane ed europee a confronto (secoli xiv–xvi), Rome, École française de Rome, Coll. de l’École française de Rome 455, 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Delzant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.324-330</w:t>
+              <w:t xml:space="preserve">Histoire urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01988770v1</w:t>
+                <w:t xml:space="preserve">halshs-01988771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu d'ouvrage : Patrick Boucheron, Marco Folin (a cura di), I grandi cantieri del rinnovamento urbano. Esperienze italiane ed europee a confronto (secoli xiv–xvi), Rome, École française de Rome, Coll. de l’École française de Rome 455, 2011</w:t>
+                <w:t xml:space="preserve">Compte-rendu d’ouvrage : ZORZI (A.) (dir.), Tiranni e tirannide nel Trecento italiano, Rome, Viella, 2013. 1 vol., 264 p. (Italia comunale e signorile, 5). ISBN : 978-88-6728-112-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Delzant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.324-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01988771v1</w:t>
+                <w:t xml:space="preserve">halshs-01988770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu d’ouvrage : SAVY Pierre, Seigneurs et condottières : les Dal Verme. Appartenances sociales, constructions étatiques et pratiques politiques dans l’Italie de la Renaissance, Rome, École française de Rome, 2013, 616 p.</w:t>
               </w:r>
@@ -1311,372 +1311,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02463251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signorie cittadine e Frati Minori nel contesto dell’Italia centrale. Appunti per lo studio di una relazione</w:t>
+                <w:t xml:space="preserve">En plein champ ? La ville, son espace et ses seigneurs. Entre enracinement et itinérance du pouvoir (Italie centrale, fin du Moyen Âge)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Delzant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Francescani e politica nelle autonomie cittadine dell’Italia basso medioevale. Atti del convegno (Ascoli Piceno, Palazzo dei Capitani, 27-29 novembre 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Ascoli Piceno, Italy. pp.217-241</w:t>
+              <w:t xml:space="preserve">Entre deux rives. Villes en Méditerranée au Moyen Âge et à l’Époque Moderne. Actes du colloque d’Aix – Marseille (24-27 septembre 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Aix-en-Provence / Marseille, France. pp.261-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01791885v1</w:t>
+                <w:t xml:space="preserve">halshs-01765720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En plein champ ? La ville, son espace et ses seigneurs. Entre enracinement et itinérance du pouvoir (Italie centrale, fin du Moyen Âge)</w:t>
+                <w:t xml:space="preserve">Signorie cittadine e Frati Minori nel contesto dell’Italia centrale. Appunti per lo studio di una relazione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Delzant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre deux rives. Villes en Méditerranée au Moyen Âge et à l’Époque Moderne. Actes du colloque d’Aix – Marseille (24-27 septembre 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Aix-en-Provence / Marseille, France. pp.261-292</w:t>
+              <w:t xml:space="preserve">Francescani e politica nelle autonomie cittadine dell’Italia basso medioevale. Atti del convegno (Ascoli Piceno, Palazzo dei Capitani, 27-29 novembre 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Ascoli Piceno, Italy. pp.217-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01765720v1</w:t>
+                <w:t xml:space="preserve">halshs-01791885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande artistique religieuse et seigneuries urbaines : quelques remarques (Italie centro-septentrionale, fin du Moyen Âge)</w:t>
+                <w:t xml:space="preserve">Domination et participation. Modalités du gouvernement seigneurial dans les villes d’Italie centrale à fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Delzant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Art au service du prince. Paradigme italien, expériences européennes (vers 1250-vers 1500). Actes du colloque de Paris (17-19 octobre 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France. pp.89-113</w:t>
+              <w:t xml:space="preserve">Gouverner les hommes, gouverner les âmes. Actes du 46e congrès de la SHMESP, tenu à Montpellier (28-31 mai 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHMESP, May 2015, Montpellier, France. pp.171-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01394176v1</w:t>
+                <w:t xml:space="preserve">halshs-01822339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domination et participation. Modalités du gouvernement seigneurial dans les villes d’Italie centrale à fin du Moyen Âge</w:t>
+                <w:t xml:space="preserve">Johan Huizinga et L’Automne du Moyen Âge (1919) : écrire une représentation de l’Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Delzant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gouverner les hommes, gouverner les âmes. Actes du 46e congrès de la SHMESP, tenu à Montpellier (28-31 mai 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SHMESP, May 2015, Montpellier, France. pp.171-183</w:t>
+              <w:t xml:space="preserve">Historiens d’Europe, historiens de l’Europe. Actes du colloque de Florence (25-28 février 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Florence, Italie. pp.181-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01822339v1</w:t>
+                <w:t xml:space="preserve">halshs-01791895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Huizinga et L’Automne du Moyen Âge (1919) : écrire une représentation de l’Europe</w:t>
+                <w:t xml:space="preserve">Commande artistique religieuse et seigneuries urbaines : quelques remarques (Italie centro-septentrionale, fin du Moyen Âge)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Delzant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historiens d’Europe, historiens de l’Europe. Actes du colloque de Florence (25-28 février 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Florence, Italie. pp.181-208</w:t>
+              <w:t xml:space="preserve">L’Art au service du prince. Paradigme italien, expériences européennes (vers 1250-vers 1500). Actes du colloque de Paris (17-19 octobre 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France. pp.89-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01791895v1</w:t>
+                <w:t xml:space="preserve">halshs-01394176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per l'onore della città, per l'onore del signore. Circolazione di modelli politici e di artisti tra le signorie cittadine dell'Italia centrale (secolo XV)</w:t>
               </w:r>
@@ -1826,226 +1826,226 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Pour le lustre des seigneurs : Le recours aux hommes illustres dans les seigneuries urbaines (Italie, fin du Moyen Âge)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Delzant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Panthéons de la Renaissance. Histoires et mémoires des hommes et des femmes illustres (v. 1350-1700)</w:t>
+              <w:t xml:space="preserve">Panthéons de la Renaissance. Mémoires et histoires des hommes et femmes illustres (v. 1350-1700)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 591, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecole française de Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p-p, 2021, Collection de l'Ecole française de Rome, 978-2-7283-1507-9. </w:t>
+              <w:t xml:space="preserve">, pp.97-119, 2021, Collection de l'École française de Rome, 978-2-7283-1507-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.efr.21375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.efr.21343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375820v1</w:t>
+                <w:t xml:space="preserve">halshs-03523005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour le lustre des seigneurs : Le recours aux hommes illustres dans les seigneuries urbaines (Italie, fin du Moyen Âge)</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Delzant</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Revest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Élisabeth Crouzet-Pavan; Jean-Baptiste Delzant; Clémence Revest. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Panthéons de la Renaissance. Mémoires et histoires des hommes et femmes illustres (v. 1350-1700)</w:t>
+              <w:t xml:space="preserve">Panthéons de la Renaissance. Histoires et mémoires des hommes et des femmes illustres (v. 1350-1700)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 591, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecole française de Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.97-119, 2021, Collection de l'École française de Rome, 978-2-7283-1507-9. </w:t>
+              <w:t xml:space="preserve">, p-p, 2021, Collection de l'Ecole française de Rome, 978-2-7283-1507-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.efr.21343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.efr.21375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03523005v1</w:t>
+                <w:t xml:space="preserve">hal-03375820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visages effacés dans une terre disputée. Quelques observations sur l’iconoclasme islamique en Terre sainte et la transformation des images</w:t>
               </w:r>
@@ -2597,51 +2597,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Delzant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Revest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecole Française de Rome, 591, 350 p., 2021, Collection de l'École française de Rome, 978-2-7283-1507-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.efr.21343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375403v1</w:t>
@@ -2813,51 +2813,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="687EB724"/>
+    <w:nsid w:val="33ED4B3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3044,51 +3044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-baptiste-delzant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863730v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Delzant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/ah.10437" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920860v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997418v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.224.0968" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02336079v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463244v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01988768v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346482v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01988770v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01988771v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128592v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01128591v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512057v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Revest" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.483" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463239v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10083-6.p.0043" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463256v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/278427" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463251v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791885v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765720v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394176v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822339v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791895v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524766v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01988772v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375820v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efrome.it/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.21375" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03523005v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publications.efrome.it/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.21343" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949355v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949345v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01988767v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112014v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03523068v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843988v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vuillemin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Faugeron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Taddei" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17582-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375403v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Crouzet-Pavan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949341v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tohubohu.paris/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-baptiste-delzant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863730v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Delzant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/ah.10437" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997418v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.224.0968" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920860v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02336079v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463244v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01988768v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346482v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01988771v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01988770v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128592v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01128591v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512057v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Revest" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.483" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463239v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10083-6.p.0043" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463256v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/278427" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463251v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765720v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791885v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822339v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791895v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394176v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524766v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01988772v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03523005v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publications.efrome.it/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.21343" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375820v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efrome.it/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.21375" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949355v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949345v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01988767v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112014v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03523068v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843988v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vuillemin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Faugeron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Taddei" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17582-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375403v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Crouzet-Pavan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949341v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tohubohu.paris/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>