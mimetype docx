--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -4777,589 +4777,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micrometer scale resolution of materials by stray-field Magnetic Resonance Imaging</w:t>
+                <w:t xml:space="preserve">Chemical and Physicochemical Investigation of an Aminoalkylalkoxysilane As Strengthening Agent for Cellulosic Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Van Landeghem</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste d'Espinose</w:t>
+                <w:t xml:space="preserve">Zied Souguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste D 'Espinose de Lacaillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lavédrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cheradame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2011.04.002⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (6), pp.2082 - 2091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm200371u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03168647v1</w:t>
+                <w:t xml:space="preserve">hal-01491189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An environmental evaluation of geopolymer based concrete production: reviewing current research trends</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Roussel</w:t>
+                <w:t xml:space="preserve">Retarded transfers of an emulsified two-component oil phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste D’espinose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lequeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Talini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2011.03.012⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (3), pp.031403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physreve.83.031403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03984401v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and Physicochemical Investigation of an Aminoalkylalkoxysilane As Strengthening Agent for Cellulosic Materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cheradame</w:t>
+                <w:t xml:space="preserve">Micrometer scale resolution of materials by stray-field Magnetic Resonance Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Van Landeghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Blümich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste d'Espinose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm200371u⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 211 (1), pp.60 - 66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2011.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01491189v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retarded transfers of an emulsified two-component oil phase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ji Wang</w:t>
+                <w:t xml:space="preserve">An environmental evaluation of geopolymer based concrete production: reviewing current research trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste D’espinose</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste d’Espinose de Lacaillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lequeux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Talini</w:t>
+                <w:t xml:space="preserve">N. Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (11), pp.1229-1238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2011.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physreve.83.031403⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03984416v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boiling of an Emulsion in a Yield Stress Fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Guéna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste d'Espinose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Talini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 82, pp.051502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5495,1086 +5495,1086 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03984429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density functional theory calculations of 95Mo NMR parameters in solid-state compounds.</w:t>
+                <w:t xml:space="preserve">Geopolymers from Algerian metakaolin. Influence of secondary minerals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Cuny</w:t>
+                <w:t xml:space="preserve">Fatima Zibouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Furet</w:t>
+                <w:t xml:space="preserve">Hacène Kerdjoudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste d'Espinose de Lacaillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Gautier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Henri van Damme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.200900586⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (3-4), pp.453-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2008.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861419v1</w:t>
+                <w:t xml:space="preserve">hal-03984440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporation of an emulsion trapped in a yield stress fluid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Guéna</w:t>
+                <w:t xml:space="preserve">Density functional theory calculations of 95Mo NMR parameters in solid-state compounds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Corde</w:t>
+                <w:t xml:space="preserve">Régis Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Fouilloux</w:t>
+                <w:t xml:space="preserve">Laurent Le Pollès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptise d'Espinose</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Lequeux</w:t>
+                <w:t xml:space="preserve">Chris J. Pickard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (18), pp.3320-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.200900586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00547825v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface and Intercalation Chemistry of Polycarboxylate Copolymers in Cementitious Systems.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.B. d'Espinose de La Caillerie</w:t>
+                <w:t xml:space="preserve">Evaporation of an emulsion trapped in a yield stress fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Guéna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Souguir</w:t>
+                <w:t xml:space="preserve">Joëlle Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Nonat</w:t>
+                <w:t xml:space="preserve">Sarah Fouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.J. Flatt</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Baptise d'Espinose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lequeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 92 (11), pp.2471-2488</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28, pp.463-468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00475282v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00547825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geopolymers from Algerian metakaolin. Influence of secondary minerals</w:t>
+                <w:t xml:space="preserve">Surface and Intercalation Chemistry of Polycarboxylate Copolymers in Cementitious Systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Zibouche</w:t>
+                <w:t xml:space="preserve">C. Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hacène Kerdjoudj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste d'Espinose de Lacaillerie</w:t>
+                <w:t xml:space="preserve">J.B. d'Espinose de La Caillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri van Damme</w:t>
+                <w:t xml:space="preserve">Z. Souguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Nonat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Flatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 92 (11), pp.2471-2488</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03984440v1</w:t>
+                <w:t xml:space="preserve">hal-00475282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAS NMR spectra of quadrupolar nuclei in disordered solids: The Czjzek model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in humic acid conformation during coagulation with ferric chloride: Implications for drinking water treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Frétigny</w:t>
+                <w:t xml:space="preserve">J.-M. Siéliéchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Massiot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B.S. Lartiges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.J. Kayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2008.03.001⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (8-9), pp.2111-2123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2007.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00269847v1</w:t>
+                <w:t xml:space="preserve">hal-02265074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in humic acid conformation during coagulation with ferric chloride: Implications for drinking water treatment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G.J. Kayem</w:t>
+                <w:t xml:space="preserve">MAS NMR spectra of quadrupolar nuclei in disordered solids: The Czjzek model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste D’espinose de Lacaillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hupont</w:t>
+                <w:t xml:space="preserve">Christian Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Frochot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Massiot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 42 (8-9), pp.2111-2123. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.ASAP. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2007.11.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2008.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265074v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00269847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is 129Xe NMR a useful technique for probing the pore structure and surface properties of carbonaceous solids?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MAS NMR Strategies for the Characterization of Supported Molybdenum Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste d'Espinose de Lacaillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantin Romanenko</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jacques Fraissard</w:t>
+                <w:t xml:space="preserve">Zehong Gan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2007.05.022⟩</w:t>
+              <w:t xml:space="preserve">Applied Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32 (4), pp.499-511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00723-007-0033-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03989402v1</w:t>
+                <w:t xml:space="preserve">hal-03989211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAS NMR Strategies for the Characterization of Supported Molybdenum Catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is 129Xe NMR a useful technique for probing the pore structure and surface properties of carbonaceous solids?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Romanenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste d'Espinose de Lacaillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zehong Gan</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Lapina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fraissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Magnetic Resonance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 105 (1-2), pp.118-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2007.05.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00723-007-0033-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03989211v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03989402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of coagulant species and conformational effects during the aggregation of a model of a humic substance with Al13 polycations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kazpard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.S. Lartiges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. D’espinose de La Caillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6918,51 +6918,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Cooking the sample”: Radiofrequency induced heating during solid-state NMR experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste d’Espinose de Lacaillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7073,77 +7073,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste d'Espinose de Lacaillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Barberon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Romanenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Lapina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Pollès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 109 (29), pp.14033-14042. </w:t>
@@ -7513,51 +7513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. d'Espinose de La Caillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.P. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Massiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 261, pp.320-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8836,614 +8836,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of Bound CO2 in various carbonated</w:t>
+                <w:t xml:space="preserve">Comparison of various cement pastes with SCM at different ages: phase assemblage evolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Saillio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Baroghel Bouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pradelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CO2STO2019, International Workshop CO2 storage in concrete</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Champs-sur-Marne, France. pp. 251-261</w:t>
+              <w:t xml:space="preserve">15th International Congress on the Chemistry of Cement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, PRAGUE, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03178179v1</w:t>
+                <w:t xml:space="preserve">hal-02311004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the origins of metakaolin surface reactivity in the context of alkali activated binders (geopolymers)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Davy</w:t>
+                <w:t xml:space="preserve">Quantification of Bound CO2 in various carbonated</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Saillio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Baroghel Bouny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste D’espinose de Lacaillerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RILEM Spring Convention and Sustainable Materials, Systems and Structures RILEM Conference (SMSS2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Rovinj, Croatia</w:t>
+              <w:t xml:space="preserve">CO2STO2019, International Workshop CO2 storage in concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Champs-sur-Marne, France. pp. 251-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03575917v1</w:t>
+                <w:t xml:space="preserve">hal-03178179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium alumino-silicates hydrates (C-A-S-H) carbonation kinetics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating the origins of metakaolin surface reactivity in the context of alkali activated binders (geopolymers)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Benavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-B. D’espinose de Lacaillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Davy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCC 2019 - 15th International Congress on the Chemistry of Cement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">RILEM Spring Convention and Sustainable Materials, Systems and Structures RILEM Conference (SMSS2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Rovinj, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03211966v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can drop imbibition into geomaterials tell us about their pore structure?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Calcium alumino-silicates hydrates (C-A-S-H) carbonation kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekoé Kangni-Foli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Bescop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dauzeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RILEM Spring Convention and Sustainable Materials, Systems and Structures RILEM Conference (SMSS2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Rovinj, Croatia</w:t>
+              <w:t xml:space="preserve">ICCC 2019 - 15th International Congress on the Chemistry of Cement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575812v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03211966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of various cement pastes with SCM at different ages: phase assemblage evolutions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What can drop imbibition into geomaterials tell us about their pore structure?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-B. D’espinose de Lacaillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lequeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Benavent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Congress on the Chemistry of Cement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, PRAGUE, France. 11 p</w:t>
+              <w:t xml:space="preserve">RILEM Spring Convention and Sustainable Materials, Systems and Structures RILEM Conference (SMSS2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Rovinj, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311004v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing model system for low-pH cement carbonation</w:t>
               </w:r>
@@ -10047,51 +10047,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22C5FD27"/>
+    <w:nsid w:val="FCD1D2D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10278,51 +10278,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-baptiste-despinose-de-lacaillerie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2463-6877" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137504136" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-9387-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943088v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasemin Keskin-Topan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Bessaies-Bey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu-Cuong Tran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste D&#8217;espinose de Lacaillerie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107482" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248511v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Omikrine Metalssi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Ragoug Touhami" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Barberon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.107065" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951158v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aparicio Cordoba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sanson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. d'Espinose de Lacaillerie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducouret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.107020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793668v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao&#8208;feng Han" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Scholzen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyuk&#8208;jun Noh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihyun Yang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202117851" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209292v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Ragoug" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste D&#8217;espinose De Lacaillerie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16176013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047599v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya V Yakovlev" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir I Zaikovskii" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya A Kazakova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy S Papulovskiy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B Lapina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2023.03.018" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793659v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey S Andreev" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Quintana" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Malloy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05164D" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951153v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Araujo Gomes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lartiges" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Maliet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molinier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c01735" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984387v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Kazakova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Semikolenova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Yu. Korovin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Zhuravlev" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Selyutin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2021.108731" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118018v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Saillio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baroghel Bouny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pradelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vincent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106358" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194818v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kangni-Foli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poyet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bescop" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpentier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernachy-Barb&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106446" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168895v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav S Yakushkin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey N Trukhan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoya N Volkova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp05963c" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168886v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Hung Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan&#8208;philip Merkl" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste d'Espinose" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17543" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168896v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palacios" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gismera" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. M Alonso" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lothenbach" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106302" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02456212v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seigneur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauz&#232;res" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105966" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02894517v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernachy-Barbe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106168" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339844v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aupoil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Champenois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poulesquen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362091v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Torrenti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.11.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302451v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bessaies-Bey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fusier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Destarac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2019.123673" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894835v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bessaies-Bey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fusier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Harrisson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jouenne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.07.103" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362105v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Andreev" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Krasnikov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir I. Zaikovskii" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Cherepanova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2017.11.025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362118v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arcady Ishchenko" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shuvaev" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.06.124" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942083v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Pustovgar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratan Mishra" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Palacios" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste d'Espinose de Lacaillerie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Matschei" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520275v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Moro" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Parneix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b04505" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942080v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chupin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dannoux-Papin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Ngono Ravache" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418335v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey S. Andreev" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1052;ariya A. Kazakova" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arcady V. Ishchenko" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G. Selyutin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B. Lapina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.11.070" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406871v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul P. Sangodkar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley F. Chmelka" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10952" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311334v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Pellizzi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lav&#233;drine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cheradame" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.04.007" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515617v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gerashenko" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp05327c" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515608v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Favier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.03.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01516129v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm51889b" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537701v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Andreev" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B. Lapina" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Khassin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0022476613070093" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE45FFF4FFE16C2179A603FE121A2AD042823D2D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537697v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime van Landeghem" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Bl&#252;mich" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Korb" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bresson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.01.012" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537703v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Habert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.02.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSRG35DT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01576719v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2012.07.031" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2H09SCRZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168647v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Van Landeghem" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2011.04.002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984401v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste d&#8217;Espinose de Lacaillerie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roussel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2011.03.012" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC27Z13M-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491189v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Souguir" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Dupont" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste D 'Espinose de Lacaillerie" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm200371u" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984416v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Wang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste D&#8217;espinose" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Talini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.83.031403" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547832v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gu&#233;na" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984429v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Haber" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.20157" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861419v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cuny" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Furet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gautier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Poll&#232;s" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. Pickard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200900586" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LWDKJ949-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547825v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Corde" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fouilloux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptise d'Espinose" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475282v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giraudeau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. d'Espinose de La Caillerie" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Souguir" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nonat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Flatt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984440v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zibouche" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Kerdjoudj" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri van Damme" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2008.11.001" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KN6NFMT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269847v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massiot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2008.03.001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKFH3GP8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265074v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Si&#233;li&#233;chi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Lartiges" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Kayem" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hupont" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frochot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2007.11.017" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XF4PH3KT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989402v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Romanenko" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lapina" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fraissard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2007.05.022" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRS5CT0K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989211v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehong Gan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00723-007-0033-0" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265622v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kazpard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. D&#8217;espinose de La Caillerie" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. L Viriot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2006.03.014" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGJRFTNF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130287v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fonollosa" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zanni" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2006.05.023" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362421v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baroghel-Bouny" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste d'Espinose de La Caillerie" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2004.11.021" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991424v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jarry" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Pascui" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Reichert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2005.09.005" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXSG5DTZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991447v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0519621" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02435842v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Beckmann" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dainis Dakternieks" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Duthie" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Mitchell" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.653" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KTTTCPHN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162066v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Michot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barres" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2003-11-1221" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162348v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Isobe" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Watanabe" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. d'Espinose de La Caillerie" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Legrand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162337v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benharrats" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belbachir" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049292v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonhomme" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aza&#239;s" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonhomme" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livage" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. d'Espinose" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426500108546561" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899528v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briois" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9941429" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LT0GTLSH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255157v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Clause" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19972100" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BD0700FDFCD9688CD10468C79E228DA1B6D201CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978150v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste d'Espinose de la Caillerie" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Kermarec" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clause" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00151a010" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-07WDK0ZH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066161v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Manya" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Figueroa Larre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bataille" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05269890v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ferrandin-Schoffel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Oulhaci" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Pantoustier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verneuil" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Keita" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688829v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03843388v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Paillard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Ducouret" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boustingorry" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818269v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraka Mohmed" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178179v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03575917v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Benavent" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. D&#8217;espinose de Lacaillerie" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Davy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03211966v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eko&#233; Kangni-Foli" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Bescop" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauzeres" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03575812v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lequeux" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311004v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338743v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L'H&#244;pital" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290709v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gegout" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Platret" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166815v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaiter" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moderessi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gouvenot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Esnault-Filet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062230v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-baptiste-despinose-de-lacaillerie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2463-6877" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137504136" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-9387-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943088v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasemin Keskin-Topan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Bessaies-Bey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu-Cuong Tran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste D&#8217;espinose de Lacaillerie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107482" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248511v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Omikrine Metalssi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Ragoug Touhami" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Barberon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.107065" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951158v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aparicio Cordoba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sanson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. d'Espinose de Lacaillerie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducouret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.107020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793668v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao&#8208;feng Han" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Scholzen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyuk&#8208;jun Noh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihyun Yang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202117851" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209292v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Ragoug" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste D&#8217;espinose De Lacaillerie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16176013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047599v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya V Yakovlev" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir I Zaikovskii" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya A Kazakova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy S Papulovskiy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B Lapina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2023.03.018" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793659v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey S Andreev" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Quintana" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Malloy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05164D" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951153v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Araujo Gomes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lartiges" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Maliet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molinier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c01735" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984387v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Kazakova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Semikolenova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Yu. Korovin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Zhuravlev" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Selyutin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2021.108731" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118018v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Saillio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baroghel Bouny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pradelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vincent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106358" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194818v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kangni-Foli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poyet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bescop" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpentier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernachy-Barb&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106446" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168895v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav S Yakushkin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey N Trukhan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoya N Volkova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp05963c" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168886v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Hung Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan&#8208;philip Merkl" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste d'Espinose" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17543" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168896v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palacios" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gismera" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. M Alonso" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lothenbach" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106302" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02456212v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seigneur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauz&#232;res" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105966" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02894517v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernachy-Barbe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106168" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339844v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aupoil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Champenois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poulesquen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362091v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Torrenti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.11.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302451v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bessaies-Bey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fusier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Destarac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2019.123673" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894835v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bessaies-Bey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fusier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Harrisson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jouenne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.07.103" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362105v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Andreev" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Krasnikov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir I. Zaikovskii" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Cherepanova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2017.11.025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362118v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arcady Ishchenko" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shuvaev" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.06.124" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942083v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Pustovgar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratan Mishra" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Palacios" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste d'Espinose de Lacaillerie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Matschei" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520275v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Moro" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Parneix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b04505" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942080v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chupin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dannoux-Papin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Ngono Ravache" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418335v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey S. Andreev" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1052;ariya A. Kazakova" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arcady V. Ishchenko" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G. Selyutin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B. Lapina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.11.070" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406871v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul P. Sangodkar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley F. Chmelka" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10952" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311334v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Pellizzi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lav&#233;drine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cheradame" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.04.007" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515617v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gerashenko" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp05327c" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515608v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Favier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.03.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01516129v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm51889b" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537701v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Andreev" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B. Lapina" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Khassin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0022476613070093" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE45FFF4FFE16C2179A603FE121A2AD042823D2D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537697v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime van Landeghem" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Bl&#252;mich" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Korb" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bresson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.01.012" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537703v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Habert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.02.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSRG35DT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01576719v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2012.07.031" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2H09SCRZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491189v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Souguir" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Dupont" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste D 'Espinose de Lacaillerie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm200371u" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984416v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Wang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste D&#8217;espinose" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Talini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.83.031403" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168647v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Van Landeghem" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2011.04.002" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984401v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste d&#8217;Espinose de Lacaillerie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roussel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2011.03.012" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC27Z13M-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547832v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gu&#233;na" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984429v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Haber" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.20157" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984440v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zibouche" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Kerdjoudj" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri van Damme" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2008.11.001" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KN6NFMT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861419v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cuny" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Furet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gautier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Poll&#232;s" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. Pickard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200900586" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LWDKJ949-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547825v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Corde" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fouilloux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptise d'Espinose" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475282v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giraudeau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. d'Espinose de La Caillerie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Souguir" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nonat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Flatt" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265074v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Si&#233;li&#233;chi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Lartiges" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Kayem" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hupont" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frochot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2007.11.017" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XF4PH3KT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269847v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massiot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2008.03.001" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKFH3GP8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989211v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehong Gan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00723-007-0033-0" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989402v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Romanenko" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lapina" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fraissard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2007.05.022" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRS5CT0K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265622v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kazpard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. D&#8217;espinose de La Caillerie" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. L Viriot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2006.03.014" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGJRFTNF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130287v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fonollosa" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zanni" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2006.05.023" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362421v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baroghel-Bouny" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste d'Espinose de La Caillerie" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2004.11.021" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991424v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jarry" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Pascui" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Reichert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2005.09.005" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXSG5DTZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991447v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0519621" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02435842v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Beckmann" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dainis Dakternieks" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Duthie" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Mitchell" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.653" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KTTTCPHN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162066v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Michot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barres" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2003-11-1221" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162348v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Isobe" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Watanabe" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. d'Espinose de La Caillerie" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Legrand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162337v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benharrats" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belbachir" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049292v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonhomme" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aza&#239;s" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonhomme" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livage" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. d'Espinose" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426500108546561" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899528v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briois" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9941429" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LT0GTLSH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255157v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Clause" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19972100" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BD0700FDFCD9688CD10468C79E228DA1B6D201CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978150v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste d'Espinose de la Caillerie" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Kermarec" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clause" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00151a010" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-07WDK0ZH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066161v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Manya" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Figueroa Larre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bataille" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05269890v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ferrandin-Schoffel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Oulhaci" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Pantoustier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verneuil" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Keita" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688829v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03843388v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Paillard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Ducouret" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boustingorry" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818269v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraka Mohmed" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311004v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178179v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03575917v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Benavent" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. D&#8217;espinose de Lacaillerie" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Davy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03211966v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eko&#233; Kangni-Foli" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Bescop" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauzeres" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03575812v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lequeux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338743v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L'H&#244;pital" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290709v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gegout" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Platret" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166815v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaiter" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moderessi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gouvenot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Esnault-Filet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062230v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>