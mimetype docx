--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -351,511 +351,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the degradation mechanisms of cement-based systems in combined chloride-sulfate attack</w:t>
+                <w:t xml:space="preserve">The role of solvent quality and of competitive adsorption on the efficiency of superplasticizers in alkali-activated slag pastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Othman Omikrine Metalssi</w:t>
+                <w:t xml:space="preserve">C. Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Ragoug Touhami</w:t>
+                <w:t xml:space="preserve">M. Aparicio Cordoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Barberon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste D’espinose de Lacaillerie</w:t>
+                <w:t xml:space="preserve">N. Sanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Roussel</w:t>
+                <w:t xml:space="preserve">J.-B. d'Espinose de Lacaillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 164, pp.107065. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.107065⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 163, pp.107020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.107020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248511v1</w:t>
+                <w:t xml:space="preserve">hal-03951158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of solvent quality and of competitive adsorption on the efficiency of superplasticizers in alkali-activated slag pastes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extreme Enhancement of Carbon Hydrogasification via Mechanochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Aparicio Cordoba</w:t>
+                <w:t xml:space="preserve">Gao‐feng Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Sanson</w:t>
+                <w:t xml:space="preserve">Peng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-B. d'Espinose de Lacaillerie</w:t>
+                <w:t xml:space="preserve">Pascal Scholzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ducouret</w:t>
+                <w:t xml:space="preserve">Hyuk‐jun Noh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihyun Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.107020⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202117851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03951158v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793668v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme Enhancement of Carbon Hydrogasification via Mechanochemistry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding the degradation mechanisms of cement-based systems in combined chloride-sulfate attack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peng Zhang</w:t>
+                <w:t xml:space="preserve">Othman Omikrine Metalssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Scholzen</w:t>
+                <w:t xml:space="preserve">Rim Ragoug Touhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyuk‐jun Noh</w:t>
+                <w:t xml:space="preserve">Fabien Barberon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste D’espinose de Lacaillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihyun Yang</w:t>
+                <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 61 (18), </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 164, pp.107065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202117851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.107065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793668v2</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of an Early-Age Exposure on the Degradation Mechanisms of Cement Paste under External Sulfate Attack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othman Omikrine Metalssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Ragoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Barberon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste D’espinose De Lacaillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (17), pp.6013. </w:t>
@@ -1027,51 +1027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic structure and internal field nuclear magnetic resonance of cobalt nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Scholzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1557,295 +1557,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03118018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonation of model cement pastes: The mineralogical origin of microstructural changes and shrinkage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Superparamagnetic behaviour of metallic Co nanoparticles according to variable temperature magnetic resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya V Yakovlev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Kangni-Foli</w:t>
+                <w:t xml:space="preserve">Stanislav S Yakushkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariya A Kazakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Poyet</w:t>
+                <w:t xml:space="preserve">Sergey N Trukhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Le Bescop</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Bernachy-Barbé</w:t>
+                <w:t xml:space="preserve">Zoya N Volkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106446⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (4), pp.2723-2730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0cp05963c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03194818v1</w:t>
+                <w:t xml:space="preserve">hal-03168895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superparamagnetic behaviour of metallic Co nanoparticles according to variable temperature magnetic resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilya V Yakovlev</w:t>
+                <w:t xml:space="preserve">Carbonation of model cement pastes: The mineralogical origin of microstructural changes and shrinkage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kangni-Foli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislav S Yakushkin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mariya A Kazakova</w:t>
+                <w:t xml:space="preserve">P. Le Bescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey N Trukhan</w:t>
+                <w:t xml:space="preserve">T. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoya N Volkova</w:t>
+                <w:t xml:space="preserve">F. Bernachy-Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (4), pp.2723-2730. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 144, pp.106446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0cp05963c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03168895v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the microstructure of unconsolidated geopolymers by thermoporometry</w:t>
               </w:r>
@@ -2095,90 +2095,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the atmospheric carbonation of cementitious materials using fully coupled two-phase reactive transport modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seigneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kangni-Foli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dauzères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 130, pp.105966. </w:t>
@@ -2216,90 +2216,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model synthetic pastes for low pH cements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kangni-Foli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Bescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernachy-Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2376,51 +2376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aupoil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. d'Espinose de Lacaillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Poulesquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2471,90 +2471,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durability of cement pastes exposed to external sulfate attack and leaching: Physical and chemical aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Ragoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othman Omikrine Metalssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Barberon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 116, pp.134-145. </w:t>
@@ -2720,338 +2720,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of polyacrylamide adsorption on flow through porous siliceous materials: State of the art, discussion and industrial concern</w:t>
+                <w:t xml:space="preserve">Internal field 59Co NMR study of cobalt-iron nanoparticles during the activation of CoFe2/CaO catalyst for carbon nanotube synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Bessaies-Bey</w:t>
+                <w:t xml:space="preserve">Andrey Andreev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Fusier</w:t>
+                <w:t xml:space="preserve">Dmitry Krasnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Harrisson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathias Destarac</w:t>
+                <w:t xml:space="preserve">Vladimir I. Zaikovskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Jouenne</w:t>
+                <w:t xml:space="preserve">Svetlana Cherepanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariya Kazakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 531, pp.693-704. </w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 358, pp.62-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2018.07.103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2017.11.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01894835v1</w:t>
+                <w:t xml:space="preserve">hal-02362105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal field 59Co NMR study of cobalt-iron nanoparticles during the activation of CoFe2/CaO catalyst for carbon nanotube synthesis</w:t>
+                <w:t xml:space="preserve">Impact of polyacrylamide adsorption on flow through porous siliceous materials: State of the art, discussion and industrial concern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey Andreev</w:t>
+                <w:t xml:space="preserve">H Bessaies-Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Krasnikov</w:t>
+                <w:t xml:space="preserve">J Fusier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir I. Zaikovskii</w:t>
+                <w:t xml:space="preserve">Simon Harrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Destarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Cherepanova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mariya Kazakova</w:t>
+                <w:t xml:space="preserve">S Jouenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 358, pp.62-70. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 531, pp.693-704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2017.11.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2018.07.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362105v1</w:t>
+                <w:t xml:space="preserve">hal-01894835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co metal nanoparticles deposition inside or outside multi-walled carbon nanotubes via facile support pretreatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariya Kazakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Andreev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Selyutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4032,51 +4032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste d'Espinose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4162,51 +4162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste d'Espinose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4551,51 +4551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste D’espinose de Lacaillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 48, pp.9 - 16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4777,589 +4777,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and Physicochemical Investigation of an Aminoalkylalkoxysilane As Strengthening Agent for Cellulosic Materials</w:t>
+                <w:t xml:space="preserve">Micrometer scale resolution of materials by stray-field Magnetic Resonance Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zied Souguir</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cheradame</w:t>
+                <w:t xml:space="preserve">Maxime Van Landeghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Blümich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste d'Espinose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm200371u⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 211 (1), pp.60 - 66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2011.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01491189v1</w:t>
+                <w:t xml:space="preserve">hal-03168647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retarded transfers of an emulsified two-component oil phase</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurence Talini</w:t>
+                <w:t xml:space="preserve">An environmental evaluation of geopolymer based concrete production: reviewing current research trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste d’Espinose de Lacaillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physreve.83.031403⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (11), pp.1229-1238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2011.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03984416v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micrometer scale resolution of materials by stray-field Magnetic Resonance Imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste d'Espinose</w:t>
+                <w:t xml:space="preserve">Chemical and Physicochemical Investigation of an Aminoalkylalkoxysilane As Strengthening Agent for Cellulosic Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Souguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste D 'Espinose de Lacaillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lavédrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cheradame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2011.04.002⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (6), pp.2082 - 2091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm200371u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03168647v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An environmental evaluation of geopolymer based concrete production: reviewing current research trends</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Habert</w:t>
+                <w:t xml:space="preserve">Retarded transfers of an emulsified two-component oil phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste d’Espinose de Lacaillerie</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste D’espinose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Roussel</w:t>
+                <w:t xml:space="preserve">François Lequeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Talini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2011.03.012⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (3), pp.031403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physreve.83.031403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03984401v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boiling of an Emulsion in a Yield Stress Fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Guéna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste d'Espinose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Talini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 82, pp.051502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5495,1086 +5495,1086 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03984429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geopolymers from Algerian metakaolin. Influence of secondary minerals</w:t>
+                <w:t xml:space="preserve">Density functional theory calculations of 95Mo NMR parameters in solid-state compounds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Zibouche</w:t>
+                <w:t xml:space="preserve">Jérôme Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hacène Kerdjoudj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste d'Espinose de Lacaillerie</w:t>
+                <w:t xml:space="preserve">Eric Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri van Damme</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Régis Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Pollès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris J. Pickard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2008.11.001⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (18), pp.3320-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.200900586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03984440v1</w:t>
+                <w:t xml:space="preserve">hal-00861419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density functional theory calculations of 95Mo NMR parameters in solid-state compounds.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Furet</w:t>
+                <w:t xml:space="preserve">Evaporation of an emulsion trapped in a yield stress fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Guéna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Gautier</w:t>
+                <w:t xml:space="preserve">Joëlle Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Le Pollès</w:t>
+                <w:t xml:space="preserve">Sarah Fouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris J. Pickard</w:t>
+                <w:t xml:space="preserve">Jean-Baptise d'Espinose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28, pp.463-468</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00861419v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00547825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporation of an emulsion trapped in a yield stress fluid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Guéna</w:t>
+                <w:t xml:space="preserve">Surface and Intercalation Chemistry of Polycarboxylate Copolymers in Cementitious Systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. d'Espinose de La Caillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Corde</w:t>
+                <w:t xml:space="preserve">Z. Souguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Fouilloux</w:t>
+                <w:t xml:space="preserve">André Nonat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptise d'Espinose</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R.J. Flatt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 28, pp.463-468</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 92 (11), pp.2471-2488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00547825v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface and Intercalation Chemistry of Polycarboxylate Copolymers in Cementitious Systems.</w:t>
+                <w:t xml:space="preserve">Geopolymers from Algerian metakaolin. Influence of secondary minerals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Giraudeau</w:t>
+                <w:t xml:space="preserve">Fatima Zibouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.B. d'Espinose de La Caillerie</w:t>
+                <w:t xml:space="preserve">Hacène Kerdjoudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste d'Espinose de Lacaillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Souguir</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R.J. Flatt</w:t>
+                <w:t xml:space="preserve">Henri van Damme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (3-4), pp.453-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2008.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00475282v1</w:t>
+                <w:t xml:space="preserve">hal-03984440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in humic acid conformation during coagulation with ferric chloride: Implications for drinking water treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MAS NMR spectra of quadrupolar nuclei in disordered solids: The Czjzek model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste D’espinose de Lacaillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Siéliéchi</w:t>
+                <w:t xml:space="preserve">Christian Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.S. Lartiges</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Massiot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2007.11.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.ASAP. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2008.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02265074v1</w:t>
+                <w:t xml:space="preserve">hal-00269847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAS NMR spectra of quadrupolar nuclei in disordered solids: The Czjzek model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste D’espinose de Lacaillerie</w:t>
+                <w:t xml:space="preserve">Changes in humic acid conformation during coagulation with ferric chloride: Implications for drinking water treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Siéliéchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.S. Lartiges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.J. Kayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Frétigny</w:t>
+                <w:t xml:space="preserve">S. Hupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Massiot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, pp.ASAP. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (8-9), pp.2111-2123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2008.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2007.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00269847v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAS NMR Strategies for the Characterization of Supported Molybdenum Catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is 129Xe NMR a useful technique for probing the pore structure and surface properties of carbonaceous solids?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Romanenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste d'Espinose de Lacaillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zehong Gan</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Lapina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fraissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00723-007-0033-0⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 105 (1-2), pp.118-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2007.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03989211v1</w:t>
+                <w:t xml:space="preserve">hal-03989402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is 129Xe NMR a useful technique for probing the pore structure and surface properties of carbonaceous solids?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MAS NMR Strategies for the Characterization of Supported Molybdenum Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste d'Espinose de Lacaillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Fraissard</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehong Gan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2007.05.022⟩</w:t>
+              <w:t xml:space="preserve">Applied Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32 (4), pp.499-511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00723-007-0033-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03989402v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03989211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of coagulant species and conformational effects during the aggregation of a model of a humic substance with Al13 polycations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kazpard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.S. Lartiges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. D’espinose de La Caillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6663,51 +6663,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applicability of natural abundance 33S solid-state NMR to cement chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste d'Espinose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Barberon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6784,51 +6784,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between chloride and cement-paste materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Barberon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Baroghel-Bouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6918,51 +6918,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Cooking the sample”: Radiofrequency induced heating during solid-state NMR experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste d’Espinose de Lacaillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7060,90 +7060,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">95 Mo Magic Angle Spinning NMR at High Field: Improved Measurements and Structural Analysis of the Quadrupole Interaction in Monomolybdates and Isopolymolybdates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste d'Espinose de Lacaillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Barberon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Romanenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Lapina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Pollès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 109 (29), pp.14033-14042. </w:t>
@@ -7513,51 +7513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. d'Espinose de La Caillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.P. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Massiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 261, pp.320-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8836,696 +8836,696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of various cement pastes with SCM at different ages: phase assemblage evolutions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating the origins of metakaolin surface reactivity in the context of alkali activated binders (geopolymers)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Benavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-B. D’espinose de Lacaillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Davy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Congress on the Chemistry of Cement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, PRAGUE, France. 11 p</w:t>
+              <w:t xml:space="preserve">RILEM Spring Convention and Sustainable Materials, Systems and Structures RILEM Conference (SMSS2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Rovinj, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02311004v1</w:t>
+                <w:t xml:space="preserve">hal-03575917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of Bound CO2 in various carbonated</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Calcium alumino-silicates hydrates (C-A-S-H) carbonation kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekoé Kangni-Foli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Bescop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dauzeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CO2STO2019, International Workshop CO2 storage in concrete</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Champs-sur-Marne, France. pp. 251-261</w:t>
+              <w:t xml:space="preserve">ICCC 2019 - 15th International Congress on the Chemistry of Cement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03178179v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03211966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the origins of metakaolin surface reactivity in the context of alkali activated binders (geopolymers)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Davy</w:t>
+                <w:t xml:space="preserve">Quantification of Bound CO2 in various carbonated</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Saillio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Baroghel Bouny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste D’espinose de Lacaillerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RILEM Spring Convention and Sustainable Materials, Systems and Structures RILEM Conference (SMSS2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Rovinj, Croatia</w:t>
+              <w:t xml:space="preserve">CO2STO2019, International Workshop CO2 storage in concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Champs-sur-Marne, France. pp. 251-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575917v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium alumino-silicates hydrates (C-A-S-H) carbonation kinetics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What can drop imbibition into geomaterials tell us about their pore structure?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-B. D’espinose de Lacaillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lequeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Benavent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCC 2019 - 15th International Congress on the Chemistry of Cement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">RILEM Spring Convention and Sustainable Materials, Systems and Structures RILEM Conference (SMSS2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Rovinj, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03211966v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can drop imbibition into geomaterials tell us about their pore structure?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of various cement pastes with SCM at different ages: phase assemblage evolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Saillio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Baroghel Bouny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pradelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RILEM Spring Convention and Sustainable Materials, Systems and Structures RILEM Conference (SMSS2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Rovinj, Croatia</w:t>
+              <w:t xml:space="preserve">15th International Congress on the Chemistry of Cement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, PRAGUE, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575812v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing model system for low-pH cement carbonation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kangni-Foli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. L'Hôpital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dauzères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Bescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUWCEM 2018 - 3rd International Symposium on Cement-based Materials for Nuclear Wastes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
@@ -9567,51 +9567,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between chloride ingress and carbonation in cementitious materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Saillio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Barberon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Baroghel Bouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10047,51 +10047,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FCD1D2D9"/>
+    <w:nsid w:val="AC347558"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10278,51 +10278,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-baptiste-despinose-de-lacaillerie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2463-6877" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137504136" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-9387-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943088v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasemin Keskin-Topan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Bessaies-Bey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu-Cuong Tran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste D&#8217;espinose de Lacaillerie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107482" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248511v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Omikrine Metalssi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Ragoug Touhami" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Barberon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.107065" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951158v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aparicio Cordoba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sanson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. d'Espinose de Lacaillerie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducouret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.107020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793668v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao&#8208;feng Han" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Scholzen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyuk&#8208;jun Noh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihyun Yang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202117851" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209292v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Ragoug" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste D&#8217;espinose De Lacaillerie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16176013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047599v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya V Yakovlev" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir I Zaikovskii" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya A Kazakova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy S Papulovskiy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B Lapina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2023.03.018" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793659v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey S Andreev" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Quintana" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Malloy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05164D" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951153v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Araujo Gomes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lartiges" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Maliet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molinier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c01735" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984387v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Kazakova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Semikolenova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Yu. Korovin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Zhuravlev" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Selyutin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2021.108731" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118018v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Saillio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baroghel Bouny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pradelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vincent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106358" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194818v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kangni-Foli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poyet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bescop" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpentier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernachy-Barb&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106446" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168895v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav S Yakushkin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey N Trukhan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoya N Volkova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp05963c" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168886v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Hung Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan&#8208;philip Merkl" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste d'Espinose" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17543" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168896v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palacios" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gismera" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. M Alonso" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lothenbach" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106302" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02456212v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seigneur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauz&#232;res" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105966" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02894517v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernachy-Barbe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106168" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339844v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aupoil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Champenois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poulesquen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362091v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Torrenti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.11.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302451v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bessaies-Bey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fusier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Destarac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2019.123673" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894835v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bessaies-Bey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fusier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Harrisson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jouenne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.07.103" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362105v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Andreev" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Krasnikov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir I. Zaikovskii" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Cherepanova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2017.11.025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362118v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arcady Ishchenko" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shuvaev" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.06.124" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942083v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Pustovgar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratan Mishra" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Palacios" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste d'Espinose de Lacaillerie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Matschei" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520275v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Moro" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Parneix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b04505" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942080v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chupin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dannoux-Papin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Ngono Ravache" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418335v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey S. Andreev" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1052;ariya A. Kazakova" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arcady V. Ishchenko" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G. Selyutin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B. Lapina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.11.070" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406871v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul P. Sangodkar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley F. Chmelka" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10952" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311334v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Pellizzi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lav&#233;drine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cheradame" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.04.007" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515617v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gerashenko" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp05327c" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515608v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Favier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.03.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01516129v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm51889b" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537701v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Andreev" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B. Lapina" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Khassin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0022476613070093" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE45FFF4FFE16C2179A603FE121A2AD042823D2D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537697v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime van Landeghem" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Bl&#252;mich" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Korb" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bresson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.01.012" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537703v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Habert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.02.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSRG35DT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01576719v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2012.07.031" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2H09SCRZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491189v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Souguir" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Dupont" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste D 'Espinose de Lacaillerie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm200371u" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984416v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Wang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste D&#8217;espinose" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Talini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.83.031403" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168647v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Van Landeghem" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2011.04.002" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984401v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste d&#8217;Espinose de Lacaillerie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roussel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2011.03.012" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC27Z13M-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547832v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gu&#233;na" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984429v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Haber" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.20157" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984440v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zibouche" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Kerdjoudj" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri van Damme" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2008.11.001" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KN6NFMT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861419v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cuny" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Furet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gautier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Poll&#232;s" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. Pickard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200900586" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LWDKJ949-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547825v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Corde" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fouilloux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptise d'Espinose" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475282v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giraudeau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. d'Espinose de La Caillerie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Souguir" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nonat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Flatt" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265074v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Si&#233;li&#233;chi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Lartiges" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Kayem" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hupont" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frochot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2007.11.017" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XF4PH3KT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269847v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massiot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2008.03.001" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKFH3GP8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989211v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehong Gan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00723-007-0033-0" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989402v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Romanenko" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lapina" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fraissard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2007.05.022" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRS5CT0K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265622v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kazpard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. D&#8217;espinose de La Caillerie" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. L Viriot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2006.03.014" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGJRFTNF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130287v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fonollosa" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zanni" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2006.05.023" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362421v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baroghel-Bouny" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste d'Espinose de La Caillerie" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2004.11.021" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991424v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jarry" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Pascui" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Reichert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2005.09.005" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXSG5DTZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991447v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0519621" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02435842v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Beckmann" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dainis Dakternieks" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Duthie" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Mitchell" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.653" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KTTTCPHN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162066v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Michot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barres" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2003-11-1221" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162348v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Isobe" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Watanabe" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. d'Espinose de La Caillerie" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Legrand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162337v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benharrats" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belbachir" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049292v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonhomme" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aza&#239;s" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonhomme" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livage" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. d'Espinose" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426500108546561" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899528v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briois" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9941429" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LT0GTLSH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255157v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Clause" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19972100" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BD0700FDFCD9688CD10468C79E228DA1B6D201CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978150v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste d'Espinose de la Caillerie" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Kermarec" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clause" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00151a010" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-07WDK0ZH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066161v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Manya" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Figueroa Larre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bataille" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05269890v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ferrandin-Schoffel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Oulhaci" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Pantoustier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verneuil" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Keita" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688829v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03843388v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Paillard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Ducouret" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boustingorry" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818269v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraka Mohmed" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311004v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178179v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03575917v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Benavent" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. D&#8217;espinose de Lacaillerie" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Davy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03211966v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eko&#233; Kangni-Foli" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Bescop" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauzeres" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03575812v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lequeux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338743v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L'H&#244;pital" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290709v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gegout" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Platret" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166815v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaiter" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moderessi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gouvenot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Esnault-Filet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062230v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-baptiste-despinose-de-lacaillerie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2463-6877" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137504136" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-9387-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943088v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasemin Keskin-Topan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Bessaies-Bey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu-Cuong Tran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste D&#8217;espinose de Lacaillerie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107482" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951158v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aparicio Cordoba" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sanson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. d'Espinose de Lacaillerie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducouret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.107020" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793668v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao&#8208;feng Han" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Scholzen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyuk&#8208;jun Noh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihyun Yang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202117851" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248511v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Omikrine Metalssi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Ragoug Touhami" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Barberon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.107065" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209292v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Ragoug" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste D&#8217;espinose De Lacaillerie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16176013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047599v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya V Yakovlev" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir I Zaikovskii" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya A Kazakova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy S Papulovskiy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B Lapina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2023.03.018" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793659v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey S Andreev" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Quintana" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Malloy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05164D" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951153v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Araujo Gomes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lartiges" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Maliet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molinier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c01735" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984387v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Kazakova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Semikolenova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Yu. Korovin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Zhuravlev" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Selyutin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2021.108731" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118018v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Saillio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baroghel Bouny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pradelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vincent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106358" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168895v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav S Yakushkin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey N Trukhan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoya N Volkova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp05963c" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194818v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kangni-Foli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poyet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bescop" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpentier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernachy-Barb&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106446" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168886v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Hung Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan&#8208;philip Merkl" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste d'Espinose" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17543" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168896v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palacios" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gismera" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. M Alonso" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lothenbach" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106302" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02456212v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seigneur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauz&#232;res" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105966" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02894517v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernachy-Barbe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106168" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339844v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aupoil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Champenois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poulesquen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362091v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Torrenti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.11.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302451v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bessaies-Bey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fusier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Destarac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2019.123673" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362105v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Andreev" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Krasnikov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir I. Zaikovskii" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Cherepanova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2017.11.025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894835v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bessaies-Bey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fusier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Harrisson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jouenne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.07.103" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362118v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arcady Ishchenko" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shuvaev" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.06.124" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942083v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Pustovgar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratan Mishra" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Palacios" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste d'Espinose de Lacaillerie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Matschei" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520275v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Moro" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Parneix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b04505" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942080v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chupin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dannoux-Papin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Ngono Ravache" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418335v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey S. Andreev" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1052;ariya A. Kazakova" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arcady V. Ishchenko" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G. Selyutin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B. Lapina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.11.070" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406871v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul P. Sangodkar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley F. Chmelka" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10952" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311334v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Pellizzi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lav&#233;drine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cheradame" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.04.007" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515617v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gerashenko" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp05327c" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515608v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Favier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.03.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01516129v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm51889b" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537701v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Andreev" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B. Lapina" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Khassin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0022476613070093" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE45FFF4FFE16C2179A603FE121A2AD042823D2D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537697v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime van Landeghem" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Bl&#252;mich" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Korb" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bresson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.01.012" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537703v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Habert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.02.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSRG35DT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01576719v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2012.07.031" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2H09SCRZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168647v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Van Landeghem" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2011.04.002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984401v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste d&#8217;Espinose de Lacaillerie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roussel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2011.03.012" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC27Z13M-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491189v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Souguir" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Dupont" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste D 'Espinose de Lacaillerie" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm200371u" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984416v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Wang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste D&#8217;espinose" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Talini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.83.031403" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547832v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gu&#233;na" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984429v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Haber" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.20157" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861419v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cuny" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Furet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gautier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Poll&#232;s" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. Pickard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200900586" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LWDKJ949-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547825v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Corde" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fouilloux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptise d'Espinose" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475282v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giraudeau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. d'Espinose de La Caillerie" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Souguir" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nonat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Flatt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984440v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zibouche" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Kerdjoudj" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri van Damme" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2008.11.001" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KN6NFMT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269847v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massiot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2008.03.001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKFH3GP8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265074v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Si&#233;li&#233;chi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Lartiges" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Kayem" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hupont" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frochot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2007.11.017" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XF4PH3KT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989402v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Romanenko" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lapina" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fraissard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2007.05.022" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRS5CT0K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989211v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehong Gan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00723-007-0033-0" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265622v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kazpard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. D&#8217;espinose de La Caillerie" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. L Viriot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2006.03.014" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGJRFTNF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130287v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fonollosa" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zanni" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2006.05.023" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362421v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baroghel-Bouny" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste d'Espinose de La Caillerie" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2004.11.021" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991424v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jarry" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Pascui" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Reichert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2005.09.005" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXSG5DTZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991447v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0519621" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02435842v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Beckmann" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dainis Dakternieks" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Duthie" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Mitchell" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.653" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KTTTCPHN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162066v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Michot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barres" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2003-11-1221" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162348v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Isobe" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Watanabe" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. d'Espinose de La Caillerie" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Legrand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162337v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benharrats" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belbachir" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049292v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonhomme" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aza&#239;s" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonhomme" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livage" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. d'Espinose" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426500108546561" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899528v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briois" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9941429" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LT0GTLSH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255157v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Clause" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19972100" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BD0700FDFCD9688CD10468C79E228DA1B6D201CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978150v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste d'Espinose de la Caillerie" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Kermarec" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clause" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00151a010" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-07WDK0ZH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066161v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Manya" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Figueroa Larre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bataille" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05269890v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ferrandin-Schoffel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Oulhaci" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Pantoustier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verneuil" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Keita" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688829v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03843388v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Paillard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Ducouret" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boustingorry" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818269v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraka Mohmed" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03575917v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Benavent" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. D&#8217;espinose de Lacaillerie" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Davy" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03211966v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eko&#233; Kangni-Foli" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Bescop" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauzeres" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178179v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03575812v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lequeux" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311004v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338743v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L'H&#244;pital" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290709v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gegout" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Platret" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166815v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaiter" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moderessi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gouvenot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Esnault-Filet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062230v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>